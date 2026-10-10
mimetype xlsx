--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a999fa9d5133072ad07359cb5eebc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a2dc438ac5cf424b92bca89c5ea302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d80eb47e3d5c3c9329fceb9fcf65a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fea925aba7d9cacb420e0e46affad84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874be9c5f8604814c92a7180411385325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d297abcd0c73e906ca9389757d9f56c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f337dc726a596260efe943483e71a137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394d4cb3033bd15290649f0039eb4e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306592027b06aa9be0c78db67168d0729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a8126105974529f8c4aa313b52aa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113732aea26f4ef0f56eb4f5865d9e2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1627b7c8cf1c7027f4cc88d07eb34612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a11b7943cc119f4b0f08759f59031113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6b5dad3ace0ffe6a873df8c66980914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071394aa6730340fa16be1f34a5a2a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196dc7aeb8376e6991c5b787712a67416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb292691c85089891cfc4f343a9ad117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179ee642a2de5de0916b260b9a649c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919bfa74fd8a957aca4b273d67723419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab93008b27e6a3b52c7de605b560720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fe26bf6632cefe2411c425acd842c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ddc539e22bd79df661c0f4a9eaf2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8251008f86b152054e27f0a0ceef95e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80febb073119cfbfa84e0ffc01bb1bcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef624e1e93088f3f6457b15af06642d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb9200047befbda65b5b6e5abebf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af473e6172f7389e16397e5c3bd915327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb99ba4dcca55507dfa20e183ac7c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0f6445c9a6d8a5d7ff332713529529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf750137757e8f66b43b34b97232230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9412ad4d88d88e3e8510cea6f2bb66831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68d7e515b4ce8780caa9025461512032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33493b99897c6cd26bebc19fa842fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591599ce69fb98ac80ec2f8a92f43434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d285a3b791bc160d2e58d34542dbad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83032cee040275a53633371ad78c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e9cb29e4aec78482f084402eb90e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68fcc39f50633d88a9b6efdf9a567c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caea8ed45be124cc6ffd7ec24eafd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48279ac12c27228f6af681644a62d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81abe645900be6f0207905441e60a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4537b20e07bc40f247b27b6b097e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ad0e8fc3a2375e00e88f88b8616543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef08ab8a61162c8a2e38e23badd5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e00c5f4136e377688a851fdecc469645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d7646c16a515ef8cf8aaf572f76b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584063c4a6a5d9174e7fcd3943e2e2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84459855afabce11f1a818b961ff98ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e969857f7bf3d4827b32dddc6ded0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0110bbdacaf6032709c5cb6a13770e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048db2db4a025c856c7865d05c1fe6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada18858b514cd1eaebf0d5823c021dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683189633e34003972c21889dded87c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370ae98a23a70663b45ceb6252f4f1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a55ecb8c5f81510bd7c17b04b3245455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9217d93ce7a393a01a2181ebce22e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8718febebd0a17934d8395a5ae4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e969d3a1026ee4028ac89bd87372258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b083ecbee09b0d3665235bac5e2e7e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f75313db56c7503ceaef8e5db102560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4234f65934af7f350dd49812c4ad0f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7609f337bb49df9723f813ca00583362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143984dd5918ec73952494af930683ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e05b24b0a3f464d19b8027961f172664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f3c8d9530a76d958db251826955d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057474f19092242b55bc4601da86f56166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31c153cbbe07f42b2aac3ef78ccdc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb84880773937785a229bba980f27b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d7558227edf0fea1f32cef0aa4d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941de0042040ebddd159916e4ae69fba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293bd8d1ab298764bbfca1822771a7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e2584d422be21dfd0acb5c2fa5d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15337dc8b3d22bc9eefed92d5c55aea873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec288b5a6c4af09d2ce44f2324b22cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d885bd95048ac93485d8020c67cb0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739753fda4e8515d9be2e2ec9b54685676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba5057a9de2519ce917b4cfdbebfe377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965035928b9a30a9560fd1e7c58a4d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cf3b1810ca5e3f161c6d2dd56f34979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284379eedc7d47a6a5dbba19888909f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a4dae009025303f447222da3de2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bda54ed1b38553248c5362ee7eeec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec063430270cd0c4f37c154ab1f22283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aead8d3b5d43205428c4d949c29ebd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c557c2116b1ba55ca053e2da3f7adf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952b53d3769d71d355ed627ee4950486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfd35ad4d51b5f6a455af2ddd4d79287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a3a4637960b5e33fbc6164dc0b23a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832785706df25c9945688f36e21070b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868157ef122d94276c80740278252bf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3923ea367be7cd6933994d9d41c8f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6aec0e46fca59716b4a8c36d0ea4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3640c287f841555362fa05e473d342493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d4ac5d8c7bf223a974807bb2af9ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4269dfe1580bd735bb4dbf7de503c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b1588fdc35afefe52a4d1a1b670c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648645038bb7b59d2699a88803fa0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c880d3ea339c28a0490b0a960d336ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357d101f15dd68366f415440d90872799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79d83c1e4ceaec1c232f8894b0ced4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9d19de296170f57d8bc02f9c382f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a718ed98289f0f588662d2f50c895102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750c099bf3dd45a330678a8625fbc05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503e5e7f3e620dd802a2142413d853d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a9323901e934bc1f0fb42bf1ec82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c6a2a72547e580ddd9137fec7bc33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8440b77f423d895f4cfa32dad62e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b0471bed2b44307c54486f7171de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0658ccf039d650767d7b7e0ff6774e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184360282c28bee74f6fc9d9b0bed8a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e06719e705b0b88cbaacb292d0236111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6905eec450c6c182fa728d2866c303112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16320a1628dd1d82c5d202c6de3bbd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e980339c290279bfc91830dc8c8c148114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c87f94613a68613368c869b2baadf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33305966d9ed36f8f8600efd8b15ea0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e63c22008075d44930246c52a8134117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5c14251222a2f550250e7e993556118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09a3d146390f404bc6a482ba314972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd12efda9e9e0c7eacf372348e7120120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fb3b5d6a884789f7100937e1dec27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf10cfec7fc7e39bf614a2f1cd5f7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1495fe44f886fa35b211f836e9a05e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908694559857fab53c241a290bd01a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436dde968cbdda837e22c9d27af1d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d07bfe57047271caf9625e5f851a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee1f437b4ac90d9ff6620e61ff9479127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1d2f9e67ddf35bf414a594cf7b488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddce44584ab6aa6aa28fcd6df240f6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b049347bcd7301feba35d25c1bf17a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2132608b4694c8c07fa8376f2ee7f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e77521daa8779f3404510973eaf57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974afeb82a69d5ca66dd1b91f59c23d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1d28b6a0f7a2d7597240c3dcf0cf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa29a572692379922594921083d46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb4b4510878706d697f0ecaf105f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf64bfe84902e892725ef188d9d2ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988edfa0519b0a3ff834b6d72f447e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b8ee2ca7aeac382b67d57bb1936ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169ae62c8ba8541b8ff80694d8cb601140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847bc92c8433dcf69fcc87a7f9e4aba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c51e2810a29f4f5db6e7c1fe39895142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5fc3971c228679d5afa01fc042190143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c75836c34ab393bf7fed2603e1c324144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a41a8a2dcb1eca12db19fff4d4374b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742301696bdfb4656ebe281c4c088ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a81971c92bca10c3c64db1a5f85d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95370b3028f4fbedf2f50d66e5281c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d50a20bd1bcc38f1e97d7265445a8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e4662bf9ae181aa6528be49aeebd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb648260ffb8d745d55edb3f594767b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b82f6500365ffde1b5ecdfa82e6905152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c8d904e2fbfb530b271095b524114153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946053b6dc6e68f265c784d8fae76d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd319d764d7df1259e91dce97e94a00c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcbe8137abfdcac0df9efd7807fb33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802bf1e95965d3d04a32b941c311f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae74a42157fec9f98e0ced95bf5aa21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fa87715033201b1fab6653186f69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a969257be60273a46c992cb26492c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b570415974032249c6aa03ccf362f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d3bd5d7c51202ef095db6c2ffddb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd393ec97577c6078fa333dcb886c30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a775f93c26245ebe97dfe642961b432164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0f2b9f2353868503204ae58933857165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173d710b5bc84820fca8aa68fbaad64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df52c4f2dc672a9f2f19a63e9e74c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b101d29c21c3039f617529310a5b609168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9eb6f4728fc7b32d4c83ba3736cf8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c5ae9a1b3d23b14149e1cbc741d45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc099c97b9d80c48614c5117b14ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d054059c4bb597a3571683503461172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38b09c38658626cb98b8a7c4ff038173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a321f7208e71ff5dc883deb7cf774174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0881998574a78c88adec98c7f3834a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233db09427fe486d538723fc0a21e59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cf99e66a917c455a9957b78e8524b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3907de478eb3edd8a10b8f9e8de09f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807f25b19bcd53d1d98e69077f5663d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b120cb873bf3f368d0260461786a9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b56bcd8b53af41432da81d5859b82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87404945b84bf1e842f0e56bb4038040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7d39b741895659ea1ad2995f75ee1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85942bf1a580b3fa6f19792c2bd628184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304926a5a2bfd6d10807cb5d6df8198185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82598992394d956cdc8d1272a9b8ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7bab1b09852c29f4a2a1f2e9f169187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ca07ca9bfd031e5355065276f9bba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df4eb47f4dc5113f0be90b9677e461189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f5cf2f4150faf0099ade2c8221d0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b2f7a7b9ffc94bfee9d5c82fcf65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb81d0636a1c7f8a0a10ebad0823c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad101d9916214014a6fee600113438193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9db883d18233a64209c97a398599e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c34200c296d1e567ec806e751487e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743011f448696385687c561e0b1b297196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2cfe6e5c8c349a3e33f003f0207e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1b36f5f1db8a220bb701490462913198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8e89691197f6eac26ea0458448af9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4dced83e7e1ce3c8c7329a21c3552200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb088bff16fa2429f944959efafd46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a2feef3d43cff68fad4dc0d0e25fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f37578fface094c30b0fbbaec6a11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68362f61ddc4681926c07f79bc46fe4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c158734ef39e6d75b7447e39e47622205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bbf409998e49222d95a54346d0397206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf60270eb26b4c46f090dac388f170207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f06137f207d96f7d43b18b8ba618208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ef660f4cd312b5c26ce145c4bb91d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd45d5db4974834396c65c44d364bbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981feeb4e6885879210a63cb015666d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e677e44f0deede072a726f58dcd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c4d4f116355996f5ae301f64302f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a32fbc83f64d7fc45d92ee96749a66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d6f66a1b1425ca6b76b432c59801215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795f57857f4728fa176bc9b4cb3ccd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427de68c7f34bfa26a535c8a92148e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe56759fc83a84fb6da3447a5fe781a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae198fea7721ed25b6e4911115cdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cef6a6b6ecf14294ffba32c2b720b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fb0a754cd957b43db59dace0153e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab5d496f8746dd75a337e253bccd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feea2ec436aabc685f8c8738b039b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe1b8d02df65ee04035c08b70cc862224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a571ca774fa605cdc7e702db94cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a51bc15920091171e190ac5653b50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a339e8c74d6831f34f74893dc264c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d0e831ee154b68e27d91e4d5eeeed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9d38f69570ec898ead83ce03df86a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118faedf60e1fd4e8fbcf59f120862f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90f9dcba22a08ea5a76f155a066c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fe6e361bc666f11e03d9a3cb96284232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb8fcc4097b0c31058fb6a89621b64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012834ad78730dd05459569807536e66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82044d7435de99585d63df10a1dfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca5a0615ef00808c5b74417c9abc4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935c93c3718a0b76629563c6fca3fe3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b2faf60c13dba3d249c254c783d24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f61fef58c0ae6b953f03a7fe85850239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1d66ea4d19cd416bcd1c18956991240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940a323828a23326e2f32eae861a7b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e882ed46cfc2d9429a00308737d396242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993fa943d0f3991465180718a9e8cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbcf6737efcb8f1fcdda93f8e98a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c978bbbbf26dfcc9380d79c47ed1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78036d1074845896e8b20540fba08a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93764c5b559dc9975b8d898a937f52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec0c0ab13f644ba5450546d4afc94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6386c0c1e751054ec74d971df6a33ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3fb100fa56d29a53466b30a9b37ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc08e166a2b4b0c5e8bf382403882d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737e816cd3a83556f1d4a24d718995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1ca5d4d0f04d6d56395d738109f13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efc6833bf2807c89060c696c1d8517254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7924a6717c4fad8ff61a8fcdaa8784255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61412b1a7b2ef9e3dd062bb12aef5d3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accfdcd26743ecbf80aeca192beec08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bcb85a3d8ac1a55def4e429840614258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809b1eac712cbf4284c4f4b48bd675259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35e19e58f17520cb519f2ce9a612d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6784b013aee21e23cf3325000ceeb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bf99764dcd0639d8ab87c617c76e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dee3e457e01f2c8bf5972dc9a58f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997ade026a66941411af18c2b22810264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638dbdd0efc81dd39f615442d534073265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90309addeec525c07033deabd1f7e925266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1742427286fc07eb606cfd593f641267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa249adebc4bcf5e4f8c7158f4b1d98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c8b992837faef303d03f45b4089a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66535d13e5d941444e239cde00563cef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be5569ad14b9f4eb7b6db61adf10f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f2a7e7fefe8db6967b6f30c7bdd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e960ff09adc3708aa3dec9255ff9bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2eb957036ee267105685efad7c67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e39f7bb08204a29b8480a857746a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa17f3687353ea6491df1cbfc28df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c75d49c81e048fb837891d70e3c512277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceec5333b1af2db356424975f68a9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08884508a49e686907589542140ff9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22cf7d6704ad298961778572334d4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e83661deb58e75d125dce9d5a56908281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3727b8ffc8996e38f97701d080d81d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457673532a4a3ad3734e503f85afedf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce409da344f240efdaef9ee65ac8d97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1db68a6392b41509a995cd10a902e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab1035a5ec641adfeb71ee85c2a25f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23b18981e402fb7d369fb57c81ae33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2c3db965492f8e45185ad7412f824288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f66edae407de163fe04f96a489d00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f55525422650fee99bf2c0fa95aba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93af6b59f32f51ce9bee253e817d07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573e89af0ee9430e8ee97af5b05ac28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f7270e0f5f19ddfcd77d38696ec2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ef9251b760f6e8a17cb2906c520b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba501c906467a4bb1060c404185da206295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2aa1fd12026771e6bb8afef930d53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f2c9f6487c099fecd49bcd3898652297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051adcd9f707ed0e81c2ad78d84b3404298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87231a7049b18b5ad25ca0a146268e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c1e864dc68ad9889f3c256d15034300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1190cab8de63c6dc8363a1765ecfea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cde65945ef23bc8bf121610819798302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa424a6fad891f4b033947424a822e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca978a8451309661315408014de2ecab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857f20ca540460cc47e916493cb0be2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5692c38c6f13ff27ea93c99148b41ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649460888fb4d835c0e8a4405b6d0dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dec197fb7856707c9190053976a369308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4301db5d630a3cbd57fe2a3ea32d6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38af4b420ff81421f583bec27f3c763310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8ed40045fd743d94a97c547a22715311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b36d885cee41ab87918f259f795313312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08703f54d7d683e050b5614477951f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1227c1ad2a7f42dbdedbe85aebd248d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe769e69d6ba897e998d866aea264e7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ee8cdd197612167e0c50f4af40254316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ea7650c776aac578662172c87193317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daf49a38f0833357106ce759500643318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a96e6fee5ff654ad9d9fa11651c83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae92e3ef678a67d9e184dc95b48b263320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39f719c0957c3bb1b82f4fc5f38de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f671a88a3f951afd2725ee39a506322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2c1a5f938ffd5fd0164cfd9060529323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1fa20b28b6f423c1c39f6606da9d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a2d2ea96306e4ac71e7ec1a81e1a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46fa578fb8c61cc7340737a2485054326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf55c320fdf9977f84476e56dbcec4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81251a324fb99207d708f83591107f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de514171d3d01e892ed8597f42bfbca0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683815d8d5d3475c592101b867c2cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c8435deb6c70ee9a9a9e03a451cb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89695c5978e8202d0754fddb129c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dab99af6f584a56455e1ec4d0f223333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676011e81098b9ca929a2caaefd58aeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5e28de96bfed974f5c34fe4e0af27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a5eddbbbbb93147d96910fa996da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0378eb389beae1f7818902d15daae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5480ee4d622f3bb9fc0762e48d91e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb4dd089ea79d7fe73d3854d1df70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cf203078559605252e80af0539232340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b993849aaf94ac15eabf5108dc48569341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3052f5104a04a6c666b71daca0147342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4cbf21f802ea100c9c81fcd4c55b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addb97fc2e4c9c52f86d6e2afac776d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21588d0ed0c88681943492cb5bd18c9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f894155052fc8a575a31a8a4a3c1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9e2cfe5f5745baf312074fcabcb3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e809ec448b21e66034553bf5d6e31a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846b33e0ff29ec75128d673280e0c64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6512ee8f463b77933ecf87b23a4d536350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0437e21f6649049fd9da8ee5a0b7bd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf1166d916ccf6079ce5c3d626716c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873084fa27fe50e9fd0608ee983f3dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51c1671af14e9a1ea89529e4cb243c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e102db6d1a94f5544ac389d2f0314ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6090b68c342721f38d988d00c6e0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d4fa7b5fe63f28bdd3cc3cd501d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d487d195fdeac11a1469906a41f35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f586248a9d7e3fe93b125f2a9c22067359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1f323a9687e34de5ce9eea855ae17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd32dfd4b605460803a06420c82b37f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45e4a318d5b88ab68730fa82624801362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556a43882e8854204a15cbf93a13f53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705e238c9a207834292b9b1db7cf789364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412956c4c9599059b972e5fe9ccb7bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db503130fdea01b63999d1d7b4f23b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756abc9ae357e2749d3a933595701b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcce494e239889f16c15448a8132a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448ead7de66cc684e48904314a78f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50968167f28297f4d58c8f2455141c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc3a43be81527d5efaf1d7b657f5b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffe200779d487c80d6435d159066c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa688982758c5d1b1bdd5dca4ffbcf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e837a2862f118b425f4889483b32a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2f531d498484fc6a88055f3fd07e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b6459377a2b7d0f703c70fe97b92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e769b76481959fba994ce6d8843455377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf2a7bfd0522b6bc5e0f5b50912e16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dde3d6c76ef9808d4e6c078206f39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfef3f724110dcc9609b6712fbc585380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0daf9b9b8eeec491ebb2c089441954381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc28cb72e307165b4732ea36e25b8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7affc2965da03c7b3fe255cc9228120383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f66a29b8e267e161360cdb8caade6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501941f4a374bf274b891e7186f96427385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043134de265e41391489fbd4e22d2d4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543017c4ea31891eaef5df245dfab864387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5992a229fb4ba264ea1f7b6e3be64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a479661e1d691c1e70bea4244168d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4afa383df2327b7f8689b68065eec7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17d5604f5345b2af4fbe8de85a9539391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14129f2916856b4c08ddea24de0ad788392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74766a27007508bc60f6949d2267be5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362835433b302d9780c62412ebe5911d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb66e3bd5c6bb0adcde0ac4e21eb51b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f356517c63b4b40046a913b078647396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d2c8ee29c6c54041ea24c5205818397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4207165e25beb29850c89f83e2b440398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768eedeb85da91b0e1f1dacc8b24995399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7872c573acf19159f68bd60036fe6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219c691b5216a14c63ecf181eeb3450401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70593c725a913912bed2801c342a7277402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ce580432205343123c9bd547413ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452b6aaef5c5447cfbef282ba0bc1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c4f943a69db07c8ffca6a420fad6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e29ed0516167dec73db20a259b55d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5a3f92df7f6425c717d2afe847ca8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774576212fab3f65003be0a888f749408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabeb7fddc426f58d0b15a501a6b577409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af07e0ba26e0ce40df5b55ba54abc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc08e9ceae0a17116e4337ae0bed7e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04bb85c1981832ef31f5b1658b9a98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e65db6c323f9fa9dcb22fb1629be23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e594584f1b8674f361f3b229eee0ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2a7189326e4df75182abca3e0900d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534cdb3d437bcbede0ff6351e7e4ae1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01188d716188da9ad1f13b2641904b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3608b9532e1bd036f1ce0874a42e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee8581edfb1296804ac4328d253875419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82558d38ed2e615581d7147b13d0b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccfa1fe784b6240dec831fa72c6f77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4ae43e08eeb366450f681dddbcc18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9094a6ba301feca23950caf0d7b5d3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3183a9e804c928515e84697852184d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d4819ec781f378a37e9c595fef191425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca03cffb48970bb38009db863d7f4cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047a79f4af98f386e5716fa3459c29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebba35d058a7ab620f45b90ed96ad6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16fe5f4ad1eff313acd2c0e870df28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5adaffcb9fe95921044eeef88c41f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f1888dfed2ddf43ad9f420dae13d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d2b36493f1c2c4f1f10b0f2f1f837432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a906c06e70dc26cb7dbb12308670a94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cefcf009f55d2ee8cb3d2d8375cbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272513f19a414bbd0e8787fad57cf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98f0297d23434fb7720c0dbdf8f483436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5533fb81c144fb5bd2bbdd793d50fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67b1dc18e5cf45ba73cf0396e4480d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137ba3995d9772bdbdd7c7b7d2ef542439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d64625ec9b5f321fcb6c9362657ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab3fc4a6fa469d19ab16eb20f4437441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554160c8c43ecaa907fcf64c49d23fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7181916176cf521238fc189a8c201e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d373633687c7eb6b8359e879e6cd49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe462ef613498abbb818822e7aec04a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f8085dbae0d89e7f9ece1b2b94c8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ddc201a19815b307b2851626c9f26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321e5876fc8d63ab8ff042c1b5c8d5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c271903d3c88dbae24fefe8f561664449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32c5ae84358aefb0a270b2a733004b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a00b02bdeb5ad03fc606e7d2efffeb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030e8701a2786eb2a09103d534656df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76545fc7873e2a6a0b127289d69a313453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205837fbd5f335e446a0c62286075b80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b7d3f68735500dce064d0bd22fcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1ddd05bfd8f1692e0f3479c049c8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d8bdd10dd96e59992a6270f0e1540457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939ec60aeb6fbdce9c8b159f9bb03a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10b55b3a794505dd082cd8a6cd3ac8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e5fae15cc5c1e70a06ff769cb0b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6724c0a9e48595667dbf7c981a4c3bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c4f42ce10b7a06835b1e1b454c2b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb5fb52d226880164de0b53061c621463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c50a9926f74602fd69aca355e92fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc3246be7a9634c2036bb2296c0d7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b30a412013033817fe4a474a26ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc823f16a9f288e748184cc6c29a3df1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d1fd0461d2a15c72c027c88c9776468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077810bc3699242e35b556dacd27ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad693e03a92d6ba74bd3bdf1a4c7fca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c62abd2c52a598d96e0548f39956b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b504ddc731439239296ca85944ac4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d39fcf117e1fb17821d82fff827bc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535260ec17edf044c1471ebb1c502d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67320aa649177626997a019556f8462a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea737c598794fe48afa2ade7516e07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779454c6057d34beaf4dfa96a2e3c6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cffa090f66e8d8d663d6cc414c098478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c6c5671d224b1368d71cb85843896479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aec52bdef43090a3daecd9eb286b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4f5a22371af65e3d98335ef5b0c77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee73c28dc56bad60417b382a4bdaea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c0ef09bc101c2879cc4c3af65ec97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56ef078d3c8017640124fea06d350484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cf305e733b165d68d1b9c6eebbb6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd64e2f3917e5b157e35ba0bfa7794486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee94160a51f9110407c420878e32d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd2642ac85b0afb4b5e214e0f7a012488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607aaf355bcbd0cd2d822431d604101489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80060970db1dcd606bc61e74a77961490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47d89db5509918221b929e46d1fdca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc991c9420f0e46b6de248429bda99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0f36e894cecdd25359c2399a74bc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d775d0c6b11197d4506291153e91c60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356c0a7eced4665a4e2da94a051384f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7fe4aaf51f28b151eadbeac36aef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf67d7ee0abd5cfc889852a6abd36e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7ed00d8f782d770206b2dee4732dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed119e6c8c5d2c8eb0035f3b881d155499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ac0fd735d1df89541630cf1a6e95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304e9601ca2b3fea3641c62b8a1d4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2362bd40dca5897882faff4bc198502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f84517d75a93faae3fa71b6e886be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d87dd7e7da3b10ceda7d18be5192504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c33ad639b9f50965641542ff7d173d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f7b83ba9d6deb0fa867ed5720605506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc757f16c1bdbdd552aea06919f09aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9753553d87c3db591fc37fc9a5539508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a8f02688df7fc02b73b1d50959e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831d07bfbaec0b3770fb23a9a3665e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459c56a427c5f0d5adbd733c2a4ccf4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8483b5129b3ad4aea4517fee4da0f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760327cfab8554e8c5d74600f754dcd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77c670fcbbc09a864e520514cdcfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba441686b657f0a5890f462a742fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c177f59ad6244986f469a832d386c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dcb5459655b52c9382ecc22475b2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b4c5ed1a163dc0f79eaad1054a90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1430f75e454af5ae9b68e43182042519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659fbc29933249e0b40a53e5b5b5e8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f702566474df3c5c1134034c52e61a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb2c5ae1b5832d0052cac21ace8292522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0eaaaa612027c0b48f4933619a8e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb07f7c65c98058247cee2ca966225524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198080877215cc4127df7fd16ccab37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea709b051c1c49284e0ea81c159c7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fdf03f2c4b454cc0f059573c03eb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c22ca627fc126b51ae550055af36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb2d2b4554afc625e4781b631a25be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b7cbb25fe5c876477a20dc453930a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1dd37ab94304002ed1735812dec1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc858faf920a2f26842b7927f63b4e39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af37680c38798111de61b7d8cedad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492180d02f1073c4a537228333b5aa11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cadcd6630fd64439b72b4042c903cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dea8c82e2fb99aa46fe67b2c35def6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c53af541ef57d8bfde93c5cebe6f91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4762f3ce0f5e4bd6c1bf75910b8c665538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34ca8f7fb267fb047b7ddfd61b5905539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6a30b7f82df9ac859b7e59ddd40a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a921d8f3b8c06df508ea21f6de564e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016f8841e535ea4f5fec8a0fe6e656c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039c4b8336fa4c3572e8be97b13c8c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84bd25050658154ae018a30b1d9cd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef618d6b5bc046ca9b53be4500263c07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e42acc3b358e907c4e857f2a9ecae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca59a64882b27b4d7c0f0b6a587504547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf0d985aa40b16503a079d93c55b4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f93e0aa4081cd6d88fbd3a9bd3439549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72a832af928712f8359527f94bb17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591af4e8ff0e3a5f7c09f6ca45ca000551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7853805202462181c8e580402af0dcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f0dca3d39853cb72f9de7eb9aaa3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a9c626c17c8d8912c249c682248ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21fd48db474a8f7f38fb9342309d6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f46954920a982da5c7b63b872980b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da6a9ce42f0aaeba3da413064fc1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d3e57c2ea8d3b419e62d448c8c0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506dd49e53e54e96db4cca5fd2a663e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7d18232bc9ba91b32de15ef13d96e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec29d773dca4a540f71939a3d2ac127561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cfc988224bb9fc39ad7b3428f8583562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9be26cf112fda55d0072130ecd25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764e67b7dd1ff0c4f0a1489cc36a821564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea251a224f1eb89251a959f53703eb5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c93940edc94ba451593c0611b1650566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9532cad951b74c0c3d08845f37d65aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80daae8ade03119b63e320b08d6603568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74864ea2cd0c07e8f71cadc943675a0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060e430c46cfc468977da223a634c2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda483ed8f6fa061cb09cf090f80423571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65070e0dd6c552dd5dfb46bc290d83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecf91b7fd46ccf097072207776432f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721294110f79677f5404b8aee5ff483574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed5e6e8b27f4d0550459f422b4de89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737ff982e91f5507472875e408a0fea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ce5f890347ad913fc1e363b2852d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff5e0af80f351b94c8a9c32881cae4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d7dafe9d9980175209d9165b9f4ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aea053c274edbf97e505cbf968cab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb33d1bfa6b7fe59fd166133719484581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beb62886a1329d6d011d77e289231f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06168645ddbb379479166f383044871b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca3f6672d24601c2148711c53f90b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7567ac347ccaaeb12662b312d5764ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4f8543d3d6d23821b875c0988ba2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e9cfd0f814f13e9a352a8bc450792587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242c8fc535c495cb1ebd0c78019020d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19544ebe8c4753db307e343cef805f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6c777e1f3545d4c3eb5273392adb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d6feb3f94f23e13ceea97701392b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973463f2898738ea3ad5f80046e5be6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826e13b14c4b411243fc91d8e992c86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca26abc09391350e0bc0267902371d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da233689cadebcfc314f230da569d364595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607bda09a5006a8c1113bb5f6ce3025596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec26fc4faebfdeab9c338fddb146cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2f50737da109801feeab6f4e6f56b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a08dd7bbc11460c3d01674c369960599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bad04c3dd1edc28541270eb09f8308600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d062343fbc8f80ded2f88d6ab1ee23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352196747c486d6020df169f0464aba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769e3e78771f0f1faa51c3c22e2b784603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dffc445a7c6a9ac2b7cfba718a84c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79163fae30874da25087b0d6d32c32d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38af4ce482a00374510b35d894c5213606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7509295d8c6f055b638a45536e57bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3e9a36dea5b47ad7ee1da8b18b07f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e919062f8c1a59f3f54093ef0cd1cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996309b698b8826b32d24f75baba5c54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b488124901d72c83f3f6a51847a2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d41efff49404563a17004c596ba79a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc38a6876e31f663e18b1b76f5b0cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b714fa3e430883e79292b5711741c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50745892d06a2b233a6d79281ec4b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11b1d7271903f81faad4fc396714a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35181c5f9960a8902e18f5829997cf9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de8a997e3b3a8d93532a40e0e3a11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d06f8697d1d907f620e6d51eb836c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fc50a056ee6797e0f7371c562bcc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc5557bd13941fe527952e5765fb2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b588b4c7aed334dc2390c4c082d68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6791ef2086a2b6a76c0557608e71fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b21d78f96417511103083ed3e87603624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8510b9460416bf9f8686113e1c7196625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c082ede368ef95f1901d705c93087626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a380d80fbca608149a5984a43086627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8f20727e4d37673b7aed5e7d7ea57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133c926fa81500d1557014ea3cc4e99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71485fd5307227619f3c9e9818cf32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc489914b47ccc9dc7fcdffdb89b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4c64849c6224f3001dc72cc133f1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2c1e852d0f08621d74e0184f81175633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc862c01832e87262253fb7e48aa9b7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9698e7f2b2f7207af9f4f776b603da4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c81fd43bb0fc3d2040f60abe18d13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7433b9804bc87e3d86381fae893528637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b8844f9fc658fe926bcc2375a9326638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9bade8bbcb2ff657910c71f9e2649639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2892dfa627b9b6f19bddcf2bf1f5ad8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf20a177ac20aa517bf31f6cbcab9f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42196fcb415fe70a78f269481caf72a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2735b6e01b6441f4f9ef61090e9664643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c588d2f8672bbc4c6e317b30b366e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63facc4b6de9f7aa88934291505fef7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac0aea36ddea510566011dee2a84f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfef918d9e7bfbd5a6a571aaef2b46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265762be20a644374eac3f283770a6aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c8a4019ba99193ccd0958bbdcadb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1dd89233317b3ab947203155d8ad5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199165b79e67328f1b2ff9e4edaf52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b375b9b661b347ade938c16cf676652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895a506d0e1297269d61c76be4f0563653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad00602bf47901e187fd022c97f09b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa860e724ea1bfa2e8da5f6e19deb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c5d167b5e5c329aebc8bf06b7a715656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce17b6abd9ff891763fcfe47cd0165657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69229ae671f261e93764ac41a23ae0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d97c4fab6872637dc8ed17ee1ee55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8418881d15352f870cf7506252503660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2e62f8d7a51a5be3b79a3c3405bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f098192a8c814b2ffceb7fa1b1a5523662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9666e2d7287e13d9abd92862be1fde9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaecd7356e8667c9a290c2e84dbe6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae092705d9ba46ff1f500eabc2e516d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2718775fe39d0bf92234f555c8094666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0a6d88cbe0de2268c5b6255b76d94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2edee094cfe288012dd9475788d8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214060003598cd87cc1336353ce772c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd09f6dade10c70404749465cdfe7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc67f303758b22b19866cd9964b9ffb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46c42752a25b8d12617e083f21042d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b4ed4fb85dc47dfb3ea63e899c4d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67065f395aeda72c027d8450ee25fd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b24be984be515e3034a1c477363b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea0a5d4738867e63d6ca06cbd51606676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e52cceb1868886aa397068da8fc4d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efafb355c9eca56c2360fde7211075678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3848df03221111fbec9f115f2fd29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa114efea2e88c24a501442e59499680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c94e65e0a6fe9d7b5ae0fbc8b2502f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dfd4b19bde5f050aa94179a129bf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0679bf6809778126e2afa077cb7395683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4ea1ed260fb7222fde9d04ada1de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c796ab0ed30bbd7b21ba8a88e1d0e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62be5e4a4df9d6ec58e1030c204628c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4630dbba8129d9b001953a9343091687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140860b811712c77ccd00ed3ada9fa9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d345d0ef53a6d00c047ff46582eb7b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e2ff2d7e2ce8b021ef7c52d8ce7cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e101de509a9a87587b272e2c194079691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99537dcbf3861a64014bf94dfd1358692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb974f7176ba5a5f03a1acca0ba42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388d53ae8727aa461c7b4e8359e1e8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6a2b2a685c8898d91863ccf0debd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bab24382164566930928d7fd57cc1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af3ddfe6858d0fa88c6feabab02fb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d920c4b562a84bdc26b81ba0d4484698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa1debdd32cba613fe1f7c2d03e78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae1440041ae2035c1497c4a9b7303b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69cb063437e82557c8d82b21d19662701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2204d5b4011acffe0e3364fd553e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a80918f8343dc566c217b1984358d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da947e78dde0858fd28af96fd5f3521704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9742ea4755872cb5def52556f0d13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd29f8b5fb88102cff6b7da535760f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb9a46e0c68c8d42a157b952da1af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63651df138e03831143500dee395937e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731a0850eda4eb3024ea1afbe61edca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77974ac2bdd7e315320a0ff50eeedd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfe505d7cebd0341a8d8e95b5d5560711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4c9c0d27a1516835d70aa48851072712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda344b7c4ebf4900d95ffe581197f931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ce5cbd860cbca69712a0179c214a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46404f4f5fcc258c2e7a411cced1124e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fe6fccfdc2374a3a36c4c6a51ae9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123a3979d0ae81cd3c57f3fcdae6b705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec85e450d40aa384f284f1a0848e276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fbea059b878ef58be4de537c66ba07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0fcc7855b2add38b9ace5f5ba7d8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efdcd7f1add7782d75c70f965ae4d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf855524e4e35262a405cbf0e73412910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3b98d6c2bd268b2d82230eed5a1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be53e3e170e51f30c99eee65e53b82612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916d325ac371e361f0f15fd16bbe0ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a821cfb27fb80c13b9467136f542e5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea53dba1fba77a61814d785ac483e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b55f3c0b9b630eae49955862b4e1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffd4379da513d56ea6a7ed5dcbfa0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ebbe61f918d0b4389f2986036f3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c019c785fd1f9f70ab37e7e48ddfc6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001061cb755d740ddeda9420568ff1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd6ca66394776bf62e5bbe6e69380f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06757e40c7322c50eee251027b7a196622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d224179ae9aa5ccf87fb6bea920f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1caffc588cea1c75c870d2d16dd41b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc41cf130fbed14e1923d51b67c45725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4423a4d91d534cab517ea982b2bfc8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca7ae7a59b32a4649549639b3b9de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c4d528684e4e2c05f6087954d81aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04cd1f2b35d23e6184b89d8f1518129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3335fe0cc5d597a9629322363077a0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32617b3283f617fd1065ee5aa4b8e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d3dfe91b18d9203efbabd95004db032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad7641d6e11538bc584038b92bd14433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d30c62c18e5d423dee271ecc3b380434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cffd4b34ddf1cf42fa64a191f64d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2d93da07ac2e8295027b40081053636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f919cacba0feefb07cbccb71946e8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d2d10c1b788205d61397c5442f0c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b61e280fcdb680fd41c565b33b52339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bc94e6d81b1975c807a78ae3f8b4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66eda2591fab9ffcedacca84dd293141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76354e5eeee5b70a0bb0b82b1e13ad242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793063a56fde339cfeaa352641b82b3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4000d9c11972308aaafaf6a53fe6b5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d9384f2e7ef2c4de4afcd1014021b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf98f53ae9188b7808ec2d9d56ec25b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be80b02385be077fdee6b3befde4cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b71bc5d32e57118278cd6829e04dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c253b484128b5414dcc120d7be6e7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0490bd351d526a71b6620854930122750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5fc63faf21df928547a746d29531251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f729a07a1af07bc2dd1b383855cfa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84edf9b66c7836822a8d313e91fca653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb8c42d3c233c4ef9f07441dba0b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e2f174472439b2cfec36e2382aab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab872cb30dfac62327252dbefb06456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbebcdb11a8935a1cede681db3374d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a778764bcdc57b11480e91000179d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee57edf594115ce73ee08e048032e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f506149d50f8308c382c97db6d1d44160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c40fcb11407242b4d9efd55b2277d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbf20afbb9c0f232be674f4fef803862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90877ce6f83afc1f31663742006ecd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea701defd6be4d8c42b20ef7ccd87a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240157ca488a3697cd187566587e8d0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f695eb541eb135b4163a4434297866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3861bf5210ce8dc4f0309c08d0d3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01be025575dcbcea85f36475263d3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d144b352ef6a78a526ade11ddfe6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae82348c01532347fbb6bb6e59d99670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5513059dcdc7a8f7601bfcd737cbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957f056e2ee77f78743c19346740a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd7f9f67ff5074a882eb5356786b4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017ab506eab2de606700a8e4bc022ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718012a5634693f64f25d1fb7b15c24675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb9923cfef59687f4560f375683c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f32e29ff1654f12581a1e93114ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b8e3f888122a8cf1ae8a1e759316078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e313687dceee4ff07a1bdbbfb858179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c2d90dd5631362f0a63b74d41282c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9ab2cb5bd4ac6ca8d01786b39f24f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f059634e1045ef65416f1b7ea68d0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9caf23f046f73f3a0788191fcb890083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741f6db82e5a560ccdf604f2ebd9b3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8e4ac77c94c11e9a9b22e038c804785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b233a7549703c80977a72d012bc3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6cefa68e5d3dc67ea631628d5bc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7509e922d5b9f5e0e2afb875a2548b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6491310325d4ff2dfe4871da5d26289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580afa6b05772d1287e74d07b18fa8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd982f732e6f1a0f112a4e1a72eaccc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333df12b2c4dad4e12e36ef029cf66ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492038d6fc20521c122d2468d29b403193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b14575561e4bf2406ca0076ed54e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73958922719897e1d9bddc996cfc96a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaade359f7237850888481ff69c691596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff949f7c05acff1c08c6eb4f5c232cd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431d5375d80c5b411a8c4ba800881998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f2c32ee31b6aab108031780be24d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b85d3604e7ea563febc0f5ee3d0a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac46af1a6367ff8d46310aed99b27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc291caae01142cede04e66a8f3f74bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba6a8d59218e84bc3b4495f1128529103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f09b52d720a75ac0a5d8b95026af8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb9d352681d805912857481c38f16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de3255b0ce46ecbab481bed797d792106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ebc0b0c08284c2e23cbadb38bf717107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57008f8c4991d2a1424da764bf6bd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a5c5d076b850cb4ba5ffefa5806c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9d9c17262da15b5e6c534e943ac78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968de58b866f570c1175ef66d6c3e02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fa0a4209c9013c4be187551bd1666112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a6804dd372888e7f39995add45d24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82038deeab83b38cbb3c093ba9365a47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbabfabd01731ec0a9e6179395486bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e808ed3217890c0509009be99e0e93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5da09faa7a3c7d81ed5be07e6de7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e17c1c36c1e10193ff363fead734c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5246b259123ef527e3593e7d1f8bcbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784584c463facd5d485109e9851e6ac5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a7cddf07e5353a1f1b915ac6619d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa02c58b7502866d6170689e4d4a95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee09997797b1ded735eb0a9ebaae75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfbde917bc55c8ca61ae8c1f8b468e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653fbc18a03fd2ca5b11aad418a1f0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca21b619e7938325a6fe66c5c36f0f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7182d728f9b9097c9aa05425d43334127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687f0a6bc4f1169c06bbae5a1f0c92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938a4b94d8996c16680e7823ec864cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c30ab1f42e2709310a59c7565c372e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159c2a2e8d5075b1ae98259b5c4391f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fec8070310d75f8f88b6808f78c89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb316605dbb2563b046493798ffcdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e066ce17b47ceadfeab8ac3e3d38737134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1923b5f597f66c330d856554649185a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e857280f0a2d7729b109708302417fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b876f424428fede7cb51c13db4c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c620e79ff32c0db006822a902374b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84280bd12c9f90fef01f4f408c16bb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ef05a55095dbbc58af9d30b4e4f9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76c93b7116a46491d895f89d2f3d20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c82b760b8419d844448b0e94d35de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2751f317131688c286cdf51bac205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf621198fc3f87ef61f5dfce3e906144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181894f2d56f41914b012773280565bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d8f602252bf1078571a3b2efb65b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff1651fd2abbb1f4be5071746aa94a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397e626feb10cb8578709cd609e1e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c8e23827437d256e37aff7578894f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49328b3d2114063e58b35c28a5f53107150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e856f26885b7d5d3f7e5fb7c6ddb518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688a015eab60d2440510eb6e08866d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3110a842a19cea11c531fc29a8bbc47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0214bb34074f88c79695f47790af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22d68b7572e813b85fd3be835ce107155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8eeefc5a1cd2bedd04f24c3cd75a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e69d10e46f4530b3a0c26d1204967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363288b88b7c5b43a0bf90df1b9a2fc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f386edc78b13102dda584b9a5ca9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7370109feb3a74bb80e2894a6b286160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3354430bb0761709754c40e606372b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b454b12232caf2d7a1a4a277e1e3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ca1884151a9df5782182eab0cfd15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323a5597ee2443786e735e2dd7ec6d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639fe4437c3a3e811e0e85a11b53335165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695b11277abfd02547d608219ed56d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b23557466705507b90e598e2b32e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01557f6626f07198782e952de8c4a065168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb78ffb4c5c035a94ec12e48dd936a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6f8d3c48011c7fbb3f3fc5d2fb647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec3875026262ee664b26047468515c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b9185a5c70a68ea57fbb3175674f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a60f91b0accae3b3a2647b6444e617173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755973ab401d5d7f8c11fa9758465cd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d817350228a7d9f5027d1e6bf50b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50bcc3af1c4959cad8c2606e75c569176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdcf66f6534c24bd44375838046453177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e604ff16270b4334c368edff6e2235178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d91790a6abef5e380167c563a43f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae12093191ae61a0ce56c5664a0649180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d642431b2dcc64661b13bf5862041e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30fd9f02c5fc845608fc5d7d8596b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67e868690197dc1175fcecce5a0d9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a9a075e92802467e8b52fdc4d554184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c12637f7100294a4908aa87f2aecff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22bca6a420dadb96b60b500c05c9bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abfa6b8a8188e34aaecc37e285f83b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb86aefdf90e8aec09e0fa3a84ed1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce49b49e3d26d3fa434ca5d7af49cd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb8dfdcc19875813ef2f605cb5fed4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00159ed19a20ceb0d02bd47a067491e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d2833adfa78665e0b0b4d7654a56a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99366c67630f3a5df4b718d81b9c518f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f321a4d3af142ef43943e8ce696f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618214c4148e1cba1d65392f6aea503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30604842b86df20d189c9ef0594f68a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e5815bebafe81a7a9d895207f34b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dccf0b50c169dfdb971b9142eecc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44703918ee30cba5549e9f0c2a5f9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42e588298aa0bf2616ba17b7f566e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b7827368d73911cbc862e2617b55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c514a8a4b1ec7d85b7512aaf38d645202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5eb6a65faf7b25f0fc4fdda358294203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45f4b8460b6c0eb8267369e3a6dad9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c984eab96d3d04892e4b59284663205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1001d0f022f37d827a148175008d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61ca0b1bf9ed098401949181d77ba5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85bd7d16fa7c4fa933a9e8defe07b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa7c666afe21867d4256acdd2d1e00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08794acf566f6640c322fd1321c1ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d248fe182e759434bbb8d63e7359ba3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682af974fa5477f4bc97b8e7765ec901212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bdd05e9e015ee5ca4c02720ae49a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71881b2ea434988b7f9c89d0423e64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082d8c455183f5d5dbe325c3141ba4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d916fc13c1ebff84d2d733fe7c0424216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915eae09f83a4a18de0df9576e4622c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e4a5d694befb33e722cf039bf0b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfeafa63af366c0bb3520c01893547219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97088c5cba7e8e26dd3c894eb864688c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69b6ccf313abb8b5e23311308a52ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2293e64b0edac1214e880bc031754222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f964c9d242c8e626c13b4166cbb0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e44552c1201b00b898cb0f9bc93faa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a35d8b7f763143e97edd16948fb0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a22821bff2622722a6e93a07670bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16347523cfac6d5af7968098bdb2b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee125eb49fd4dca57aab69c4181293dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d71aeef9343cfd3d0a221d65834c91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a51d3329288f05d9adf50590866254230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecea60e65cc4fe0e2798dc5a775794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36565ce0af5ff458134c4d28d17e6ec4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6ee107079608965fcce3157ceee16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6df214dba60c134edd2dacb1783e86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a114c0f77fd75da776de53784de4bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f7a03b928a085c6ba80c21dd0765236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89b768a9c537a4dba302eb209c151237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3c2e28914c787dc0d790f16320f18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f3e6765e4da7cb99bf0700935451239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be6c58f50388842e678fe20c79475240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d983361b639d19400bc1941ff891f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10e7b3b40b33ca0f786b1d29b306dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373d0f6fa1bb7d043ddaa62073fcec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5fef2cde4f807e9b2b279d30ab24f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410a8dfdf8e6ffa67a1c599a0a305b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f4f1f2521666b766ccc45fcae523c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc37ec07d0a62337d2a67205740b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e3183415b592f7a6e8120cf97eb7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce12a52937a49ffb1c673149f10cac9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf44234d29444e16c07ee314f22e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed32d45668a1095ff8067ea3e30e6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa645185b1e537d7b3b576b7e5ac68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b9fc398c3bd8b473d0436f3a362d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00a8e2c07e9a2336bcf98d8112cf11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb658aaf81def3021fddcc0314273fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa0869bc6b71d00b55b54ee0081be9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6f83c95ff4ef29fc3e6591017d148257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61939c8aaa53712e6bc31d4ee8b939c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744eb47d178c5cb72bb41cb1fb0758259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffa8660472a8273c40461183dbb856260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d25b7f1569ecab8ab672aea070768261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848659bf01891a025ac780b793f41db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547c401328591f8fbab666f57e473d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c339f5237320db95c937fd4fc02d57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6f5b725d6e7f1b8962aaf12f1220265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257e2f274edf96aeb8bbb7e3849bf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80111de41aa414050e9c8f4ab756f280267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de437939dab656a064e57b5fb89153ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63662fa2467c138e09c1bd1544ee7dc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea2106c0a9593ec279d2ad57f42b1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0256b91c871bb57a3ab805acc660271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843337c8ab4ad9d07362596b136c6360272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7129374dcfa860e5c63680907ec75a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227dc6d56420e0043ce6cdac05c483f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55999a32afd50b7f0c86a15f8f12b8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa811af0c7e7f642b570684161630a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809475d48f224e4ab16bb22cd6d8fcd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345017fd1a1b7e1e0c174830f5917ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cadd0137715428d940b987d6c9286279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48c4d85ca5922941feabde97b01b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510fd7f9ef2de011facb3a21fc4edf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2eb2796d718ca568a46bbe83628a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6897953b7670ac439143a7413c257b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc8e8da3ee65d588a75d137a6e01e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b7bb2529736341f350af5d62a5ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb98eb44db1210f1a7640e083fa9434286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e727f4eb96042497869b6c98df8f5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc587d2caf73b65f71a89f63887c7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b82986d04e7f8bbb05b51edb77370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84d3733eacce1e26ce1ecea88c3c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229075b19b3ec610ed05cb87dce9b7fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e857920bfd401bd16e6dbc2f5daac13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56be079431284e55a4b9bcb2f5d402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c459368fc36b7c9639b6d44c1af908294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d6957c2cf1d6b06f59158109f03a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6205d7b6a37fc0115ddd811093a7995296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1365320724e9f05c785ed43084a0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ea8d7d67c654893ff69471de08b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec0f83658fb49c3567f14b64f08a3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53460506d788e028c05a6749936dc0f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c7aa9dca4480297d0e3782f7a655301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97804c2b51e59b6b25f6aac6b1e3aab2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e96a757ef83db603e7ce859da7fa8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6c731fa515f1858af0cb922a50b7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba026597d083ed825d6c3517bcc333db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871dd87ccf0a1fcdf95edbcc0c91f10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d395433a49867fd5ee8561ee8bddf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9161a87e9c5fd64e698063cf046ac56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd27d3167242b0df408cdf328e46695309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d331a5af986dc31d1c2799c3c14eb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689702e34650898cae224f898468f032311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592892f4ede627e2b1e35ab0925e9412312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae55953ccd805f9e3f54356bb711c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35748c50ba8f2c59aee375e1fd405882314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd394f19fb3928bdb476ced30786219315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89d6399efa58d6b850bacf69578ab0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc732c19a54d28de6fc024df11383d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625f56dccfcdbedeaf92ff3021f65ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ccf39eff20dc47317c823112940b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1fccf65a4ab1bdfb01c68d1b57edb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead971d450b4941692ec05fee0655942321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633866cec6800d876b0dde1e11e48dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e20d158d1359e50aed903efff95d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4bc9f6d01f7770e15ab6ba0cd4dab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4333cf89515edb21d53bec10dbaa80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898309abbcaf9ae49ba4b3bab15b2811326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec470a5620029c9070544fec42277c42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577622387aeb975f9bfa58106b261184328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486b52b9d8ac24f36266efd65f4a58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5868271ab12fe52ef91619e1a18c715330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea00b2b92e0f41a9b11bd8ff6103542331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20c328bae9e7cf68d379fe83340b7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ea364e5cd152a79033baf5706d5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cb6a58928f6a0b9ee56bf0040ced4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e346d484f62e1bb7e9084733198a203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49af548262c5ee62ceaefc855ba1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e903f9202189c7752254b4545c040f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293ce2a63762c2301dcb6f0c84d47b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd46acfb7555e61b93d86e6425e074c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561830104c57a3d8f7eb16a359c88457340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c0fe717c9af0a8f40a3427ff9f558341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0f3fcf7ff93275c67ab9e6017d752342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa54e12f1bbb5f6093a98b25a4dfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d7a34cd154b899ac115c40cc3e98c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a9e1c56ac0bf5cb98230a2502ce0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a5c2915bef052d1063b4bf273302346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77af62d8e9e5a05422962da08ec639f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c5809d2805dc8b3ed2460701f2cca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56586bde88b8154de6acaac0c3f6350349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173063fdce331a9a7814d59b4131d87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac298f1675604b4f87b1aee62bcb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f770e899fec05814905f2c6997918e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c671a57a997dcd247718635225399353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ed3021abc61a186f51a556e19fdd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054340c5439f9fafc9859197ab01471c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f214c3062d3368745d70b7e4163d74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cbc396cf2cf09df1b815f231d9015357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f9852acc905680c8536abaab598a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8775c2472aff37d87e76c911dec3af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25182b8d86b9c540cff0d46facd1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826cf12f3f298581bd8d32475c00439361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8201534700577e9f2aa258578b04d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32576a24c19fe608f8bf2ba0dd6d884363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a806545dc790c227667dd1baea142d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb34a0c7dd608484f8262c94784e28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a91ae2344da6e93d8aea0b33a8e8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ad8e5867d0e288a2e54eef440f7e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effe64bdfa7f4e5bbef0a386d0b51c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61f52a5f28d659a2459aaec52bfafc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc520e0754796111810135deb6b763370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a39c5daac193fbcc7a8d0f4e89efd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7c5505ddc7f4031f779a445fdf311372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e1714b896e36fa1cc1aed68ea5d4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8dac2e7b304aee6f1fe989da6698374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5a5ed46750dd16adc9bf4ec3919fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba97ef00c39889eddd1d581cf0c266376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660586ad09e7286987f6724ebf18e38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6d094782240bc4cd4a5a26f886e8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b942f8ca56e676ea1e824d004a256f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e719ab7ee6ada3e2c046011babfae0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa5dbc89a00899b014abbf17da51f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a1504efd72d70abcb693b338ae12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39b9631e6c5fca84c6c1b70b9f0832383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6371e5fbb862df9c5420ca6dd6139fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b2c2a7b596d7b3ec75e779ab2b71e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e18da43d11375bffc8a9bac7d3383386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63144078904b1d7157fd0b22cbc71a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b729145b52e79fe01c842fcd4542ec2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abce53b5c58fbb9fa8a8c49be524fb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261319da2e62c9745297c67b4a37ae1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973797a25b6a5a28f42aeb31b40c420391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463db7d6458f3af203a5fdce937a77f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbafef05d9636656858bfc245a979a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9070f8981a95a9217f4690c854a26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a747727dafe093ba3498157e672b48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7113f45b67717988faf2e96b491e13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e30e718718dc1d1ff9c897b93f863397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370ac3100a98372e070e7f0609aa7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f52cc4a4f33654d1748b1ba47b0dfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b66013b764f677bf79db51f25f751400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6bcc08d00f1178dd1113e409ddf31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5115324501742304fdfc25c22a507ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8a589ce2d491e0e063bd97aac2fe3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75243370f91108290b608d3f51f5146b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f005e5ea42c0f393473afe86e0e54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f2aef3f2b41bc9770c60a59a89b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f010a04eca7be7ab20aeb7434e029407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466eab79644ae6f280efa1c1790de4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc6bb2172864bde7b1a08da4f1d0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523195c24c3c5d8032f257e6a4caf33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688ce163450ac39cfc8fca108fb7f36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc104b013812e80c4f1f04631b1d433412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd2b0986202eb130692270f9111c9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261844450ee66d3ee2368846440651414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aa37133cf42728f2f9de060fd174f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb51068a135c35815e9e1a81d7da6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416aa5f8c2e1ce5f529627d8c938b84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2279c9bae933c2adca37fdeffc5f82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac2916a112842eb34e6037c0e639c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f90ffb181c643e43fa551da2bb68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5434eea9e5b963dddfcd3b63ccb72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb17ec7b1099e0e3cb399dca053f82c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc903fa716a0e5a316ad5c8042d6f90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d17688ab4733317f41e8e3ef646c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c3bc159f9987724957aeeae8180a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2991788e916e417fa95bf41471dbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed2c097e6a8b0db2d699e4088bfe6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e812c347ed763972e3df3dde03a478428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25cffb2ddb77da5be6f3e8875d381f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa9dc0fe4015715edfaa0a7b6bf434430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b3f9df31e829c3c2521c377106952431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b012e3516032167833145d2686b01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548ebc87e1aaf32624d177a791191e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712bb1134ff9350db1eada32d475276434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbb2ef150f22860d92bbf3cb11caae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e4da4d78e2caa099b8ff935e20f0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b3ec31f6081ec2d86dc44a9b9223c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd60d3b7a938f31dfaf0f38a2b44e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4eec559d211b9404c224787e83050439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d050d9d49f2141e02fa9f4620b1d8ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae40539320d222f70aab24691141f2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a01b2407d0e4571d6a222c087816442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0265ee67c844afee7c616dca285b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b526e0894fa8bfb06194ff544d18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c0c8d12020dda9b42831c195dad12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316b3da6dc993e8d316f008976f0677446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b451c67b5173cd1abf449365dd34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb7034a9a7bb946d3db886d9c47de9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c6d4472ec676e34aa587c9467574d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bb6511f350743c1586b7171468d76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a3b5a2df3741b19da3007b389190c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087658959936ea802643a554d9e69741452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601b64753acdcd2c5f346ce92176d48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b378fa4bf7ed58ddb4300b59ffb48db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e77872a833f679171d23c99267727455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850615351625495190f4d2345e08e04b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7077dafef15ef9acc8afb7b87fd9ff9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbcefbbaa483493cd72e3c48c26d02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8613dcb85e308d7a66386765a0d0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fc5455842f4ad52eee99ee9d67769460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428acd5bdc8e04b692bc69a0ca6289461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaac64adfe9daff7f4ef3a9034a170462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad0bcf1fce678744d28ba66b56fa5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90da8d503366fee87a147e1dcc9051464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46757e85e5bf73f8239624cf7c124d4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4529eac8bed44e5c25eb736afba6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe26ff93a1f3a43a267705c2f552d13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bacb00b4765f92efb9cf717a8d5b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136819ec8d64ab4664186654a751bde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7122f49d2cc23617d0fb550adc534a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830cb3ca7476ceb097c348ad4789cde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fe4b0e51bb25eb7b3aecd582dd189472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabb29118a9bae62ed9be8723d9c361473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa82696371db0db68272734756994474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d453aa3508fd7a6116dbcc78b6046a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847dd5edc99be9f4496a4b156f70b33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36624302c4e5201cca9d9572c1f00d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b2ad6a9f3980c37936a8e56c8457478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bb6ce322136f8f9c85544aff5a4d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b800707ef2571fef103e6afdd8c0b27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd80b6c258891c72979f0dcbb7ed8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9976f15dacba1b952a47d25ee4349d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701531db5dd0055406dcd811d50e1faf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4741cfe321a59e2a57f9eb4a466fa47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40502f0d06d3eb0654d7fd633453e82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bb90fa90f65cab66e8f176bcb57ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd58cb7b08c635d1000a0bebbfd366487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b78252103aff74263a15f030bdefe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70639e6485a80782c63e76f853f531a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97357881a83bc8f992aaae3d342eb2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849e94dd9f013507db23ad25a4b26a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609e6e0e48f41918464b6b5f154c5fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34300303a96b86aceaaa7cba447a2954493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4698153f196fb5d69ac4475b583597494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e7ad89d513efb37f031b7bdd513f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55072cb618079dbd9e4aa0de28f929496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e44e02969917af189bd5b94b1d19d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84831839d7755a146a04fda9b88c8204498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f7afab48957a20d1ff782709ce05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bba97cd644bc337fbd076a04edb650500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b823a43c34da9f17a851c42a76dddc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58247aae33986596228bc706af3c4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93579107402f7a05bedb41a4363fbfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c11b071e834121c455c2794747745504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776353fef25c99ff79d4d58c78711ad1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ea76c142030f61749a6c4cc3e4774506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cf509ba6cecf36719ba3060a4b9b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd108ac27f73dc22f6a1b888a6f33e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f2e4b27aaac411c11cc2f567a5214509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ceb512fc8f65c7f8d8567cb9cd01f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b0d4881ad4d9809f89bc63f9d70c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddbfd1adc8537ff92a2e2b5ab4cc2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9ad29cf55225f5103d1597efcd9ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cba19c00c5d4973c740ae03b1ef8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480efc8ff3ff89827db72f2f459dd43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d5003505f27b71973340963cb05ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb825d2d18919d895fda3e3658cdf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e193f1232dfae8ba20ef610ca94634518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db3de11c9c80e2caa8bdef9c7d163519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1144c2c08101679739e4dda8a6ecc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391fe0d45e52762f15259822f00be4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ba704defde82df6e3696e80ade574522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07c340d5678af5fac2209a33f0bf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d078337f39e223d13bfc519a8b4bf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d71c5424f45140f8b8fd04595928e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e820a0d0ac00078ab24a2e53b355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13bb9ca3deafe1b482205768f0f78f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28964b84abe7245229d1675419a2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6bd0b3fc1a2f44aa0635202581d38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d94dfcfe9c02f1eeac6793d196df97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2d8a4d0c220ee657304faab08fb42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86bd58459c248517926334ed7ee1b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b62a339313ed5e743c4bb545f1a28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b01010963039fb1a6fcd495831e28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f56f2bc2d27dfd47295e780b05e03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b613a9e5ef911717458da1519f7db5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259702cab725d00c408e03a106ca4c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3baaf6769217b6b3e90a018036dcb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba2d81500c930956b208728432a4cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0e53c1b54070160c264b7ce91b000540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d416a4e9314f2358065558aa491223541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d6096f9b6f9d5ef6114cff5d8a75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bc4664b3cb8ac3856b50e06001603543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16cefa64b8f97cbbe8b5d0c83ba4ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e298eb657a097ab9eb3fb91073154545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a8e9e6c44b614bb914e4e60b98e3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94580d305c5acf31c0261f5ddee29d40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebedd3394d5f614e42ad86d51773f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5bd112a42a4857b9febb90d51ea78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31490e5abd5f0d70550c7533d6bfdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a7f4a70b87fcb148a2c6240ce3c0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac883f40d0f5eb19febc87335bb08f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19835868a50f177a1c89f75e4eb0d092553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73339c68b7f2866399c6ccb5cae3a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04754644c641ce8dfb0402625e0e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193da40fe1771f9251ad83664b6f1e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8d4f94098b068a139b232ee7b25b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fba48e29ec64e5481432df3c031ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5860f93e3930a6d7d94d88c5b344fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19948d262aece55ecef596631b72719560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b142f6c46d8d67d2c5f7a841363cf3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109f6587f64f75df6d1e8df2707c03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691eb01cf7388ffdff68c4a75e008e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a38a9ac2ef9ebf5fad4708812f2c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c17d64431b40be3ec991c6e8580034565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef8a224bb575f0990a5e64112c9b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db88691a444b2ee28613d3d4eeebe4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d9c565a71d435d95feeb9b9ba84d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17162a4c031cd6bb18cfa8ee081772569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c5937a5b075fcac4c78ed3967b22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d61ef979ff4943f3b0efccae4afdb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed63e94c736326e0328b353d6ced1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20783447ed3bb57e0921798a433e4a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3defbfdb2547a4aaab85002ff3c230574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdf08b8cea6ca1037f2313e016cf91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f600ad256f411bc198ac8f94a85377576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb7a8479dc780a3de6662beafbd99f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb8f152654ed5b9be13a662cc169d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e193a1dcd1a2c3be85efb5bc6d2c87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5717c93daf3b417f117631d6ba4c11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3347519ae79df4c089405ba963835a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227900a40ceab59087e0418ac9a8b1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154814f5c641b9ea0acd96ecc74a468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d61e3e6ec21f75a063060abac8e260584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962d7966f78b0e5344d650b3c6f5ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17765a40f7f29ea285794934cf68d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1cd3f09f0d5d269526aaf83b8f723587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f053e31a47c7273a8fbfba427e611a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c386e1a92bc7a120b1bf5b3f0082cc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfef606dee423a9087b2bc1e77d8c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb83bf5da53194a8a399e367f3be5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b4015b166dcd0cffd91c1ca663b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184ddb5e9b0977af78ff084bb0c8c79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90122bcd388aa97429cd55c69e4749f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc62248014c4e4eb9fbe812d7290a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df972e08e33f6ce5529c8b95a40494c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3b87b66b62aa29d8c7293cc0e9e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cb75d59c626d55ad6688549f339cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f181c7087207653ab8e4c7aca8043599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d881ddbda09b5129d4dd7cb707ee7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e626799da8b3dd08b18100436548601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367dbc2d18533ac17222f27b610f2d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7c642bc2d78b9f4967964e39fdcb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a597b1ac86901914a9c1cb6f0440604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b1b1b9d2ea5455867b125fc2e78df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40600b8688532c2b82a8f0b976c985b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdd6d0cc9bbf9cd5e80f8631f593b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57299bf500fbaf1762daa59e7512841608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4f649fce9495797b470a97d39072a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc3a0b0de47b7b0c41d8c7c292af94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de10eb9ae1173239ea840555ed4a0a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609db76656f6ad2b89e4292d18a0f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc4f4166ed2d81f44e96e341f3e72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd549622297f4d4d9789eb1f3356044614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a70ccdfa2b716aa0fb4054755885dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a85c9ed2c9d183be0f71512afcd9ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c331f209549c56169072e29826159e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b6cd1bd542aabbef4c46f3b27bafd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4808655e7e25ee2ad2ffabc2ebe1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07131b44125c57b657e63f3f3784d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a640c273855fbfecda98836f53e3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e61064d513afda08adfc3871f69d24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711f710dee149fe6758618fcfbcd9ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420b7126e644649b143ac83b26e5360624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24347f8f6ad921b0e1842fac08ded9d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ea865246fd6a5917fe6513f660ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e34c70bcef8a28542e39a7ba29645627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d242d77e1dc46eaf8bf3fad78c2b90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f2aaa898f4f75bfab78855ce6a10f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b34fe190b955ad020c7d49ac4f2e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bb2b88783d45e88307f4a0306f17a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89db498c97cc77b6cea3362a5b1c47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c95fd1f975e735db6c09000062264a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaaade9d0873a13edaff57105ddab3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2dcac67926699f1d3c78d2a6c70e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d0a97cb16fa651c47c8b770ff69c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c6a5cdb91310ae936ceb770a9f82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d161c030f0bcf0404c9512ed5c8fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c291f92adc426ab951186b6daee34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf43b94c8c2502c7658672d9032b8c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcae09e178d070ddf2cfebd2c9cb575641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f145d903d22bc32800f05265b84fc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c76d74578ab345c6173a3996840a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e360ffa7c10fd986b9d24f297853b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7254031c0e421e35f6e99a65562e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0aa754cd46127c81ea7e3cacb979b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ebd81447c8ea282b833ba8adeef7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6019b8be614e2cd3aa52212491992648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b7c37e05821b6eaab2ba434d7888c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c153d5a5a56c6e4fd76cb2f018f851650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f24776a40c4543c24116b4ad0bec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a6eed65e649aa70e8265e4817262b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd82db56f684b6e838aa35c8973950653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf348240ebfb71213a47b8e204be3a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b73edb71a169be4e8d165eb9b54b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58ae55a27e54f865a6cd16ecd8f91c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008fbd4c3110396bbafa2d1a151130657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48642594c4140c7550cc8b3836de2608658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe1a0f895b4c414daff3317b07ffb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fc21959e3a43e60c25b91d94055a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019301f3e49467c1ba40c0307ea2df8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fceeac4bd5deaa5b5a0283801e9c72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904891d011136cf45cb8d80097b267cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251084c0432918e1c2e2d63273df79c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3464fabce23dd4c85f84c593763da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091475096454a37beff86eb6ece4845666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f03bcd0783865757b23756609ed3d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fad5b708b0955f8cc721dd605d6d45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3639c7532221b4f12460a5c62cb0e3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193f0cac0e4aaccdfcbafe74a2dfd93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd49322793cfd92619fa583055a112a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6feea647dc60ca213b77f0dc4f0ceb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538eb8e475bbb657f6b15b6d9969150673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7d8b6c0e0ac2fd57c22b69dc8be2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22c7d9a79d2325be99552ac93b358e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9629b424988a6f678e0bd1038097fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7da2fe08dbc66776fdcf23e9a383d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413d93e8ddc39e90701306ac14face7678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>