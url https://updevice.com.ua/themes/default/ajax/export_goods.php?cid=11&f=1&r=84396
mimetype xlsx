--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3169,51 +3169,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ec0a916758693e594c08bbcc6bdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d9bf4dbb4323cf1f722a62e2214502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfd0d0bfc9e273408b1a94df97f87a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f55a6fc164420f09ac4f5a07c3e364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b82504796be944ec5aab799247b0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95fb60c76fe04fc1b2d049b19cc05a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f820579a07661acfeacdf6648fe47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed45dafbdb21e89562315280ba6c1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62526ff6a8f074d89b86bfa2b4949ae89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c61512a19752147cf3c6993dafbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa46ccab7aac37eb1df43b4d94cf9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931d00d2eedccf5e8ad47fcddf732812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005508f2c7876a327468ecea765186813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb021f3a26ab73cb18a63744254b3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a6fcd92a96fb343985586dccdbdd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba091a0d6a9d909f8740ac8875ab6ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a8eec446d393b30060c76f2c5cde317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d806e926e2dcee242d2af88c06159e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08f7a2605bbba79f3b92f189f544519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87572b96b46bd36902a26ccd08a9714720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e388823836f3b3bcb434d299406db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ff1fc6b36a13d8c0e31c3e6d1d7df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2992d3e60ae94f1d459d8c09c0411123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb3ea8f74e2498cb374095d3fec1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e93ef14436eefa8abcb6234d35e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc3b8437a43e4cf93058da6e976ce226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835397feb50af5f3f15b0b1c1f6bdbc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3a074bf4f5dd51cba46f67ce942828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516594595b6d8f749fe8aafc8026eb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ee047f4f35dffca2c25922c1989a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f83a9896e23ac8453085f7978374a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab24b101a30f340b3d4301752bd04b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc12c0c543c7c489248d4ef6ceade7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d43f62f3a66efd8c6d0d5ad934a0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac0ca5b882d941d3043266457d8ad935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba9e252b6375cb079f483d03c3f1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d3c00dcce87435f1a4dfe062fe79637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0975b96c3f5d3da1ad1cea63ace962138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a31e41abf7755361162400e25b23039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59b91aabcda9e45a7d804f694a5f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e6be6caab2fb8feb4f58c3f489df741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c4b71d16a09a9c635f6defe46fd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a23284dfb6f62d7427c4593febe50143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89770fbea64dd08ccbeca553e16eea7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86161b490fbc31e2731dd3973811c4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8a2edcb68f206dfed5b11415ef6e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79192e0d97f818fb8d1a908f5348b5b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdc9eee7cd2f3b2bc316ee9b9717e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534958cb141ac1dc35b94d384a6020ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de85d776e64c2c5ca8adfb7ebe103ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3598079a19ac324495c02784fb3d5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570143ee58c5fb11aba8de5395bf2f9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e58a59fd7985f12e908df7d721b8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da7db3852be8bde9ad943a0a25d7f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688e2b84174154630a0a3225792511955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317dbafd009ac0844f8345a4f3eb8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dc2042274341b8d7a8431a5da7eb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359656ba85c5f9d581ca50ff4b4c33e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814157b0825c99f63e06eac2d72c1f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dada5aeb086ed3a0477ff7446bda360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9069e20ae304acba24b58540a2116861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3df144d3deb4293a267814b5fedf0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c7f53aba3339c9b8be3f82daf69f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339cce986a099207d6ac20285f907e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef5215d6144b12e5b86f56acb6879665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7599fcdf4e21751d23d6c6d507808466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a2ca8b5c4330892e186b0e174d1b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc50919190abbcd03145ccb81fadec268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab97bb999b9c17c9cabacd1af6b9f9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6ce3dfff5bcca9f65348bf00426970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b5ed2091f2b5e4a75926f77befc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36449aa0e9d93060377d471629640672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fa5402f9809b8d4aecf127541d1e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547748c608f22f6ec86765c4ec06b7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c4b370b9a009f10d965684280bc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670a18f42b28d9668db8dabaf6b69476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d60f822f9759833bdc48f02fa50b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df692fbe186995cf69d40bff2d810a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2372193f4392a8705511e5ebc82c1dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777c1b3bc08078f59eddd63470d117780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b29cdae85d72eb2fc8b37228f43f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0793f8f2130e8400a333590af61afe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6555f1b49b8b58e41330c6dc7a830183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d054a8e16426fa7c60b04319463ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fb7870966dcf9327f880ff074a03985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bbaa6eb02bc06b4f28f5e83c86b8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7bceaac663e33cd356fc67348e48187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3dc9f743e5626366ce771c2d6961688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95519f233d52cb8a9153ca677b76c2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26011b0ca5b6a51cee810f0b9c10de3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555acddc0373f92672c9c8b41d5984191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401125df4586b15190a7073a9e9fecb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aede92354109e4828dc6adfb9f33393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff0c28e30d2b1248b8da989bf619b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956959256ed4dab7bc71877683c2f5d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae847429a2bbb44b1bc01cd95e6e45496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a11087ef403336c1a3f435e06d41e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb26b97bad6c3e5e5e37e771f7241998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a7d3243986eeb5f1a514de6db2ab599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a8023d623da0bf40cc0e435fc6768100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c84c9a8359729b7b90bce3c81b69fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436032335901ebe7822071505ca79091102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ba32f47c98f169f58a7ef7ba92fce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a978b8e72dba406f749fdd018049e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be516148dca3b01fa562fd2a32104ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2714e298cb4ebe2589df6f51229a00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d607a8866159c2c9cc42c0faccc48ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f76222de50bfba6c7a2f1dc4ed8e3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d1e8b8e3ba6a196a9c5c3d9affd74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904e0e9dfd3646ab2df534a14fe7554110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1311e7781cd95034afd7c0e8b8fb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d297d194eb8899fb7d0574421daad9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643f8883ae0053f6d79ecb063ef68c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f28a26c4a7a62b514927211246367114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf77e489c7b5d5b33cdbf0d9268a34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfea7c9ecbf23999d2f54363096488116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352f866a38d9338f3d570009472569117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a98cd5be43291327ce7aba3a04472118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d6febd7a87ab23df18c026462f3fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f2977b9acf0dd8e4f40d6d7bea76e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436580282fe657a93c8dfb2ce06eca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0394894e75934e423ebd41cda6c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd56b2a59d13078b042ed3412dfba0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f560312c5e4a7c8aeb5d01f0eada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c6ad00b6bb2afa7f0fefc5d3916d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c466c2ebb1d5ca7689f56c211d097a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456122f1d47c0160830044f78d2a852127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ed625589b2b782051a94b522fc35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbb24466817f244cdc1603c06a5055129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e832ce5c5df71d02b304e69007d5ff1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba9e970482df54e1ad9e4907fcd583131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c67950333ed1bbbdea3090448c3c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8bc3fc01c590412165f3b1ddd9219133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995206fb955a5a4c82c7b5fa48be22c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca042d6d7645580a20fe2ce99fe358135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb430bc3fd399e67771d6d396325a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066610403b8d91792bcc7bfea646b7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e350bc1da4143a4930094aedaa8b50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae4f6d22c585d2e817aaf810ccb629139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96079f6b5fec264d05688481edd7d153140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e677c1bfda331b4eea85b58b0de42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f8758ad1604d52b2cf59bfbdd84eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb189639d3c14526c4cf991ae988d72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830c90c6a551987dc896616da9e98d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752a3b5ed12de7fde0c01899e649695145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffaad788ac81c69bfdc06a6b3a468f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7d289e373b42eab99df95836145f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea861e48997717feb9b73027ce1626148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f25531ff5fc73953db06968062e61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935804fd7dfc28baa0e45360ad3a428150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22ccf58ccbcea2746c228965fd9258151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4ef2cd2a9d2316fcb3e0d71a7d4c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ad19980de3513231e4d3a8380100153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f9d7178ea68f279b3f472d578de57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c2ab4855946c95aecbecf4bfe4c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16b4914b726e6ecbf65ae367e77f5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a95725ba4e4e64736dfa7bab592adf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81de2555cb626a9c68d719edd84252158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb5ade66688f3491c51deb48e7c0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ed7fa0789f35947d2444213ef91d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b611527dfe887787207a17900b0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70685f8fc8c2c7971b6303ca94ef0e0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86b6d7ffa99e33ee349e3adb75d615163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda750b20f7a8421b925950ac2352189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc2e736ec441a42ba9792c1d103563165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b28c2254c5dcded5e96089591cf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd41792bf5aa23c36c9fa987ab1b65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7974ce511869b8f3981858040e70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c57ede708d0440b3098cb1b0c84ceb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb024bc6ffe31aefc900c60d4e63d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc723eec95a711fcbfe1ca89652fdf1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c4c7f593e9af3a24a22231c27dd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da105375d1bccbcf41fe6ff4edc19372173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4e94a912204ac2063b89644d9f7ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9dc20c1c91e2278cdbf60a5c020d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff992a6679630721b081be50e6cc13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e7975a99c093c80520cb3019c1d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6590231eeb35777fa1647a8d0c46639178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6826caed1fef8bad6399a607dbc1c3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471413ab90fcd8381aca7c14e6d91f87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb71babf3227ef7d0dd98da458e5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f687aefd29e79650ae90913014168e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c35a5f4cd5da564e821f1f24009604183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97f985e0a7442a466330be17937bf2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811861e34df72f204897f0d3df8cf906185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf550dc9e7f363cf768da346ba89b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f467ed99b84cdbd2483bdc93ee43dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ae9e73f0bb3cf80a13a583c7b1b0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695008265b8e1a7c0e93a28cb671f71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b036b9fd8f947acc2aa11612eb4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafb2bef34a3052a3d110176b2d755e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268c5d9c712378a948bbcdb4e6cbc6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea67a3b3ce203ad2b7dce1c6b8436193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad483a20f9cb6e76e19f84b12751a54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042f42b0fd3730991a60d93d0eb1d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bdfba913234813c4d10a78bb2abe4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0320a93dfaf58f7880ea62bccae136197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5346a589e8eca7df8c9fd6bf1a3d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae1f83becc80e28903ffbcbf567666199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b4a55f6a06e3bec75b26dd16bb27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f79cd855e755653bafafe2e03fc5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357a03ef9a345f2a949b4b00d398198202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0a81b9fa1f44b70c696c26d86760203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a35a35a46adfd45383752e69fcb42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91633ed765a674a6cd531a77ea273105205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b091043ecd5dcb180398dadf51faa39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fbde87c6c5d1d061a1eda88a1b43a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fc31319e3ee2c63a9b4d22650e61c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef925c09f5795edb2c6448b3cc3e33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa0b0b34d36c9e57f24b5dd7037a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8bdece43012d5f08b6bf1e8ae062f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ef952652490805e2756f72d693b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2822ea507f8dda513f15360b4aa33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec14a2bc2fa13ca88b4a1142780e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9cc17d093326a167e287c7fbb206a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651324fa6c78e756294c6cf8b4b3b6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99db9b403cb2ea086c025ead2df90a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f9bb7853ab51f55eb45441f3c9cd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756303102351ddf97b94a7521b695a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a392274a9d0cdc1bda87eae5d149bff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a285f99b2214ac302f2fac1e1bd6ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75227fe613a135b6df31c1b31154601b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda22ed7398c1e316103357d49ffc1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31002763a472f386bc4811417544ef23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fe6a342e0fefc474eb0359a9e04ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96650d15e18c89a0d25fc2c7d57387226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c7c2a19e878781cfe938c51ba938227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ace21e744922276ef2717ae83f6ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39cf944803b9dcbef71ee5e613a970229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e73864995d3606bb516e29ea788ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483476ae8416a17dacb3bee2f6c837f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c9e63281e841beb68294ab3b39077232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f14be93e696c5ee3aa55f692b1ad39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bdfcff694c1b955f9d69fd65f138a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2e1382487433f5f1d7069763c9910235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d6279076704340c8149e73c92b56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24a9793ae585afca2cd4dda3d989a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178119ecb5dde6158aaf4fdc6398bdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71539f500d33e11e117d2143cf15267f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886f199640cd06b02524bbc739ed6eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36aaa706092340c69974261cc9a2246241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca1a04ccd700432400cbba23628241242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a918bc31d22f3812884e737d085f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bdc140268a2fab5c6f6d81b63cbba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc43a3481ca542d415e93668b5af8f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1126e406082b9acbd67b2270efd1d4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59ba77f5b05a3e80bf149627b205d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d0f8e7064d59bf2de309d938a23d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fa3f85f16a67ed2c72335059e1570249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102891f83956230dc02a54e813c38c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d9307e58b7e9c97951d7ed2bb324e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6bc539375ecf28be0481225b1fbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f8f2e9ca7573927c16386965ccfc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666aa897d367215d6d7747b6ecc677d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465497de83c212bfa94d72ac6bfdda3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b57792495dd096e0c07e708e051cda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c72fd43759ea85cd5d99ea468d50d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422fd169cfffbac87a0f61ed5d1fc35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935934bf41ab4aab4d5c87424c9423f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a7c0b224131865356e31b791f8ca3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a38ea9d943e5d917c1a3c80cd14a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69533b43fb466226fe4d9dfd35d6898e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b720ddb7ca96aa7a72a778d1878523263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122768ebe3a765a90ca829be0dbeba77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4c449b2ab22e71c4d2566611bd2da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3832b8d7959803c9c10f2cfd38b948266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c837d99761ed254f089b527886a72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6132e41f6a04614a7738e8cf85dfaf7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc814ca9fd901b13386a6047065b3d86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d878e1e1ff7d972b83677fc3d58f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4bb1c8c79ae94707bf975c524a80f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198d6b50c193c4d33e4d4623ec527aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec0b2fee42feb7475959fd7b9fd87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbf84f55237e3ad7d33b125f46975274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b27c5dbbc33b739c95fa2028705e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7f1644444bd2557cc7d665b03eefc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf3dc56af44b09b26cb3a4125dbdf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739fff4ffb78aebf1968b875e1c63c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d128a0d36bdfea95bde0d7274ebcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6433ba15ce4829687d36ba1564fe5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d491196271fda245f778ca2d700df3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ecf0bb35b203f69e240522aba6ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b999ceb0f02ba5d09d5f41867ea59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82b34277274c748a2328c980e05571284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c67e51ca62fc202866af5b95690615285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e96f5455fea1080327626c412abbc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbf25f340d8ffe6ad22691513706af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cc04453ec7d6458390a0d46a6ddbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca8da602cc35974a7707fc1ea3e0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225f8120209d182b44b4f688a19e10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683772c543965ff94e64874e814093291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c021c4cce68dc2103db206bf16f8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca3deb02bb46b345607fdf5f095bb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e91dc05bf5953da63cec91faa69ce7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b84febfba5770f093fefec7aefcac0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45697c98081645d8ab6e8159ba4bd48f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ef03803c25df487b1957ddf10503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0d484197e8135db5da4af12e2a08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99fcf1e62c26464e9f4ffac35c3483299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95527688ef3927089c686b15317ec1ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb4ad82a426922a6a53ed7314c8fdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb175ab2d36e36d16a91538e4c3715302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15274ff60a543299be4c18d74c19ccc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7264bf128fc74bd339e0c187d5c314304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feec06d8fccadd5899afcbbce5bb93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96876c5b2e9cbf6cf42225f45a2a03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204f5033b45e99fea41a7e7552c2e35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff886c8d17ff8ee48c94c5983d1f58fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffbc7d8df8fe0ebbbd4a117c5dd87c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bec42605ecd3485c08dceab8e3c409310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac782ae007f48ca2b6dc171ff80825b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e8f9e830f47c88b413dbf8103fcd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e77f022a596f47f1ce90acb157d379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885a352c8b272b39625026dd2cc1c30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6090762dabda8d0d918f207459e233315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cc7d2595c1ab62a0628cab15df48d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f1fb4c4c52d85f9a8de33b1a2d04e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0eb7cae00e50fc307577f4e81d6d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20364762fa88ef27c4f39340969dc0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf2bda9414d70b632a3a8e30ce681320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc09d8de45f037890cfb922771e3d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f0b6032952c7894de7a714339c9e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca75df63ce2954c945c3276fa3d80f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc596921b3cafe279e04a00e423712f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c83614a57d17adee02a7581827c236325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce55ba4199940530061cb98b39543326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834ec27b922e6d4a33e284dbc7b47bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac550d7ccad1f8e7a81c9bd825325a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476735dc03ecc4268ae31cdbc9b9a1d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568f6e15c3790d2f8e678743d81cf94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3a7a132dd4f1e5d627baed06ed7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce410aa7bc0944763b828e3b2564bd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60c17e64aa153a961cec03bed6b66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ed8b8f2de354995f3884b8f58f857334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a779bfa25c1a941657c5adabdb027c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512072c7dff87638cf8fe3f3b44ef6c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1207e1f41ac202c694219a18223eb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0177510a6dfb108508b4ec99a1d730338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8704f6933ef9651bbd50e4533673339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a55b04af12d0ff449d803d62d0e80c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8e27a7e03a7411868e96d6cd3f087341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3529b7eb206ec6180a8413b490a1d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42198cdfa3677eb87068d23be2c76297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d9a04e773d62925328e2e5f669e05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa6ff3d6c79de0c088a9c508ad35f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2ee2bc42da10d6412e894801d5a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443c505b6cadda84d9f40f69b1d134f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89719944d9d43f4ea6b48db73bb3bcac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30471e99fe5e1e2ec3bbe3003b0ee4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c7b78e17529d50854b15995f36029350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bce2866764d132590f154844c7df79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab684b3885bc697d41bb64bb94ce40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a84cfe18ea28a2236b99942487769353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900d22ce18dece71467d3308088de02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8c04bb6b0377107f1f44e97a1eff5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ae3e67ed97ef6ee335a7f5b02be8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23194bacba20dd2eaeab12144953cbe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d97036124e1200df1887c82207585b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630fc2adc063f25714475d57070429f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1233206192d3d6e4c4a6524c918d8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3474fd4912998e7568cc4f19ab670e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd7e6aa384d36aea4a42f269288e99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed616046d5b4861a3397f26ddb126e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5622f4c96e6ad140b0184c708383f7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283aa37fa91d0ef10f1a9cb176b42b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cd24cf705834c643f1c9473d736f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78431f7091062db63a7a009c5f02851367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad251b0b54f99265d84a598e74fce220368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4666c821a260f397daf4e917a7325e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2421e319f37c37ae0e99d5f3dd18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5808f4819f85017d472d995eb42cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7e9966cb0b5f34427fb41b205bfed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38362b25d5fd42bbac8db3d826030c0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35d70bb32bb2db81573ca272405f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69df2cfd1e93172f9ee279f025299dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a39bf733c750a542ef1675f362dab9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bad1e7961dffdb2e4b0600e45d723377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141b5fbf3a871f4650f58560efb0ecd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf4de8e941cc2c8fdbfcb278093956379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef06ecba19ac0f62f948554796a2c19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e3c0caf867158f1f6f78adaad3164381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05962d8db4ee27d2272dff5d4e562f29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58a46f1bb8c5edc55ba9dc73583c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c4234c466542c248246d39ce375df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bed82eb4f7456a8923b3a264073cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482b3f53a79e9615e807d57498c68e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d68e0c14ebc6137791b65a124d57c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c80aa63cc75e7e32b199a40aa5430388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac96f2505cf9200f281c7322d3dbde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65053df9ba2e0e9d01706566e0ff7655390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0afc2ea6be0b5232dbb7ba5c6b937391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092015404f8ca8c7bd071bddc042572392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c62087f85a46e85638ef25f9a08ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fff40479ac21a7b3dccd1dbed03bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d901ebfca65eec50c19dec6d46010395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a5a48fda98e9656ffb198c476872396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420e550aa83ade05ad08803cc332142397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266706d64e23d097e8d4e18f2887d34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608193ecdab87a0fbd174b2c615096399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c615575bf0c34290ddeef0bf4a74dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b532a6e46501aa441c4b3c8fa9dd20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf96e76f14cd99d52c7bb1d4bb9c58a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218efc1aaf0a12264ce340064ab9c98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af25bf9ea512be41d51c0bd2bb1847a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b95b6e7f3a608124608d9ecbc79a1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745c818ad89979bb3ee2c3f634264ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ee2f720640e8b380600d0b2942ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd94692fc0cfe368244613cd994d97a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208c05ffdbcd92c3ae6f8f55dc90867409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc151ec3700acb60419c36da44c767410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc186ebae34fdeb42b2d2a04ea60e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0709a73045886ce73c17662865e66c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ea0e76a85a807e653ef2cd2e5f16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be06949455d0b6a928bb8036d5919de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f86320509a2eeea06e410e8c75ede0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708c97205c4c6a770ed956f58d62a73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c696862baa122b45a3c9d4be1f7a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3260b788912ce6a9bc9629cb66c02d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd59939fb8c7472664b647eb7918ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3d4a2bf2522e5790bb7a2761629bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f2c043c41552ea706c37bc6f35ac4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4427a2bef2ce72b420e5b628f5204d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cb9e2d462f700940fa5029b63bfa5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592302e7aef15a3a95b5d36a32cf96b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0232686dbc02baef36a1582a0c587c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08163d9f227314a0af6b93108eb04d61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bde551618272884f08ee19d0b5485d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7537076e8446a139461f1d714360e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c814a3fdd38cb2ba228d2f7b11be5e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf1fe913817b68800644db599f7b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6c9d4e3e1e76fe980d809bbb71a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a61d33951640f0676567f2823a83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75684b822327af4824e4b3a7b6c84e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4221e86551d9383115c9e34d1c9b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227d07e9103327f83b71c0b70ad9836435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb39eb7e6daedf95ee89620c4e097436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8caf91dff6b228e3dd996dc519b161437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b5e3af05c5619bda3cd6773df481438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1b20f59121936d38becf9b2e9f5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf4d6af69ea415f3214ed665ea61e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295bf098bc3fcda8994801d6abc92b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443e94a93cf3638950bf5f9ac5c1e04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605f0253f346469d142a58a9f4b20a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747263e40915a4181e062a0d05539c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12a32e617d0dd514dacfb09594517445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e1f300f56f57fa5a8fce503e699b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971102359871feeb8d53ef503568967447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b5aaf5cb30642c75458eb26dd594448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c5a096b68db8f6c3d9a889312b887449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6d096fdb06ca70a4a3f532980a8b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b430af623aada0df39cbeb909609451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d26e18e249f78259d0e9859fac71b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9b45fe517d59cbe9708f8d3ac8303453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fccff0b38adcaf594953a92abcf8aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb6d51137a96d30f0ab3464643cf9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0955e64b7548b565a51221259690456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20347ed45bdf8da5e6e62be332b52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c20c9ab73e545cda2e9b8bd5ef71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa2fe557cdfc04dfb591a8e9b58fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5465e404b0f18937fbd4c4d9ec315c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb7b2d04edcd64429491889149b3cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293da92d357fe1f5c4c1d3292fa5c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476a2fefaf09a4f31aee0718eaab423463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de0d80ea18c8a6bae90e132345bf84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aa6cb20fe206fed39e4db91845c4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f1de2fbf0967ad9877cd087df216466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a4bfb1c2fd5adc607f06a96b75c72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a85ccee39e1e013b2830b613c2a04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729c661710001f8bb5bc60cc8c1d88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee8e94fe54eb1eb83d38addccfc282470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f584fa3e4c44e324e9c0d817c2b57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad54f0f567750131ce35b4a0df42ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424d358261b8ea3cbcaa802db13d53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3316e732788bc0cf7bd25fa700e660474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ee691084217634a35089738830392475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e8ef8959fb9e56367f618fb7f403476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c954a34605fc93f922f639a1398c8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6677c5bc9f263556b5c492415a853478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738624766eb91f4a31aef3c4c4b898f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939e7d7720da3671f9d9852dd05eeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aef886b4816f40b7c360f0f848060481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2c5a9f1c5ea3fbec7ba695352cb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1c1cd00c7e8d84f41c38d5308fad1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a98faeaf711761a555137186325622484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c2536b0f01a5ece553ab46f3f890f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded2c223da122148656925d0dbe48c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfc8338c06249045d9d585c9b8ac5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd2837f85fa078a2b5658e05dd83f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a5a999868ec6277ff277f3485135f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb382245898cd9a1c262964cff9ab3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85429145f75470ded2e9eba787db716491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c233852a834155c0fa9a7d10e71120a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7e15d1b2d41b35dfc6a7771b2f535493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4529fb2919c2db5542b21af6b8999494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c683b556c7c4bc8c237f828bacc7fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe02c632cfc4a5dbb109792b7e46f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03902c01b3226f159be366c77bd55e9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ade3d5dc23139817ae61fdee604b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b730e9822b77dcbd4c9208aba2fe776499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18af3d2b3dd2b0a3bb48b159531dccb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f805580eb99f45a4c188e7cee796f21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6866c23c1d4a97bff9a2f05ead9430d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7709c459f19484b7d1182e75b9b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed8a46da71d6a15b595fb172a8f94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89657fdaafaa0897934585368686ad56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e227b468750206d340fbc6bc77a2d47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87f93eabbeb1e7096020f5993b0f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75c2eea3cf889477620897d6bbdd00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f2b9f2d91f9dbf4ac35ee8bd9371b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895916eb573afd6cbb753a58547f2159510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa2971b60e9642a1ab7ad328f9ee54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb527abfe6318246e7dc6a29a63bf051512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba59744812e54d741960e86671fa29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e2513b44e9a27b74a496b56751dae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839b6ede36b63b0b0dc76c9bd00a50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f4c11f53abd5addcb95a129bad573516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01f8d012149fd83516dc9d2048ae99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723daae1bb494c24559ecba453a8b607518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737cd50e2d69fc0a1f6335e3e23ab3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404eb895aaad3cbb225be7f1a9dfd7b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c24bfacd4d6bb85715969f6d08c4a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77295e11b51f0e9f2a852e146785b4f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3e64ed598c71529ea4afa4a086b3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d761950ce3f68494e9c9f43719fde5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38077b818c1b4a0177f4f81937dd7a66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062274df65684a80451fd71e9b7dd703526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385b7d60b55af2f458eb83282aa12c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeacaa1620f85a2337a27564261dcf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95c9b56738248fa8cef26aad9550f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c2ad786fabc627918eaf78c4c291b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e84706055d8305206189044290ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc9c3caa2e66743c7866073d5b66a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445929d3aabb6dced4ecf01d96a5ec40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7db5c25752f62b63b8ce952a99f3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df0997e155c6a203579c541585c74b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f70185e6b62266ddec3c1956d2052e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d96053324454d21340d6f9fd8b62b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5691edddaa85bdbe6b37ba2664901f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e3f4ef6e627fe3b88cf1a764370a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b5946c693afdd0cc4ee4c05f0ce3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b63f4fb833dda07d0d013c94bfc590541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95821b14aefa89aebd7c512046443e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76613719abaaf6f4041d090fbebbd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082fca57b142df3c14c3d40a0ed2f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0f43955391bcf3b6dec68b1f1cdae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a182073f4479cefcc3f3b0dfb598546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5f9c3762690d6743b88dd13bd4a00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d60a4b5b894074a4111cabee104849548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac7cbaaaa9bb73a71074260bf8a4d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368370c9fa2349fe2967c70f3ccf88e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758453f1ba794cf8738f741921f611b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136465cb56ae83d17eda57795f238a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014a81b569aabf8b51496e730bcdffa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e099e244fae744eb316605cabd41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c5266d2cd70727c8fa46c3c2c49fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1efb7cbb6369cc5a7bfad149c63c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6042d5feaa7fe61d80f6acfe5b674af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b90d1dcd8937370b217bd92638421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8ae2b696ef31a49105cd8b13781cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd48fbcd2c2dd980431bff5c49844560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efbf017af8bc0ac55531a0bd0d23b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc3227d59a9cdc1de57e1ff298c3f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f0b36da3107111edbc7b2338867a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee72d825789bf36430080ba4826767564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295dec12532a8d364795c92972cbed2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a42adc6217bf27173c6fd0443d7bce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2b0f4b2b9aacdd0a06a07138d9d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b72b895fa03f3cff2acdb79f177b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f7201b7604f9c009502a187ef8af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd0abfcf84dd2a62c5c1e15060cf69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec45c4696c8847f2c955fbd53ab7fef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573ec4261d46562185354c97300af62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5d97258b48dfea459450275a26fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7810ebb5a9748f4524937fab49b8575574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de525c5b80e7aa92d1b5ab7b1cdd5e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e157dd5fe62b8ddad0d21493339b07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af7a01671fe24dc0312d84161b383e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38474bf3b51acf8d9c5175c003493125578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab50d1ed63237236fedffccf0c5d0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face4eba45a981f0c41dd9fc0e1af896580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747858f6c72364afcf0d8582706945581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919b8556b23c0f43fc24d440502f262582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92f1ec08edaafc2f919546884e0be1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d65626a8d4c52786ad3ab32f7b218584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c4a6c670e43971f4f4850dd9e72ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c0f3e9847f43a81fdc54201e112d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00177c13a82d1552bcb67e05ee3bbca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f278b2c68a18779dcfd2706574733d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398947892522d295b22792e58e1bb0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c00d6de173d260afbc39fd562ad94590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fabfb26a85607e906153a47bdc5c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc0d4204783feb4fa062488d2bc737592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fa1c038e60893b40ef48a3d3edd83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ab09304eb1afcd19928a063077806594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fef5d759d4c728e7b9223bfa2f802595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22769551361f3888e8318120cf8bbef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f3ce7f9b1bf659d2456ae0f33049597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac671c47add910436c82f642e19043598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c64f9761544ee24b379ddd8b9b5e19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd6739b96136fe3631724493d453c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be587a5bdc338e1f3e3acb5aec54f35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70ed60d32352499e5a2e999a149bf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df77721aff6d46cc20533d1af51693e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b0b76092cf8c5a110ce212497d97e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0526f33fc01b91f3d6423ae3dbc7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eb5819acc983e5acba0c81658f240606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2557c46e5b7cf10d96e1bf26f9fd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5507b0418a8f6857ea6092d7063b9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b929fd9e874d5e653a8d5ec095cd0cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef7192965b7b24449f33d72b28120610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ce4fa1653adaf98c0567bea278d8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9e8240b3d8cb703dbb7e507638eb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e64a31a0c294ef501ddf33ffebaa99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584115c2113dffc38d6eb318c141226d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557b0a493ab48ff490d90963457f66d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf404cb72a2b55483931568583e43aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaf2e992e4eaa06c5159e8d58697d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159182f7b0998dcf7b29f19ff2d9b9e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f5bf64c06b2c3a09a9a6dd4d165f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343901d0c0cfb681eb1814c10dc41e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44f82cf4709a7c5a513cb115f1e513621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc194427845e6364dd68ee0c0e852882622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df9628b581c7d1efd90a16a6b9db46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415711208611f0a89ecfa7759fb4e9c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a4e17217c6df9ac5cb37b3bb7c542625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eb7ae1c96759fc3b5ebbc1d2a3af0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08159978f5d96276f0ab9f8b02bc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff36b4786e5ba4b16af5a0bc43194bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a9869795a77d0f3491b2eb6f1acd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce23f96f82031cfad4864480fd0ba9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce4e290197dd36539d77587a5de23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3f3d8a77a1fb848c1897aacbbba80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a70b6c95b0f19bcdaa6617578b392633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edffe1371aa7c938cc86acd7be8a6d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10287044ccec2011e80d0e266e17bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ecf723d67ccb6bee0fe898653f7f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302528f2094dca8d8fcbf2a5829bd72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6794b248eedc60c5cd43b3b4059c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417686cf75caee2e29e98124951dd16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f09d6481dcafc5a762ecaf40264ceb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeb2b99e5e5c24cf9c3ee8a4015c00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05551c74066582f376b1eb3447d86d58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a74b06d091c7bab71ac9313c83d77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aea1e3fe0951989094badb68180e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9e9b11633ce1925a8fb8c1c5e3e8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf79ea01ff53204b06cab699e1487646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275caea9a0d8a5ebd27d881e8520d2f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a390544dde3686718100d71cec4cc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fbee8ba4644ca9c0ead02e1cf318f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af5bfa9c06d6539119bede5dbcbf72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd5976e3fe275345ce47b33d893a73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf08ff15cbf00b17729b8992c34e7aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440b9e538eebb8fd103d6c7031769e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12685ce1c39ddcf25c6430b115187a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9082b660cdfb955f1ed902f3b466655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9135649fda05d4fa631a8e921c8561656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c69d64c0e82811794f342c2d83b47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3c8286e8806d42235c1de1b4d97ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157797ddd59f24327f4541f37f9567659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c87259b1621bff1351200418370f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d0dee0530cb26cfbf6151077faf8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d904b57eac4ba9ac878e19fb0434a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2c0431642eb4a2b352139ae21484663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4cd09bfa85c350955c83c35f69f67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f639ff591f5ea864e3bc5df991807b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d7e7fc1039a9b4afeb3c248235aa7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d381914548bae5fd9d68e4e9e5af62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274be097a6255bf6c8a7692cd5938b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f7900f8e34f0a3001b2253b99964a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e214ea8a80bcfa0b41c5f308af783f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9bec0cb7671a66f9758024b4cd7d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9cd7fc722716ff681fb06d93b363d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb3f00a83d99465cd03d7a1326a8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5503606baa35b547c5b1481fa6d06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb89f8ac98081f6423eeb127e3b85b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988a850ce928fb16a600441e555db2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d843d6f56a11083d8e1c2c5afc4676677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7942ae01484b9c5223d8ccf3a83db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d757986af983a31ef0cfc4208533679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba5948d8c5cdd60a6952581040ff5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196de64ab3e85cc558c21720e9f5e1f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add98779d9e02580700e326b75691105682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70fa95901bb3a8f0367eca15781677683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea67ebd86db5df47bdb7b6f96edd64b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f1c3974c82d3e876aef433b614d2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3ab59cd5f26f53fde6677ae02736f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661055bb7ba524b56a9e074c2e134e0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9138d347554cfe4a2008e2d6b512022688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24fc99885c68a7b520d0d57078a91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce32bb8580f642bcc861cd1d9aef7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f80858b54280b420087ca959cb97c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7de5b20c82786c8415e7b32276049692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3fbf3034a2c5947f200296513795e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238af3ef865ba6eac082bcc28cbf1f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01336df8e35054368143fc47c68693a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b781af25e8d252d5d124136d342ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed1a61e53bd4e066c80cb7c4109f13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199939d64d0aa5e10eff6adebb471ad5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b71cb7853611beb2951ece45579ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7655122bcc38b34b0a7c2846383f2e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7eb19048af7faa52ee7f5f099c0f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a8d907e87923c791e6b94eec4c76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99dddd0595a89b9f466d49d1f9cf1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a593cf5978042baeed320857316daec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09c276dd28bc5963051f0640b8af7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9044878781617215e4be32cf5dc54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee0c909395b3b94af1c43b302602df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70355974a71fe2b5480c8ad948b3e545708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08751ed48f6aab171fab7e3a92dea0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67457c94c24fe4a6af1a7d140c5fbf710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fed2f69145120a7aac2470fa999791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffa4edb7e7ba26d77ea0469df0ee6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac95ada7743d27059ad2496081e8db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e69f5baae99d528f954b918f2475614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ae80b587e2c39e93b4ff8530a53545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dfdcf48148ab31cde9416792948556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5d8182c0b89f3769c55de5051ccd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c7d0984b20cdc68ce2d020a491ec08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6194d6fb7bb4cc428f305e3010ef6d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a05258b8c4438faaae4f7170a551a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d40f2a922b48e1745da5fdcf396ea711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320142c60661ed4508d5d8d8c5beefdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd5faa225692a551c8722429b7cad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f833c96d4ac45426f856514ab2d1ed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329808dfa8379455091ad36c96243315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdcef66c4fbd1a02c7205d45b7382a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc722c5fef53f89566e343de5936c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547080803f0cf5f345fce1ac9f4acd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b84f7a21fd70d002317d21f308b90019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d2ded832a13caac5184720e00580320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e66f1947193efe5e6fb9389ded9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff89c3d0941a8d6b08157cf10278f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b8685a1b537356f8da77dfaf737d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b8835f6d0322f2701ee2695d71de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda5741a904ed92e5335c11785e9f6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c9f3fe4ffcb309a69a0b01c02014a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da72c98a9aab944f92ae158a0c410827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d232587da9d8fa797ab0b1c1f4a61d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a5ce2c78f540404262a21872483e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a47856d35a40a3263e02c54de234d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920aee3f195b458f7f8905b137ef42331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d2405340600d5c20c47802d8af8db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a242483d773beaab6dfdf16234ca533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969c34762892fde1d9253e22dfec5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc429fedee78c38aa25bb4a62d92b76235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a520eee26de0a8063986c44b7ceb08036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b675181716e014e815823592517a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b08a7c8a2e049f7d4c78813f975e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb692e88bc466a506c0e2ea6302328839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c19dfb04fc76c78d363a9d99c9d11140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693bb12d00be218a2275d7d90eaf7e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d73c3252b27ac8f2556bbe7bc70eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c0db4288d9209167dd2ce0988a4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c4bc6d9dd62f604f1637832892e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54ea79c87b7e6d1d388945b9781c5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f4bb6c49b20392694741e38717f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee321bde4e43ed050d538032e940f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066ac5794b86ac5b4a8cb48f086cf3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469ca597f229c3a514adb9856066f4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d4d7873687ccae88e3eda439559e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc944fb8066a5c3e69fa9816dd06fa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47186c7dcf613e44ac8b961e6e2b781e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0adcdd5ae35abb002858baa611611c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2313fee97ef411d316be3f527e5ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93462e074fa769e63e74aeeeb9d4a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ef5bd3fa2968eb79801e942b1297a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb020353e529d12471726a43149733a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6cf81403e0a8a90c27bee29e7454f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7079df0d0a880bdbffadf4dc1429ac859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcec91072dec4b9162bc6ee74d6770460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532510a6e1366427ad2b0b05d8361a1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e46bf3e737b2c5d7b80da14b0b431662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eba19f106c5e3d69612380ee47559d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2d7a777316a34867a8e2c2b1d7afb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc985408e0015c1399eb2abc7a776e1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed744255ec16690ab0f6aba3ea954066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b3cff2ec2c5815eb468627385ebf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dd9c56973e8a408d52bfce1b81a8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364edbd1a6f9c6f8dc9c6268a7cd2a8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aee2938be4e8cd391aa56561d73dc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed2446b5d6d139e689cb1de562145d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def5873ccdb281c5a01eda59500249a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a6f73333798bc7aeb5e33fa48c40e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18383829e2811b55667db492c9808b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe7b3769e6c2aa87af3a5fb9976d6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daa758478bdf67ab5fc9ecc90fd56076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73defde8b731a11085bf489424cbb8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a6300a19860e44856f73b136d5b1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507d339347f7fcca85b2fe0d31846a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06f6dde2a9e8d95320fc0c3d42365280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28480e7089e29a35f54083c87c9a7d7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603fc5fcc623bb9cfdc47e6fddfa90182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb338a69335fcf247d30f6afbd2d1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6110d72caf602f09dfcca250d64bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477d35accc252f7375694c95b49484985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d946c5cd13dbb822beedafa6cc5f6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b76e579591777e5db04bfc0cf6be5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede80deeb7d720b2d7483a4b6e31b6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c6f8c188f3701a4f13abbb75b37089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e754e14888c1d84c9c59ffc07aa082c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e686660eed33eb9e90ffb4520a866191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81997088894f6fa036b144ddb7f696e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9854386933ec95b9d0169bfee5c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c06a1b98c0eab257e0d7b4a383eec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc92676cfdfab4b8d3b7a4412677a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a09b7556aead555aa854bfe4cffd7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925a2adb4587dfd70d5fe585b508de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d26fecb09e2700d9db70460332b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6961263dc2d11a3c29adab3d8be62b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1375b78bbd2372da208d6f7ef8d59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131519c12746b122e43c3437cd86e543101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace5ec75a282b08b5f1d9e62714f6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c95e2b36d35e007c58c0b06260f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f642ca935c6b9480f333fdf7ca16532104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19388e09f6e0b8eb32f2dbdc4dc0c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03518aca095e4eb4d53d01506cd7a7c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ecf8231de9ee99e5260eed52275c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea8818733d9ee55a01a2efda7e2208108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db0152c6ad4aafbae8c9da7ef7384109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb95f23df7ef4d79bff299d0b801374110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d97d70570798a2d4b76be06d07cd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4078fb8c96317abdc27155496545fc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72abc094dbfafa6d16e92475d5d6f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a254bed8d38b30ee5a314e26e49e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa2ac61323ce4c812f7f3784bcc09b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f292b3d6075521ea3b360dcfadff8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb590b9d46053eb51c32ee3466e6b960117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f93955341aca55349787f9ac666010118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde19159baf77821eb53080fa71440a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432ae0cafd820ba262a35425fd4a295120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f527b3f63988832fcd82911692fbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaec258171b639e9713693660bfa56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3950bca365142c28f4b2ad08dde2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb05d2054a3be62f7af6b604f12eb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bea619dd0e18bc9f3b35adf000a852125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaf238948a348b9ad141c342ead152126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9191dc162810dda6eb552f31209af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177cdeaf549c00ece42abdec8cd6c53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b224c2b8eeae07dc6cc431ade040129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bd75da82aa7d87c81cc5b411fa67d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568937b8af169842912615c0a42d665131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc4bcf3d3ba3c54f4f6601515c953132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed8189a8c1647a88ec89d23e78d04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bdb7025ff1a71d5703247a3cc8167134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77bf4aec942a2649f8fa87cee57fc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dfcb839acc1c7b0b3f5e68c144981136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054db7085362cb6d93811e7605ed0230137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ed2ec5e7df0cd17f99c6619bb0987138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c13f3320c4ea5457c9eb244b8210e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c5c324f0474443557f94d1dfbdfbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb78fb56919ae5d6b1bb871773fa86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf12f358fe007e2b725a4dea9f2b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b58c7852d5ad6ebeb6ebecd2111e2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a09eb4a1c4a97e5d174505648df4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189431e7a4240f2de0c102f02142eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce64d8a78fe63af8fe75a5efc71a10e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c21a542df2990beaeaac5f3d291f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455c09a05dc0cc6bc618f72bca59dd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95866c29dff92569d904239e0b0b8fc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fe47d9665ca1e77e3343ebc2b27ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d38196e9d2fd52b2fc451251fcdbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c52ae7a803b30c0dc17cd4a43419bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8a0c5b8779668899435a09eeab3cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba844a0bb2c2e9eed7b4f60f393b6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60ce5f78b91143374c1cf3765e078155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3575f953212681b2099e8cc185bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b3bf4c2fbed27644918fd32c45a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ff52818c0db1eff1bbf9f2186f4c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f84ecc0e154c3c374914fa1447e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f776885953e259a2bd02a5c1eefa06d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ea71debf22f41eee29bd5c746708161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806bdd3894b3403e7286a59b99390dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7887a0e4d1ae4f37ea6e4ddee70203d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fddc0a29273ae0d77c07c83ba1685164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d508eb8fbf4fbb3d51f7b85a4147d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58184b695aaee8dfbda7df209dd56c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973253e84c39cab32b7f79e4277a7c32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3b0d43f5e2106f6fefde80191958168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f533a4384dae78d0f7d1266a52ca9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83228e2111b7c9a3b7fb9964a22fbbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bef7f08f6961cb84aa6166739dd82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58554437618718e4b474aec26758b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb463cafb626cd8449ca171ea07a08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2da7180521a1e46fc27b266f921429174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27959ab37273f6656c5064e2d601a8ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eff4746a4b887f91e641f2c099f41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c24b9978d5a9e12aec539c3c6d391177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37828fba9bdfd383638732123283dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4d919138fa89aa8b413a7a9f6dea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f40dbd80e676c189ed51160f181bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ce8fea2810fa0f90bcfacded7209181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e5cf22dab1a980366a6fde5a31b97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063711d22a146c70371403b2fe30e05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1cc8f535b7325d5495eb51e9c1971184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e9bcfe5bebb943f11966eae680eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbf347813b68cc884a6e7939e6b6c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68275f851ec5ec5a13df2ae3a75f19ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596c72a74827ed9c7af5d9c658dd964188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ff9da5e7f8e638d3462afb602bcfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36d868f2a5b6a7ca865323a362731190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4391de3cdd8f48adf5a8ffdb5c3fc4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da74abc6ce1dee5296784f21db8418192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a323db2e285fbd6ca5a2e07a866c60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd42406dc07fd60c651a3608b13e0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194012ba6837851f6bf725f84996760b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb583012141f754a38eebafdda3fa4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96a9bf43d93317a1b4971bb2b4210197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3d2ec25fec37d9d2ee587c3237540198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fd7b937fd36f941b3c42f86547c1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c767eaddc28b9dead94586ab1cac8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d050cc4982c8a9a63bcd09a02e9923b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b144fa93e57a3ada6dc6a608dfe449b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82774f9258a51cb9c99b8bf013c6dcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b7f49e3d989ba3ddad32ace08c4e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b7e63462808b6dc5525492e858ad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d2f25ba211a3d12c1124e732b4b38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f022bcf3845539f3b3ac434425d81fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918c1c80df95b75d2561830bda3c53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a1c247194ca74c4a22de4e74bf04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ea40defc08e4e45fa57b8757a78b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f361bb3d78da33eb07dc2beb084562e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac15741e50c8d50429a8caad02ee6d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338556f8e5af831ad364189b3459a07f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c787b11bfddd37c0804c2157e63a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1640f3e79a3ba50ed29202e6252dfc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bcef474b2e706cf53db093568f484216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5660f99edc56966f5d30bc14e440e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97feb0e8d8303e0493e8453c7a40c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932edcbf0cebddbcbf76f93ea678782219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658dacaf8ff34a344d1db48aae32622220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cac32e3db3c522ed71f94f82da476221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beebd588e3b77201eacc3654259417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ea14301664279891c118e5d7c37f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f9de29b25c2e00d93d4e360194c74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304590a5d7a9a1e14853fc1deb0c4fbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933578fd3d429681f7e046a8dba8a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6fe318f2ea4a70d7fb01caf52b816227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326afc416e9afa42fd38413bb483bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d39b14b037a912248bc826e2f6211229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c9ae01782a4832ed849bb614a69c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c66d6a5b54c4be9a7d7da38d84202231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd633c2995262e19dd7eccd40d26ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aa853aa35a0eccfeccbe9272d83d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6c2e3d53d4c8f67bf7c6d5688bf70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e900bd6b3b2b292d17142c7515a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77290951c36c97ca77f27798da8e04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d704c015d15a4635d3e43d80cd119237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f41156f8d78017d124eddaf3a74c3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bb34eb00ab11a26b1f9c0a7a7be0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c3c0e62a9935d832e7b8a8037bb5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfb0793e1cfb5ce60773ed69dd925e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195797615f01b02333d4136cd1773e41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4a61a11bbeb212b84060ad6ece47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631685e9c25033021821770efb5f8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d43a93087ecb8ccda1a5b686a9ee9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330a7ecf16d32b35e238db586d7868246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e8a8ebafa49eb40d2f35bf9002674247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5608f7f0b60c0f305063f851d417e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d101cb20452807c3b1b0665df9ecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb53b6504d12e1467122bc3147d8ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071170d01a16488ef5f800d9925262a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcf018795746475fd278056d0bb223252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c6d722cc8290c123da0e7e01357d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a875576fd683d23c9ed80e23bced9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f08d18f19d4456fdcbddd4cadcf41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed981a0cf4c625558dcb0097723d897256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35136ba3589a40a3f658fda666d6ff87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197a370bebc0a55e66edbafd04ce6e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c042cd0a11fefab4d46facfefc46065259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae1afce6c098499138b86439bd683c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64189924a734a4a966f05a81343d307f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7528849ef4aac613d31dc004eaf348262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a12f32b8a8662e09be1058e9027a21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58cda6c7af360c0138ec73af0e816e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c9cdb65be216507a676c98b0c90f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d4aaffe11813f6437a269ceff2ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dffdae0c8a486fcdcc9c730ff9d0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b9c2770ff73d22e0da05fa5c4781c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed4aa1c78c1d1a22daf1a6764e599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a799199ba60cf6f3d74fe56809eb63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100473cb666b243e6708ceb6f795f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ddc128e7cfbc997b9dfc6eebad565272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43c10a63dd05fda970b3e60554167a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c1a849f03b57754d24ddc8b32b931274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5926824f139c8f85e0171bcd2ee1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef5f3d2dd2976d85f4b2cb9e586b1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b6c7fcf19e36273bf248c98b3c43e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69033c76a6347bab90a2a5113b0775d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5af573246a251a5aaf5328a3dda803279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ad8a0e0aa17947f1cb24403a2050f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f0786b7249fc86263679debeaa1f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b0dbe876e7a05e7b795ff00fce353282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c50962d58f8edcd2a70fde000e0bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a1284f7b14bb45b6e89888217cc54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6cdb01831f3fec417bf492f3033e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be562529ffe345b2e9897c9ff54fda7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5c40e434e8cbff2029ce530eb47fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01deabf694679f76ac61fd680f633c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3722f85a195a22ce9bdf7a33f040fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7e4eef65784e1c71f06ea525b0e47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbb065bf8ead9795d764a3053debdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f7d18dcf9adda4adf5b836d9cc0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54742c11bace373d698536ba0d8ad312293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111bf634e8544d1032711298ef005b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9658493d286920a93e4d7f4b8a61e4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83343aef40ed931740cee6ef4be99bad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd7e4961f8a1ec913eafe532a8e4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b466d653ab352f9b0457e0310ee4ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83e9acc9dc708ac9a99c02d99b9582299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45918732eb8b0a28a6ac5de9867458b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f224161a8d02023724c582668c5978c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a07561819bf68a31638ad1de21ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58d6fe025e206fcad46ad255701145303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f47eb53c2cce06164f6ff8fc01df4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75a3a56d7e5081c7435d5951be9640305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc6548a4af4205d0c39f043c2c1a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40064cba9efcaddc9526f5c339657307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45d54b6d0dd4aa89e861ca9f732065308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc79f1420f29ee370f95ccd9bc8d414309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bec7127aec714e74e387951a35f867310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a400d10cea671ad786841f249109ef3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927580259e436ab29494b3efdddfd2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a87a3d2a7e764b11b1ba338c425fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15747f0b8db6dfccc2a2d501008bdca2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011120229f29c9bfdcc133a8cc2d310315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2dfb4ab152e7cb1436678c799721a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641610bfaf6a6f75188c7a9086992bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ad104cfc36c257c7d3348dec8f18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca64eb2b6efd6f380a7cf247f43d2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0ff86002013a481b2d23e45cedc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7fa85a8502fb99caaf3bde92275cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5c0ad222894a37a38f8148752aa55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e379a20a11b36912ec20939fd155382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6c76c4a78c3beec0606177ae0884f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b782706ae5734024b9f408701dc9398325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8574e440df59c19019d2ebeabaa8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033d91eca7b7963c41bb3b8bffd2a62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0154f328f986a2ffa95c3fdb9b85a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e39c13720464de371855fb4d8c38b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf87a3cbd4dd2b656c285ae4ab276bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30759ba73b858cc5680f155741a3dbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab5023bc720d283679ab297b80b44d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89b3312630c193535010a9d3074eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288781c96ce08d95ab14516f1bea6952334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ac021d315f2594805966a1a00bde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442811c80233e359cef15492e92e557336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87963379320d87398cb0aec59843077f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898f6d22f0b5557ef57836a4938bba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f706e28ec8b03378530ede717f4998e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86951ceaf84458c4d89432458f5afb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3fc58eb8e58c0159c3da493e34f0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9701bf9842d97975f42776460d8ae7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d134065ed31799445b650a8b2e9099343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e060f60a152689d307df03baf08e38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15167ab57162bf2c94640f04041e0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd47d8c733b368ab24aa3f39180c17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37d2df89aa6c9bb45a9511a8069fbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf89b74f3dfb79a2e3487cd386d868a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191802c5019bd0bef8cc98d72eedf01e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f795098d46ceee64c744801f4b426350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8581146946c268273843c2b4cac60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471646d814b79c25c323ff9c088f3e88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e2b2dd5581fc5fdacaf78be074110353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333b94aeb1b43bbcf447fb340042233354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50247039ba4c74585661bfc57b4a7014355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559494dd91ebb58942a51ccd680d42cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26112f4fbad99cc29dbf299fc097ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8e8f0d2cc01b3024d488722e3593c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e2a7fdc9198f9d7bbb3ee798e04f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385aed2e0c2bce6afc9a87ada9d9678360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60784b0ac5a10d293833270404da66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56892721a4ff4ca9b01a326e6c52ce02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088156f6b6d6ce52a545df55f250c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280c0c5f701ffd2a060418ac12098b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5634c142a45bf38339bbd30943b9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb717539a1ec3f56d61ecc31010b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06e8df255df5f4c7610efce848581b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb2bafb6eed3e7df1eff1a87ecf81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccfcc1272a95eddd1b21ac3683802d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc2fb7512ac82c69b49fac926763fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1025d76c958bb38ab59f019daa342371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd53bff790800808ac25678cd75439372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5abcc7d90e5f0653b830ed066b685373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31818e18afee8c9c978877391f4630eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d03d1b4a7f9a83c5f16cc6ed44fca7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439ea7350ea811afcc0435d15c919b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0b285604ee861edebc174e2a7881377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a06300160f1479b5421cc22622f18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac3070c5111d383404ab3794a6d473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28abcc7e054937f3c78238106fdff59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25279cba9bccfd3d22662288564a45a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcd81d3f0399018d5b95deffc3d1e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52a93dcbe6e4311c555aad8125cc61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18841845a58031809fd3291af9eee272384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ffa203daaf3345d8dbd0750949f1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130891219a5780f3ae189898406c566386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fa932d2784ca5481162a5efcf2a81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5c61678afb75c95fce00a69f3d0f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2823d2470bd436f7d192c77ebaa40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60fbc7129cc6f5784898f737dccc4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e75e35c66f1e566ff4135ffbdd7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ac7a0d9337f7a9ff8b91a24338166392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de16f1bee90cceb85091039e3830d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40678d89da70ca50fbf8fc0f6b2cdf83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dbc23f71c26477ec02ebcd5e4ca8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30484085314fc804efd235dd2d68bf7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76942a709ebb5d6ece9b78e28e2a98f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc91f2a55b876212d704bb7b296a12f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5643a884f5cf5cdc30fe52514a123399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2cac039a96ed794ed6b05f6a0cc70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b6a3d2bb7454f1013c159cab2c89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c9e47421cc61c3e7a0900932ee4a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27abc07c40ad9bbdc6fca5e5c3de1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550e512dec528678b3035de675a45a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738207b1ee8acdff4cd38820d5e658c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eebcab9c648777e680d3945d5de03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47932e39435fae77d4d02af7deebeb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3c797ef44ecbf8d66cbbeef0d7d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a5f747d528e6aff3bda3296306c0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ccb64ecf97c9267637aea59a7db75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff555098814230881bba88ceaabf4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926f1cb5ee729a4c14aed1fbaf9e206412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad07c618e6d79781fb70d6ff0e1655d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009a38b66b904112cf5441855780b4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7159bd4297475d3add9a17622be9a58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740ef15316bbd9d406ebc7e7194cbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272c4f92a46273eef3eb5aee206cf4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827b3f92bf38379b0b10e4e2249407418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b90ee7e77cfc2d126261777e2e850c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9450f3cfb6e0f588b84c0a336eab2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf735f2e9e07e1660435eac42d9c31d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ab7c41e5037dcbaed9b459c462269422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315ff53f0dc8e7817f3591f6ce46f25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0656655c30bf1b092657ee441255cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678849f39a151f722e3b44c28a6ae01c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f74473e10fb7d3e6dab2422a296d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de33570eed7008dd2fdbe5cfc3b017427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb3692e535bfc14627241c725fa77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208963919c194361e7805c6f675db5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da39381f2c1e9a64d8c8dc27ce623430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dba59f603b308daec2286a286b6b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b39fe461863632bcaad9f6ab6086e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad808dc154beab3af11292b0fdfd924e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b40050588df65e113a4b06edcdfccc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6d683db79238da60355c62e8181ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b44ff43ede1fecec3070e25f835362436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef930237b4293fb546e7b52c8ae6d3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ecfc6ce6844c2fcc8fc4f8a1a90d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0a5fa1fc2e9735619a7eaf6d38e68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e2deee6e1ba20ced61bd0875e2fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bfcf92c12ddcee2dc1c7cf279ffd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98332ff9122a7613b27217ded2c645442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0db1e7ffc3715f1307ed8fb7403f9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d2d0f8e4fbce83941288eac6d7e74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765caed761738c499ad7b18929aa9c76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fecf3061d7e338f4205956ccfdaccd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa7c7129396323916dbfa961ed982447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946da474dbf47ffc9c588be2bd6cfbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb79d859ca440384d4b205cff57509f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09face69ee2f9392ee7188f7df7053ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5f9db710b51191778e49da4a197cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5485be01afd70fbbe6f6e228779d115452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2ceec86e469c0a872414d95fca65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de67aaca1a623187ed450d246fbae3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e806779acd55e8e529b137b45a0b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc3d6f48d91ac5d4319ef25843883456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206697712d149209c0c0e9aad3767c9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459db88a3768dbc40b71ed36ac80689458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb2252e4eedd196413f7e9fd895bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d808f597394e59cd2dc37f09a28822460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf1a4bd94c770471194884268113f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6878907a1f3c99377f43848c9f04461462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683a23fef74cc4f7a2b3797371cd20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b08945fbe78d8ff09bfdf3e4a44b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793743350aacf979b112bb21ab8df706465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528003a0c7bb8ac5c363971d04ecf387466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e2465811eaed5dc11155425b48c71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46cb2362868b2ea0a5effd77dd036d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7011f8c44e58b87ca3f08e5490cd7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cacc0476ff527bc759d9a924a6621470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb52de089effb78f01e3c5e2df4920471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bf1f5c936e0ebee06b5f686f7f1c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68ff542d0e45b2a75ef6178ee0d330473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff3a7831aa9b6d75f1e6d41d5dd6d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820eaaa85a419212030c19a4e2c6e81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d848eb3d3c4c51d3a410286f0e06bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e4ff8779f8782b9720de0f67588d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cbcd118877c1dd20deb8f490a360e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb9675a7bab338fcbe6878250ad6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7ecddb27c69643e646cb4f14dde9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1bd55139094458e62ff65577db39d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4b839d963b5c551b7e106b8d417e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1f87ed313824ecb5106fd2a37284c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68dd203928cbd51a27261580c5f2b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95f9ea7365f835b26b3e7d3a1b01bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4631c32e2234ace419d496b31e6520486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651268e9555a8a55e598102403d5af0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477402dc99439a5f09395d2611bcf5a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd6f4b8af4eb45a01e109854255f6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d179f6c4a0a4ba7bc9e4ae666b6bd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf176f4dc90c350984ceac3b8956a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d23e3d2a24e8190852be81b2dae25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183d035a858b9b0e0d614746e363e40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cbf448d06b8e19e3d12067b7e95ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45562481e639ab90a1829973b6e92a0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d429cca608a25a004e78078c0da9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7d3b8ac23d31526c190124db74211497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cabed1e632c6fb846f4181805fa6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd84071fe806ce3f28ba5842d866e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6229750f413365db8d8c74deb459a48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082638d39d1e6fb89b97098391635a3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22df3e4472cb1fe3245550c07a1313502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a91d1a4d50acdb51cd01fc3268c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966caa7e68652064077e2b1793533f21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f24b218a89bf9b0bdb54f8b993b1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015966ecf83d95d1ea06b2fefea73b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4f67ab574a7ef3d331718f6f7155507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9120c6490bfb8a23e1517bac9df0f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55810ed74656d696cf8419e02970bb1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e12643d33af5be7278785e13bdb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afa837497a8660418f11a3385649f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47731f4755412f3e0cbb76a3a26e09a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b742af69ba846477b4e0851182392513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f637a5e963305bb3d479b353e3aae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d081d0a088a0b833277f19c2898c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25954ee723e5b4bdf53c72dd1151479c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f979cc13bea1940ff5811d8346d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422d8f129eab4cfd9901147f1c03934518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3a5e3fe1290f881df7c9b3b55c8e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20292ab1d17f47c2a9f8aa830497f987520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391538e4202479f4de7e9797ebf003a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea897437638562babde4c7a4ad60f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0be5fed8ce71f04728b4a0ce6ca6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0c3d4c6e8a9bd18c6d359e9ee7b30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b4fe165b4dd4cf92709c93fe8d2c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee2a3e2d1d36cfc704dbb9cf887b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6b8959ef2e471039f85704b4407e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873795e8b8ff9b9ec1b6a2d6c6ab59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bda915d4a6a0eaa0f366836a6f070529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d53101664e293737b2ecca2aa107530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9012ddce4b820ecaa504ff62835b12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c78edfb93b5c8db2c0550f86f8b0f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef1b4ef3fceb112502ebe4bef12792533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d231dcf5157607d91c060210de4c00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42057b438f9f729b3f2209ad7e0fa5ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5185a6d9fe674ab4c3a6d9575eb984536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0ac54736dc636ba7828876e36ecc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb0da8267e6a1ecc1ed64184c6b027538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cb4c0f9ef8f40222ac21003909ee3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b101b3ecdd3d9cccfaa8fb204d4f0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5eb0730da2638e1270d9733c8b7c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470e1f5f0157e091aa79fb943f3f872542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ea34f531ff2a9b42774247e62746543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81227acb4ab4221cff171ea74eb30328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec83ad1fb27109a931302e540fb63f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0d4883bb538db6bdf5ce6352b0fc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62194b9ba358181d3e6d133a371c8c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9cbd49e6d3b5b59e8a91768e7d790548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5da02382b9989754c295eb988c17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3cfccd77827f4dca300cc86c7bf7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6cbe58f8875f1ffad019ce44c91c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12bb63159f21f413011fd84db5c1d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4167e4d9c17acfa1b258efc04020d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7e74f2419bd569bc1d49307c7238554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014d44beff4d36fad04ad4298eb827a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693123cdc498e00e8e5af24b1f0620b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c82570f19bf98edd94e6461aea1aa3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f109a6d1c97992dd83f590b67bb6961558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7da01f5655e7dc48d67a53f38bdd5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d2227310ff88b3964e82adf1a9b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34df38f2e8e038d31c6f664535dcec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c09fb1dd9b650ee14f550ae2e334e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27655b97a6fe08ebd45c51212ae5774d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51487ab78a358d659bf185977f05e9ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1239bf956c1f4cbf690bfb8cf9b98b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3cce4f25d85264fbb0d667db95525566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dce3e1202822dcad07e652aaa1d74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf7a18d38a541934f76793925f49a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095de3565d0b4e5acbac7924456135569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb110437639fe5c38d823436155b3cce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f7c8129cc2b97ffd5778e3d19e2ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec836732b1622406154a9a401f70e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc1caae1dfbdb8cbc1515d835e5abc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32326b07813361f5242eb7bbda4dd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb43e09e9df6740f9fdd8431f1a1aff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0d932e36ba2dc34bfcf16da4d25f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc06ddede76326695a78c4bea082591577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed89c3fd8980e510a756b9460596256578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05a67ce68d73f4664940d88e52322579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d082d8450914b66aa7c5c0ada2e8b5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a27425b844f41e13b75fc7bd8189d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34a539d92414992f3a6b2620ad5d30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c46b59fca2c56b35f5873002385db2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b875445161e664272cab61d81986584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1f45dae4d44c37bc42ab35cdf2619585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50405570436fa03bc456febd2c1e84a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ee920711338a14b6808edf73528e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215218e651953a34fb805fe273630b89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd170689f5690689e9ce72a3c86bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee4df2454163ec721484f0c0e27b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d43281e593c06df90b8b565695b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b70286252ecc4f6b2aff7959a7381592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30168d5a51ad72b93f06d940e82dc115593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede16a8cb1bca4642c08d80b60982b17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89b0f70294ba92ca4b305673601248595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86323c01f25d145c85f1fcca9622a494596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887c5552b9a56b6a8534ff37590e3bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36282e5a2e493d0f5021bb1377b873af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467db4dcc1d6d7661c2190dfe3a6f96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37138033c0baf5e9e34173778d0fab8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df837552cf5926808e7f66dbc8a2a2ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9809c61918a9edfcd4f640d154150602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31140ed5ab59bdacb86eaecc1842c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a858878b4f05b7c01f4a09dc5f0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe79d61982668d9cc40dd991672750605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3110ad05a729f0f87d99082be25f6ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfca2306c49df9de216508cf7aaa07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ed00f58ccdcc9c2c24a6341cf1a01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d4aa284c8efdcf6da6a49fceba6b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4588042c28edefd04635d0203c8ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677aee8f8424b04ab1dd15535702e74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a763ce39d80debe05f976828911585612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d831c2464beaf372dc31957e32f1bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163650ac15133cb99b56cebecbae7e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48220e2881708abac2926db2900cd5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909ee22bb070cedcc4be2af433f9dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a5395ffae2b0b81810310c6181c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77049313c3bca466e644f548768e41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c46067ccf2eaa32f98e57922b7c03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571ba2db544d2bfb04c174534faaf88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f61235668293a6b3b096111d1d52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbadad55632d8a194b545bb26978d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc684613c4ef0d644129d59252e860623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b3139deb0723e16e2e5e14c893ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bd69fbff5ba2d5375932aafe4e4a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde828e80f2046cb0bdf8ac68ad1d81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad41aca3076b0c3c2a5598b37a3ec9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56585090af2f107ddcfc7a4b9721e15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8b8cd2164703d5bb05d0c4af95d01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fa469f96e880ae6f2b9ba7adad973630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0f5a46b58f77c1458c583998bb8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76474323dbe7e3b9dd550da7dd9e66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd50099465761ccb335f1e35cefb5ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5def62ca25866b9a836a46042548f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e4db52add6f7da10de3216c9d7a53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92b38a2b18562985c4cbd06081b4b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1988548978c6838e51a1e62ef4ef4ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146975ae25e2b8b03b81438f780540e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f71b3bf127157c8c9d03dd1b1c356639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d97f6035067664f87b4965b1263b29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62a5c9b0ef798a2e017134d771e0cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b7db3356be6a648e5088724dc52d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1db0dc75d62b23ab10b812718741d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d46eb860f5ed22906749727c5c38d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2335ee8bca4f1abce0335b36dcf019c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d86c303b526119d3983ad611b5b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa79931fcff1df76f5154b0db60af75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ebdc7da7864a23174fbff8cd5a3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0705ba5837957d7eba92bf8106377649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c375c113c3096c8d961606a918c826650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7975739e39e01dd2b9e2b70bcc94fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f531c40b718589650e825aa5fe034e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f212177a890ff6d43efea70011bd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb6d69f669c84e12af261794a155a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab71a2e80a502a9284b754cf83ef0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e58da86f3fcc62e7f47b863d3a99d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90829e0888536e4b8b6ab2ec9fa57e3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dafbefcb7db2271749301283f69012658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7368b4d2d5df763e9d5b72ce99431659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61464a72baabc3d419c74e6743c60e1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443a2fa1bc95e0dfe0ec22f87b04e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade4780f687a2df4ed99e13779e1dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094e6ee2b2351bb09b64b28f7a4db58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c9c94c0028b960de38b4e018bb24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8a18dd761626c123514a6be1f283b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e8eaebee9a24ee847779ccb316f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d0912397643dca2266636948ece4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c655e8cf8360667fad08357d4e1eabb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f2d53c8d15268d1a5faa03a49fd64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a633c0b5b41028cd80bd0535b3c767670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab6638030849c29efe941ff50d01f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360a86a893bf228eb414b1717c0063672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016322d086c56d0b63f00f0503bf4f77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72719af428f432fe5fc1ec7e1268f39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b722fef52898186d075c5004bb59bcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a73eaf026265b58747a0376faf97a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232a99c223259b8c2eb403690648ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e1753de544d5dfe1e63fcc7d51fca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74cce588559fac3177c64a18feb16e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc728d506577fdfe796db3acfb762e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43750867874912a3fe18bb648ac51c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705664c618440346b585c3ee1e721041682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d938dfd35f67fec478a5d10189c7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf722709cbcb1f37f34a8bd5377763b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89fdcbdb47cdb49a8f5bc1646ec26f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a898575a00e3af51f50e1371acf161686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2768d088160c37bce81b81391d8e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e09c47b7afa8201eb0c36f613ab3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf61bbe35a58c8dda70ff8659894e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf0af4c272c47053a556cf40a01b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85bba6d543270501ecf4bd7bf7816d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c557dad7116c4f9c5e0badaa3f6b491692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b21e7997f03979e70bfacf8aca23f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8b9de4c027fd23284f62ed971ba86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65375d4a7d428d6693c27a6db2b3a6c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c566ef011cb4a183bf7152d4866a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7841c3e5f1bbbb35d96593ec1b7a8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dbc990a289ca9f3c07816b5bfdc9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf415d90c05a1fef6786153ef5c3f85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e644ccd16456b4178a63aa92a4bd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1bb219481a8dc4c5c4e4826407730701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94514a8243a497d3e3992d0e56202c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4066b5f7f224b5afdb9cabd870f29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533f380a3b037a25d7f6e492ece17c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea489eb8ff88c071762082d4b7451705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619020d2cbd98419bef4555c988f510706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e20f4558f8ac2f5e270915c05adf26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd8c55ee36f232d338db99e8aa9de9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61660495c5f1c4aeba95aaff62f29a25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be56f71ebc312a8a21681d3df3a9b60710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>