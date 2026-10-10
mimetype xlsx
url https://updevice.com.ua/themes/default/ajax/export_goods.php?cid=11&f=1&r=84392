--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583ebbf4f4ca13d43bb9a7aa48a8111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602217b803e435fc85eb8ee77015d8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2dd45bb7d737a11f38cb4c2bac4333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0de139da3167951c489f0260f7e744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e80ce0370122b885e4476075bf77f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042dddffe909f04d91b0adb04202a2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6d3a8c2a62879d7f647e300a0e02f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984062c7065c525a61d1be3e67ef74868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd8f00f3405486e3b500b5dbadffd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6218cd816f4461651af4169107d08bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce7f1d2588d18c618ca0b4d633174311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9da585f07dbf04c2e2416aab2b302a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88990c7e9617b9de4c1a09a4e96095b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b091f3823bd13063593e7f55a66ef6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc82f0e2cb8f24b2a150981aac38bda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479860c0c9cbf5de2f8db324913610416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c2de76ae9b7f6b1871dd36d6e74a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d3fdc653d34536e8abb059036031e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b58a3c97725408baf2647dd676d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288fe06e5f3c7fa7c09b260b0dbe7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe11d796d78c40380c640627d8c8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b53b0e35cd93cbe155994920b462722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ecac3f25fe8eda6b00444c68441b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a490fffa6591c6792231d3bd0248da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48ccee0b3b4ede521f52f4f2fc91b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b0ecdb958e938857c06570772671326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104c3ab1b393229257eb80b75eeae8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a67e1d849b9088a8db2fe2cd8bd3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6c71693458489669aff048ad8bf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa52df0d4226c2a8a0d0fed83b40c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fa04d2756827c35dc95bc38138e6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a058a3121e198aec445b05b6b2a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c960cef41860896c8e355dc915f49133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250bccc4eb7e1d0aefe30e8b9be21c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85439b85c231c492b5b85ec5e7a9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f2fcf12f20f7c9d91b4a326bb778936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a56ad520aeb03ee60f3ce0b345698437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4e0f292ad128a0d8a20be33f2eb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234778e4607ce350c93fb20deb1dfa1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf676c930415995658425e60e22ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a197af22318b0ff8880dcb41647d4a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a0b6553211d27db9e2470fadb100042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d653d04f4e9378b2d6f0c36be7488443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdf922e8d1cd8dcaa88432338d09a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf36920b9570769a8be50486128cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480734096c8df6fee6a766cb6ea260246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d8cac415e867bb801fa41700450647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307f7789a7c1e817245f50cdd990f8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7376ce169823a705fd31d988ac37d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128703f5a573e3146a75e439873b7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b0d2c643f5561a982b3a5fd1c1d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235478815a0e9733cd6ea1ce28af28a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2857081eb8f09f91ad58613a478e9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2095b3ef1583aa16ce9e55bfa085beb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95db3fdaf03b244fd10b7899f6e6ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac11fcd4931ebc417e261daa22cb3fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8afc41833eee2a77f5566d21e91c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af86c7c041c686e7247f190540a87d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709033d42d9b0c67466cb24fe41ff5fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac660d0f019eb6e04ee08f8659e5c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd11d222915b95fac7506e4ca55d2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8244b5601843054ddb5d335909db162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe0428b53a275d95a61aa03981c4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83146ee8dab952161f949e670d8e52a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995b4a573a60fbb942cf4fa3ddc47a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7282c8f6ced14b79b8d52354a0818766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59280c889a6f20c4984758a28dd5496467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6c0faddbe9e70f63a8d91daa80ba268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dcac97c2fb337fd2cc34745c9359269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d4b92e815f0186cd76903f282f2a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc39b85bbbaf8bf5ee6089dfe7d32371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440d24f469321ae3af599c7aaf8a7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25ffec3c53dd68c9c098e65dd5d52473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617416990463583aeebd32fcc9df86fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a89aebf88f90e43636c7ac7c171875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50643c52c1f77331b61730c9f1e8203776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e07eb835c8b1b1bb88dc320b4bef677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c90d5dc5f5f7eb564e1f1d2dd8f2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e73e08e341c7fc94b4c5813975e2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639288e7702c3bdecbaee664c9b9c20580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c0d3a5ad959a7446433408e5e0d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218732d5594ce30961faf77d73c211482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635b8c8d20ff20a78ac0543dacc0a5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b0d42ebf4356c0d58cf33931b4dbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eee5c7ec6f826a417beef05ef638785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce1eaf8a33732c41ebb28cff8acfed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232693b06a932d58db7528f122a3ee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcec11a8602b14b05f299316787b5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e3c6b619833a188f4ac6c9559766c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db5e4ee7b561a50c61cf962e0a1a8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec594d9865470b3465ea27d24b43c9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d8ef03f68d7484baa5f075630779e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6ad9605dfb48f80a00425d4ae733793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea15933c37b823f03aa24e775ffd0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4b59c4a4bdafece138b18c7cbc3b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ba14bd04d701a32061742cd48d8c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920770065e8393ef36cb908d959f53b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddaa974098280aba34efef0577be6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543c01034a726381026f62adeef9c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441dffab7c809cf53b456a7c8bbe90f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0b825638f6dacf421fe733522e46c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac3fdebf0252c137aa44d92c8edada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812e5deea435f557ad33381936f45a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f962a846992f73db289c675d4f3f5da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ccd89e789c4bc1093651b6584e415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532af70f08f1d9881e4f2a3db002d80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b851c78f4d6d1cf3fa16af5a1d377b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b06a06f3c3d9d100e2d7ff2cbf859e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924240dc47f7156f0543ea5121db3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67744ede4a83168ce9697366cb9b2d23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049aaab8c418268d4d1a3c162d8ef44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643336c134447137ab0ab7cfa7d24709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fa6d94550127c0ee2e2b3503720db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf2f694b41d3acbe1a828d25282e21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99702bb03df2c7be5babf9dcd673d689115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2bfaf17e2b2798958480e1a76e3d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47701d33b22647b06a5ceaeff8320e5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030894c25327b2a055f4abeaea733c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d62b4835ce111e1a587cc8704ab2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe66c84c7685c881b0d770846867ff7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130a9e1927beb10cc9711b17ecc024d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aacc841a377be4d69db467de654ad5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c0d70fefddb31715e8f12200d1dc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446c4e4e1e07d2e00a38c5c3fe6d200124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e483beec35047dbe981723eb793591125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedf02a4f93d8d0c2311c115e9b7d8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9e2ca78875ce78f90d42d71f46b87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc23b784895bda32f363c0a58ec92e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cd54f2788b8e580fa31d8954f91a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eff8b7b85f55805929c0f2d7b1616c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b7d42227dbe6f48e8d0d7cc47e7c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382270bfc950509c1175ea8003f242132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb1a17eec3138bd59708098006541a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba048d2f223da888f8435440eb0495c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb7659b85639a9dbd3e302bba83d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87785452964bb4bc973562943207706c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e67ba2df9f7c7eeacecce9643c7d9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810efe6bbb8065649b80e63386e8e325138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ceeca1284975407c791273a7880b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be7a96ad70d27dc4a07085f2ebb0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a607695ccedfbffbf26548b1b077ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03cfd325e0bd4575585920ba33b5d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420143c2bed184f15ae4e86487c75a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5eaf76468b010379b16574adae874144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e69a41d411b8f10bc459f361c8726a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822d75bca64566e126cd42772783db5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4ad78da8610e0ac6eaa794101ea11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985fddd1c9280d8e2ff5e48dae7c905148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34a1bd73942b474b279d8e033abe2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592550ea142cf4e1b63e63a3b7e5222150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b52be1d78a69c82ed4b108f4023d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c94b615199f5aca156a21de1c99a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049afdcef991d98668b82aa53591df8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247e498ccd66f46e50d61833525aba2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480fda71d242b59365720f4c5400aad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e272457a6c8d576c3e89bb62ccf54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928cb01855da310dca187dd7bfd0d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a99401b8011d66f788c774e4fe9b84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2594e9a78406be0edd3fd33156e0d64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95bf5563b4a6f37eacd59219193a9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f445f1dd4c68e9015d18022cb0a3f61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1b3396637cbd80a50e0ac784c8bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb5b8680b18aab10bb6d311409407163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da373f695606779fbe655b4286496164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a005fb5765f17292cd504d8c207c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68589f41c1e325061e7b048da769e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319216739dbe405bf6f4e3a6425d2be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be25bced667aabc627e1e61d725c6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f81359de73e828a8238e33c54e627169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f1b77a4e3ae576ead8b9adad49ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3f2bfc630ccda16ba3303253b1af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74445001afebc0c308b4096f855ad1de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511487d98d8e5e5573b4238fe4268cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93175988d142686cf4cd4822a8a0dbf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7447cc550413d276812041a96dd46e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f83a9a57d62e6151770f2acb8a8b25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf25f3b332f5c8eb0832306faf0a5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569ccfa44620b55fd578945035349c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd224b019ba9046ca6063f7271fc15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5d7ab836aafa87615ea14d172998180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f7df8185275b9064c867df67068e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf4cb8575048f76a26d58d754f04e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c8798c244324a229f7f90907e8eb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11423cba386b8972e7be24fe551e30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d182ca4c1207097b3783d132aef3e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c51d867ac505536d2442d8b07c518186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b92acc5e266499f6a2f8fd0d7dc44e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcdc91fcdacd402bfd850847c8f023188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f1320ceff6a52d21c7da8c2b0b4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d7aad375ef347b91054eb199dd1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3971f1d1662da4b83f60949cdcd05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba7357102148d47af40f693c92d74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272ef13c72fddf9d2af8c1e3c83d972193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc855f28463e5e7716b6e8ac3ed36f1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308879365f565519debaff63365932f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460b122eb3a2c45662ba544bd03aa31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded1d2401e93033e5243c71299ba3be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df93d7f55b97fbbbc4a2f69401c89f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950f01f519a30034726c07903c97705199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f344d5d2067bb4a09d487e5dc31f7d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9063b43fc037e0c79529a27682fdf9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553ce77937485f96d1fa52b79cad5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a3766e08693dd66bbe5ee9ca2e168203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243bb25b67b552d36bd3435ce7837f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7603776e83e6f18688f63218218d462205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc40c390c6d175db5cb37ad80c272a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b9262cc6ccbd66700d8c8e7e816a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c368675892399f1e943bde0130e44b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d45301eabea9e69f471766842e4a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110c6f27b50f1198d1b7ac562b167d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb6376815e8e95a4f7b275b03fbbbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370efb0fa2268edfe22d9677d53c3ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3227fcc4aa3980fe94b03e62031841a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596bbccfae56481b7fd9fea37cdbcbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d4452814e2c1b05221a44682e7898215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64c1bba18c6d17f3b12f508a6d793f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe978253a54c6b858d057dc0955785f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8812dedae7ee8b34d0ac352369360218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e50b25cc166174f343b40a715fab33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17854e1906d78d78db346de5982412d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15011ca4ef2f4a675f618a06d0df6870221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dc98dcd08040b773a66294a0a1e9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d769a47794fb61221f8d97da82ddc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc6ef264d1f0f76bd33e3b524d85c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3adea8182f6954831c9638313f55d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8cf4c6d10c1c1da83eb52bce8a8ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44be5a2eb8fa64d605b947458b36a7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265358ac97fc9bdfbbb782a497bdbdcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7848b25e5fae21ef6266757f2c8a1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ccac7b9d8077ed2a1b0563c7be001230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed04311337fa0f57fdfc182d6d3b981231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dba76a4bd2c61d2994264d52148d95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc36a14f713c697f9e047e12c1da8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d470671d96a950495cc9d72e66c1271234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6abb8f3c7c3c4532be9ec3baf78140235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59f0211a8e1e1f8411d3310ed83469236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2bdf9cb2777e80215adcd7726841237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272454acf0b400d8dc4ee6583686fbd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d199ec940cfa1a7f16bcf0c0f9a90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a48b1e364733ff3d2d025e667fa87a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7890790a30b7a6c3bb548464ee39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81395dc41c786b8fa62bdb76ba0e2174242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466e5b0e52cc1e3dd73da3805138f3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b29dea3e2a21f59a63c5b0c9ab8be6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acef89331051fe7ba20883bb0f8ad41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec566e13988148eb561dce1277b045b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5c032beeee35f7e19f53bac8b0930247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3535430dcbf645fe89f728905dc239c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae972b95b61aa2a607654b9b20c8a63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37799b05303c825e8235302dba9d8d00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc84cdae3bc26473932a17dad99893e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85638c6028f03043f1e23b87ebb1039252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b20bf568bb686a959155b9c319331253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e6f69876b5e2b88f0293e4580552b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c57ba88d4fbd34886ce4d2bbb542255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf907b8a4248caaf045b892a163a9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5d3c89451f9210074df7c9facfdc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a50aff8667d5630aff90f3758b6b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bdf855a1506ba3f60fc1eb5929386259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead0bbeb9c452f657a39df44dede6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2c0746a9015a0cb06dcb48a768c1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4a42bd997e7cb10959e50dbf102d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b619f5e5366f5d08c96e12cbb0d8510263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54a34f34f1f880106eb9948c85e4e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff72bfbaa4a8e6a985db7b4fd2a7c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442d3fc3cb6eb6e704f43ddeb9fbf12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea3fa30d9e3180bc7e929e260571d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d71045f2fe42437295d11da8a7410e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc180e4d6862f071fb8093be19e00c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58133480abe89418dafe4187fe39d9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7195a14499d075c8c1eeeab6ad139271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd98e4ca831d1744e22f9df68e5861272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fea20772f85455e9415620065b07d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766a381776beefd1a0a9372b8bd2f1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315f9ed85c700a2143164efba7a8fa9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d840b3f8f161f6e40b8d3aec5fe450276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4774dd135b0192cb9a0249ecf2b3936277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db48950e324230158e7b5d31cd079278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a962c99665d9c9b2bc1c193550578279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317814e0960bfae3f2c3336113fbf53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3899255eb847ad20aec88ae213ec40a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8dd5e985caa83b4a9be2e68977f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25480e742ec96d5a3bb2e89397b8221283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d627b9d43a325f54ea28f21ab089d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef1bd03121b2ba2d9ad8218dd93ab3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f639678e977e30e027a2737a254916286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9817c6988e03e62dcc924c83fd66e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a2c713c29f1a914838ff295f7b87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be260a78eeb2d7dd5e1e37f20238d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ba0edd39bd3b364af698dae9e14f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ff9c8be58c56675ee10d768f379e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cefadd9b87872e75a301f0b683bbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db461a7980fff776df1c42a44e4b0145293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a256b2d2cb410bae3f4691ea6611294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905be03c69afb6b4ea99c1aa483b9b77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb66e7976bff622768baf1247e551296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1f82e2306542a657c9efd13fa8020297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb10810e47e1925df09c6f4ebecf86c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d03a1dda61ec6520414d790b2703a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972509b7cc1cb34972c7e4f008c4a61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c08c94594a3251104603aaea78b9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaeae608770e4d911910005119fd92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c1989ca2fc5d43da1217e2bc6439f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56342e7dbc9b29e032bbf0ca9ceb130304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178bfa4072473c3172c24fdb8e8d6dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7023d09c05183fd814354e5826cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2565c0ab1ccc78b237ffde3967e940307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1bbc7c4a9c461fa923fdb9ea59754308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a894385e6820607d1bf98661bda67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deda9dc1e13df7a137d139ff5ecf536310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff29c132d63b41cc62292ead7389496311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97db39ea37d4a1515065bb1c353f24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80302d4ba1b55093f547552618b46bfa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99111fc30593d739ab5c6278229bd51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead15d71ccb85c7f6ac3952589319f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fee24ee9364956a4ee93998d515c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ecb4baf104d5d750a0d809a541ff0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b94deb482b208c708eab440163a91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a189ba245c847f05dbd1e60920d627319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfbc5ed14cbfc74d8c2bc199b003cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac741bcbc5231c4e4ee29923fa94de28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06e237f199e52557f1016d7a11f579322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee4857a7d6c962a54b92a0a8fa782d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1274e16eb5eaf74deef4a6e53afada324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea1ac2551c3e5d4aa859a7cbfa0d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee9311e8a751ce7377c3c9ba3da39b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01bf8003699260ccc90be57f95363327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b503b7141f40540042083a659e15f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827b7f0e3885dbc36442188b5bfadc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559d6a078914bdcacddc332f260147330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058ad2343bbda972a9f36c1b37cd936331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86245dc1bef2d9dae79f09f30c38c4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b08e94420ae6cb888460f27cbccc34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc526c9edc048c7cc4851e5d70d7e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9baa7886262729da9261187511bc5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19de854cfc2966a824e07d6bbbc0bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c345de45908346ab9be01e72f317d80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac114d55365562b0f05a349b8510c3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b0a9be11da165d706f70616217e57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae57dac0d3d6bf58eca10b669ef427340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa06f80ec7bc9cc0aef834118d31bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2120493a2c14f7686a30d1f60ce14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3a8bc58ac7798f70809202bf3849343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555dcba7190c489b3fb90d13e9efaff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f453f792def16452c2f467d6521c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32c3a74decf27a2c168fe41de349fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9294802ed855e769d16f9b2d1e7386347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3994bec4e97c78ab98c056b5f1f9eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7b084372eb91e51d5a893c8d950fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211208cba8aad2a289e8c02a7b07a2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b965294ea31f5b4cdfee6d07ba0bf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa2724657d0db32f5d3c8fb5775aee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2536c4ea0e3233064dc1134e6cba8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056633e77c5bab75384544d9d575355b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019521bbc0e0b872b9101b40c373c14d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666e5cb26c2b63f26c2fd182509b8ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f32d8e404589c0b7215be998e828ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560134f08ecdd73b15d079221fa6ad0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a61504f53e594ecc9ee60e61b399f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d91c74a6fae4c2af779d7c5bae47f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a183b17eedaaa6c2f0d5b237fc2ce3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de6b00e76bb130c7e362846a570a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d9c23fd45c136d7b302b8285d1b84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce84f119f324613815767e33f4b1eb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb6621d546e611e92fbdf099476bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5c873d4457797315bb983a4db9fa5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a000e884c95a6ed9bad39e87122c132367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46642ec7d960b2d3e6101f46c289ad4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc03139abc2de78a468249e58022dfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b54a47e93f2d866600f6c26ed7fd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5616e83627233c1c8a70e33040ba0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd6a1f04ba25ed4e4dc8fdce2f74bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3834abb4fe9cfac907d86f385fdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b18592cf6cf6bc842301c1a246538374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ee32cc0ad11a3ff4e6770a21664ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb3810d4ab97d5b39e97ce6fdd0948376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a05a0dc5bb90597315ae0584690c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038537cea7d7589fcd110a0d43196e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b66a3038f63046921c502eee0e6fe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb86af7a079c07eec85fc787c16d07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35cd1101e21572b9374d51bc5854bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4b5bb73819bea6cc99fca71909dad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ace2675f7e73c75f819cf2a1c60e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fbf2347b701ccb3f983e8da9e5901384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdc1f1b9edefa5527f582062dcdb95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5c84c2b0883b633328d065247a611386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99b0a07bcb74f77098b3303d9a0599387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d36db11e31b85cd2e4b3f5e84c3109388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052afb6523f70ee1cd85f89dcd48368b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b76d5e969f9ad50448ca4aae622e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d74d073359a92d636149a7f3ebd768391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6454597ecce22493ef6762c1f71c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ef4f0e66d712711fb88595e0d525393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fc03c44ab7024e9914d3d7ecb637e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd3f063fef92c0a0287f53e568a061395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037298dc77eeb5704f97bfda2e2079f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e547fc1581c6333718c6f70673591a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2a218ad464d30a5547a3e74172383398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac4a41e81619da3b8e300d6619a9df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79959e9101ebdfd39e01b452452bfea8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1fbd74f55811a7446d0e8829aeb56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1441f5004e112d7b377a114081e8100402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd086b1935bb720a3db963e223e9dab2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b1f4d44b07a8703c32e9328d8dc25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7d8c257cc442512e9a66ed739f5d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf3a409fc02ac9fdb77bd107b9f3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9596cf740b0c58a4b94644260fe1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bf3c54f6a301cb2b0c74bd431e20a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d2dc1d64b3c8eb3d4d3747f6ffe5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf8768f2f71a91ea841b47829080d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff16211b61ebaba80bbae8cb4c6f4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4736f1216a8db916b2573495b25c154412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03a091819e4095dae88bfd01590f0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ed7fd66c5d4cccd8d87dda16499a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10584bff3502bc19a5a6110816c319dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8dba30fe1070af2ae789bd9d9ed50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f451588ef591b517d5ce767d617096417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6db4da94e01e58ded2ab1ced69a59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7cbe391d59a92be3b6af96571bd9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149be00de86638129d0e5e865b50aa5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77366bc076ccd36dd6aba530dd8ccb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a788aa24c8b269bd5954a5ec3f1f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bdae101150e4473538300453d62ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582c06a243deffd114ed735f4817954424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d486ee05c1858d41518f3bdfea043425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a71e741ee89fddc244b540cb32789e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf3c19b6ef5524fb2c47ff860c86d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeaf575a039823b5d52cf600ab1e72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca6e218d2b2fa68350e98ec786ffb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaec18c8513c99c8549cb323546ec5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb82bbe75a05c19d414c76f0b65bef6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2785bc05b19c4bcb5ce7edfa6d6819432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34146608ea186f3506079ac60a110e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff002de9aa17b23ecedceabea237b8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897e4499edb48b105cfaa156d7bd723435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7364272f64b86f70682f9c4edf31a50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0358565ce8eacad8b0dbe41ef7965437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0ebf5910336eccab85a92cd5ba7b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5a1c1f9ae824bedeeac2845da349439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a2102e91d85e54a22b6e885f65661440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c652c73a0f816aa07329a0815faa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41774687c2bbf65baf2f11113f13b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc632c1d355a94a93157cc70de971c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f776533e5b13f481ba6ef94695b36a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c3d5f652b5b75cfe21d5c86a848b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03054970ee078dd31ceac1f1ee80596446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1df36cf4c7a3a4dbbe4a70d58bd02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18425793090529fe1585e6e15556548448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115dbcfbcb16d485efd9d400eee5b9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a419ea5ed7864695d949f19743c97c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b66a339bc3c990dbdbda9a00d6a26b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb626858d0d0cffc74a20e532e72b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2ec3d215d0963b93ce9c57080283453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37075cb1ba5d6e9cbcbd75e84d0ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199a65db6059cc0860127d6fd1ca84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce504118c73e78e0e77baa9a159d30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd03655ed0b8b3eec5e0abaa6a1653457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eea1066e4ff3548be9a2112a782ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe0ee36735c5c2ff50d566b6dbad91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c7c397f31bb124479c5bb4be756b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77847542af3449ba8b94c276bd4e6df9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584766b53c50594dfa01966004ae7c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c60040c628b511aed87ed11991efa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf80de9fae42f71a2eb13356e12ff91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cd01f189356a9220095a429e77465465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f8ab2409dd5b04204ba650cf5f2db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2bde0666cc15ba354bbd29a9f11f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5812ee80919b2765cb39fcde1995b58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb19b85c38b46854b6cd2af03a4b37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1444943662fc32db30888391c4ab6dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23134ae16c8dd20d74d6262202160ea4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa272057a681fb0fcfc415f6c82b99b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4398cb1685a52e0332432c6c6a4f84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a62c1b0a8c44402fe3f4da2b41e232474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36bb51a5071484f85892faffcc2e81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a010cb42d7b2c23b2d426f691befe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c251b2bb93cafb019e565a229c84aa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407dd70c0be2734bdc427e0c55ff530478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7204aba36556ee8283fff5567504f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9eba64278179e7962397285421650480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ec7116969760112d7e4e952efed8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa873a43893ffd3f56e0823805a7be7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dedd9d5de94a2e81c43727c915c3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eebb9da9378ffe610b2746726b4f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76f060905fedf7743bc2b658a5aade485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663753ac3f7377fabc4e7f84f03b4201486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a0448496a051104bf526bfa8a7b5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f6235138b43637f43b9ed1176d81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41afe658ee718a54d56eee93fcedf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0eaa0e53c508adb5c8a254580a0ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2198735372cf7f2f47446965fcdf5bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432be9380aa9d4c4d952550d75895e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4a485f1bec75f059d0d4516067d94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6553006496c5cc606cc2399f5027ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473464ad360a368ff247b71689b4583495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18e54d1d789037e3aba38e08f2a79c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b113fb693b9d646b77466ac49765fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c104f943b0ae66b98d6b44968f9bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34a248f662c2f84ecc86051dd13245499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33013124bafc83d22c90b735718688df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a1c9c71d31bc2bac08cf8b69b321501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a355329f5990a3500c134671e46371502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d5976b0cd97c0c8bf1938792d7d30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877a074fe864800f9e282fe65eb7086504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ca3f38316f897246f86331f5e74e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad79eee89cca25687c5a32231c1a77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27451c8800fef52857c3b6ab0be50f95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4201fc5a9ae600d8c2c091f1b990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea25aea182e0229841b9f5ff4c3311509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6da9b53f5329dce1cd9a1276d4fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1360cc7dbc33591fac7385f1dde50e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c588295e26708e81caa7e3c389608512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e7eabaf2d864c1b358a6a1b654465513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810dbdd38d4e8a7d86bf384a5ec16f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fe00931331fd750a7ea0656e7d9b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d166bc6073add1e8671e84f53fcfe00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e4a5532efc6521be3435849d8337a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47842041f2cc9b3778527a6955c75d1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c81d350e9df7c43ff2bf4997da292519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8735b080d40cb75b67e4ab9f34b14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28338163077393b86688f175106a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88465216f89fe84dc14d3ad93d45727522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908262b99d8e2513f6366352e4daca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a93b0f84fb6b3ad0d8cacae65c81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a4b8eb2ce7691d3f0e380a5a6deac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14999b586c2583bbb07e7b88f0180aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2320a065164fe4e9fdb6c97ed86505b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3479dcb839e93df98383a2dcf55cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a57c8abb1f38494a9e220248ea9ed0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e3011ac7a6728791208a2ba86895d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ec3ac61d9f2c5867e33148bab9fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3370f845e7e115ad55c68ce5180a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893a38a5f3bee14c09e3681717cabd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f59d465a3b41a4849e7f82cde9a89d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93125d57ec2ecdf58bdd9539cde747535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd8ed9761c0905f0a5ed9b094e4f3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e0e7464681faf0f58702ff0376d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda06be1db912c9da2cb98a3e852ee9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2089f340f791784bca5993187545539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad75df6cadd54cdf054f105aec5d1ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea65b8c79356fcb8fa561a02e3d42a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c6602395faccb99b2f403721b1820542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46af82ebba97c58beef85b19015c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeb1d50e97db36765cce5c5e938ead544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99668977412bb639158247a2154be4e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bc364744a6cd8c0cc9876a6a7b90c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ab55bae2fec56fd6dd69fb13ad9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aa53292950bf1cca54b37f7671acc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df204e0722587e641f9b39c46ecf21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4d0d7b2b7be007cf3cb496dab9ba0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366da6a7083a1caa6a48ac3841cdf68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d809cc4326c4af56e7c616166a5886e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac151f669c848b342a4ad3cc9728f331553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92e5ba60a2a7306969799c9280cea3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9029ed2bebba2b3552c1ea706760cb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369fa93acf2bd5543deef2c6c28844556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ac4861401ad6a7fdfafca50f130bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64876b217727c62d2e3a3f1d92386ae3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64209aa17ae1ce6d0b0bed466d3aa16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbc4c6976428cdefcea4005efb8409560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780a72cb4a93f9f4fdc0fcd4b25c7b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6893b9a7a50835b509cf59e6efd36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a137e32f286c75c7b35e3aac1f277563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4df69bd4a27394757dd5a6830c07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cec60a0c944af99c4eb17161383f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e709a470fccf57206426a6afe2cf14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c699678f6f5b7f521a0e5733c735c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee234ebdabf27bb682648eb407e408a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc8f5b72dd28d1155924efc2d41b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5f4e2770d9eed9fabd61c0018b0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67d80be38280937b9b996f02024209571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55659ef9d2d0e8241e124a7f6b527304572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea83906d494ff4d01f3189f73052fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f96069ec839521b80228070c8bf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ccc7caa40873387b43c5065e2567d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f138f4d602d412d1262f7f1d6df663a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757c9d5894212b59c6b1297096265af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0c87c5f55e74e86457bf0400e8d03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e9d8bb706df0c82c0d640c3b12478579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93947e9dbb51df78b2926566059f02be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57350f9e5f8aa78d664e766a29f676c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba86161b75b499c9e65ba277ee8138582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91e7b250f29df6037d4dcd76961e36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b950e2655d40e5eec83873990ebc11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18ff7c5a866e7c541e3ee1e1327429585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a08dca0ef6619809d1fe7cf6e5512586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4717f653a98966e676790a45745faad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcbfdba868ddf77994c3047f11997e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4155d5b637cb085e8469b9cb8e502589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005bad1a3290941b8d80f80466f2493590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4909dc9a48dacbe67785ed2eb88c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeb4cd98c40776f73a518b24683b33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fec36806fc25e8848a16c0af72b93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b234069ab0ad95c7197e2db0b4b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bf9f21bafef3d78bf6afa447d4cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ebb4c25d19c480e078449dddbbbc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f968f82202bcdb6669b1e7b9c1e1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69c5bf05a63333db77266eec2dd0da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02b5c3c75bf0bfffc1b462ed00287599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0507996b03a5c4e6e4f714bea0ee5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950214b6876bec76a377e37061276b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d23d2b04ff04341566fb321240efa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc4ed5f844aa13855b32c1ea3ad521603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002c2c47a7c447fbcef5949152e7d65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac2b0554c3aa2d2abb28a94070354605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8174e9e9a8682a4e4fbbb7d69ecf0cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a435ee11fe849a01fe65cf1c8bce8f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55ece95d851d432bb89089404e2e2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144acd46319656f67fad42c5dedead50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec88127affaad28df72b969312d5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5e553317b871bb9a0042fdb3b4062611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec183371a24d5f3a3448ee9da2f4ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b81be54f065ae6aad60f99ad9f3c5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c221c83bd98cadd5405ec60f2567419614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9eb46d80071de2d698b2c21d40d6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e745a69104ddb758cc58a7cce93f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a629e484bfb2fb57f06f706185dcf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77003f809d91093c5de4366bc05fa7d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2be7f3a3ba71f2287fe809192f3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bfdabdc90ae4a9604beb7bda67ca6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695b5e4324b3d1766b18dafcc76bfe6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47d9ff9b14fde8892334f143323417622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbaed2d45c792b7083d27125416351623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7b5ac7d86dd1d23999eb71d29966624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7fb71670ea98ed3113c73eb65d35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1d1a9d5ff58b28ef9b5c29503b013626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7980913a5dc6f69c25883e7a88c96e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14392529f4fc5a8ecacb1e5907f7c85e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68206ce53ae367dced4d04e6804a1108629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce48ecb207e010a66f0e3b61de6dec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8ff64904bee0ab24a55f722b4100631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b3c741ee31bc31698ae471544715632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e566c41866c6b8269cb22135dcbee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b613358c504df3caea8e2ae67b886634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e69060609f99b2c49b0a0c6c71687635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f96ef0a4e7e7eca4b1938ef7023dff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c84beb6bbb5774a7d951b5e196dad4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620cc9c7efa68b841a1fd08b43f112d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092854852ff894c6fbf744267f7f53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ebdbc857af17651fccb9c84cd1b2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b11a36c1210a6b50f8f000b5a2900641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445cff8520251e5e8a97686cd3714f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52d34130d7125729bb8dc579a1ed61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d0053f9448939cd7a8562ba90bf14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd8e92c2ac9cd49c324f8cdbbfe5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33178585200db6bef9d23bc2f9b2d87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1911639855bf700c0e4ee0b089f95ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef55e5478d76219dc15f4800d14f12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c6045fba769bd2a7e5f0b916ea8e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ad0f45004f43c945cdc917293ef06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2610a3ece677595f1925ddd628b0a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6d842ac29e00ff7faa0a6e58309db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092921132ce840fb132bcf03a1de7ab5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0adcb2c265c51633a30a41945fb69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68989293974192024a9925fbdc4118655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de43d2cc5f097055739ca90f2bace656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbdee8ee16d4909cb56ba7c24b3654657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fde432587a4040d9353371b45519a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927ce581040ba04f80439ed3dc6554659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec764c121e76505a1ce7fc21a145c26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034ae402b536c246d4dc2df10c7de1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc59fc5917eba6f79451911cade5c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc0d4e64a8765a6a9647f58ed4b47a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4111cf0c1a66361856388cabdccbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e82cb9e5cbda88e58f789435366ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c897bee5e8ab5ea938897244578dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5205639494eeabd55b408800d48095667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5739f7c08ed9c23f44a5e239efd78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dacb1c0e2f1604d280c5f44fe4ac8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478223c36069bb15ac2a326da0cc6e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e7e5a19a61efb8755862c521c3ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab535e85f5f2ce362bb71b0a081332d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7cb14bb8cbce66eac32bbb4c0e9d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791cc7403a043214c9613adc8713995674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f4f190c4a9764c98167eae0f3d23e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e97db73525d35a41e15a33ef365c90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a2d94f87ba56b71ca3ff48d9c477677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bb5966810797c7c92c81acafa9fb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e891d00c5b04856007193197413d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67344a15b1e7532ad1a4a396e1e250680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2f8ba372368b59066128f65bb4527681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb420a63173098464a575aa675c9d14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d694db52ac9e3eff57cfa5a3e7ea8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849363625a3c51fd034918c84961c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37758049fb9a02830c5416a6739cfe45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af18b25b4c00a2a8b2924d484c2b7bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b7a53d83d9e854e30d848ea52bb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d37dd0ed181dc1d8c042b54a4f143688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de506318efea683fec9985287632f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12460390bf343d008a0b455a50fc336690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8161433cc58086589464b96271a98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ba62f9f925f6784a4d08d6ad750a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba128e93331eb30c4b0aa7b30ba475693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98daf7a997029341fbe4eaa15b2dda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb483d1edc78a310a06391392dbd2a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c839ca89f95502b9d78e76a1de53d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfddbe1e5cbfaad3f82c940ab9b398697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a89827be092390a7c89c8e2805597b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b00d82a1e6334748195dc0baa71e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076898586c0307b4733e8ef089b629700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf23320e8c6d06e53d8c7d50616b75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a649d9b1a866bd88f73775fb11af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6804cb352e884241cd426c901f6275703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57651d9d361aee4b33a81037adc4e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b09108bfe2ce9503a2f88952de28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e16652f9cdf8d9a997cf95394a12b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217717b99a2a4228e1d8d427c0f65bd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f2de1f1597314b24c6f1daac8872b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce50cef7d7740077d6b65d6685531709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab111358f5d4f54e710bbe627c2a2e99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba534344a3989fef283dda1ab27c11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11ca2d626141c72cf0fa456eb10652712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57393c02339c7615403bccd1d773d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481cad3e28777e4ed035a8abca0d162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b670b0792d529b2d8a0c3d4d3df573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832bb66e1adbe64a9edf7697d6d00534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353104971b907517fac8fb2e0ea98f725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb0cb13371c490be6c91ef1d3ea9946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39de71c40c96613f7a83786f25143b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7456f36a0c3d6d8ca80aadab4d2398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d70bd99ca45e651afe6b28aa6a55d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfcd87494321117a9ce36d372891ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4290e83ef62b5d7277716838dc52e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305cd5e06a670f6d290ed751313773612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ad8a2f36d9050f0a3ac6161e6fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3f55566fe01f65622d60109f3d68314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88132b9cbd2e25972a96a42f05cc163b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3453bf7dc39949a08e6f3716ae16316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019942e177976436bdd45f61f125835217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89d979a5cd7939a56eeb6097f93a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a44edc0e89027f74cfd5b0cc241f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b11489422c5034b7dc4600534cad6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f9aaa3c32b142b32d4c5d78f4bcb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05d84e8feae31c5d602e031562c23422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249cd68d38d5372aebec4391e34afb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ca5f8836ed4eb50a9ff6d363f38d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a29ba4535c13db861e390e0ac5a8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3028e33301d7a839606878607085226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4012275804769f7d1de379d4e7e6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649428a63eddd86023e34efb582df728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8155d88dc3b10f3bc14569c6fba67bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc382087f068180eb07305907dc5f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18821a10748bff11abeadb372ce704ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826765b846c83bec8e9ff97183ea93e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab18a06436e68ee3c5fd27da4cae3d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8888a98c7159d54bd80f1f36a7042ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5839fcd17976995e3066d0a015eb6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85579c9b27b73beb6d3eb05d05fc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9e756b4d84b04580d0834aa4ad41437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8e4c8cd8634e541e02532cfc0acae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a0b8a1d6ed67ebe857acfc26490ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e223926e2a2c48afebbfd903cd9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f138b8a88bc417437e5af9c1078a6b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49146b22ec8d4a1361b6fa3ff7a1fcaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3a613082003f1e2aeb96ca23762ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea5ae81fc2904832e91f4b2a4b560a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aa3ee4d503f04c1049981d2d0c7e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b1374bf80342f74a86d02629182b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd130d26f3dff485df49404a1c443d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4110b860bd9422d6731b897ce70548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf04fa8b225cc39bed2e96dff70102549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf8335baae6dda21ee5e119e0e47e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686606d21264c47ece0f81ef4f5a940351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3fba11db23fb2ddba6eb878ef849a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cbfd531833af6d3c6568fcd77460f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b61d2e850321061bb670048b3a3ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41cb8fc34466cca5a63625e627265055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b24f4ba52e4492796b862c623d5ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4101069c304f460bdb9fe41ae0c4a5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a8f8be160743bce62638b3c8596458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe8cf28b2851f110fdd13a22d64ffb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f44f9d71e50ae8611935b7eeb2a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbd2488f97307a543e07823fa8712961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd565226713a8992c29f2df725fe2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545894ab26695ef032b2849660d2b2cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9bc172c7bc711d31b6c1b8891160664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d1a8fb4aa36613b3f47530ba7516865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52846f1a7a139a7558c08e6e9a6cf56866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3801776fd0a571d3519499501a773267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018d380e2a1ce86e9896c9f2c640b4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e074bf5d6b2764cd596a269ae091ee069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361bbac61d2476a776a48cfe80cd53170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbeb110cbe5030bd97590cc517470771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838202d3ac154bfd5d338af34a3d10672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e98867d6e5a864a45fb9f08ac0c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9d606eb306f68a5d19e1605b59a7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339fb3c45ee10684311f0cf5a6c715d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6db796a11ddb6b66106bad284ece7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905894548613566c0ce4353d28c6494f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08f3746093238d11afd21a31ad51a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4fe91d06a96a52414d0ebd60dc75579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c228fac23d1c20f23bccb00d0a7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61cd5ba2a6c87f03c1d2adcaaff83581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b3024ad0d4226fb65301efac3b9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d946eefbec876329d767e3c9c29783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86615dad0273c8654764a2d31f1e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52134dd3fff81cd1e2f9aabbfc0438fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b24b2125ce4ac1b736958b0ac9c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee925bb8ddddc0004b1090d09d5536687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eaf53bf5cdf4e5d7b60f461b089ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4db0a9bc48576615e69990fde40d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15939c746998d1213a9e6520279957f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad521492df8bc780dc133e8c407b010891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81f6fc150cb62da5574e79f1b215a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750e8bd62f945526ae9fcf21ef1d76293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697f56a884a233cabb574cfe66df11394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1c83bc0bfec85ec06bfac317d14fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c1e0684ce501c2a2397e223497fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59362bdc69f805222b57271095d4734297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23ae964fa6ea2d2656970d830a59498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02797ea561ff6319a84d300f473016cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c67b029cdc1701c7c2a12f3aafc2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a16f9a905d70c4fa95552d95ff1541101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ddaf4031a81bef050a2ca8c9a0b77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf68ef676dd41740a4ec135581df8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1311074c0539cd832818a19d0d181104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707a4b301f8649cb45e8517b5757ea0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dbaf821149c649db962942b541926106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c844f7b9b4234be70a163508e55076107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7323bccb765de252375d6f79963cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab75922bd68864c315250780bccb42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12029f846f93495793023c066b13658e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c386806f08a4cb82ce91e16306db5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294744fb258eeb7d4fa1d9b8348f7ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2ceab224473c6408f973070775bfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289309eb8b09c42c8eeb84e13d994b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e062962f83df522c0e9e2a5472eb9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ba11e57a492a4107d3560f12f2799116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb57a7bc62c086a125f55eb03216ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bcea059a1d033ae3a7693b49f4f48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf281bd3236c77e8923b1532fd7c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2196ddb16800ba0daeac456f54208120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aeda875aff8ba61e7781a9bfbc778121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741651daa9a0570bf16f3a81a3f37e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c45d747b9f0ee01790ec2b9502ff0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759752b75d5dd7fb11cbb3ac74dd207124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283559b6074333756414a888569b2bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c5c08c9e9393b1ffd936665084a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64af57a701e5157542bf52d58efc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74122dbd934dbad72c58e947e50cd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb237cadcb2abc8bab210a335a36b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf1b9c0f5ce3265b6077f702860a1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071a0ef01972ae0ce4ae02a6d5d56ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6f2e4efc1cd518f56e5f6a5cd2eae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4591a9afe8a4106e3608ac19941fd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca82cf069fb370689a83bc223d1768134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f07f3e7cf8979bb7167337012901e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54d6ecbc973d522f5dc01d66abeda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe943d86dcf6e190fe6a7c35b1f98d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908499ca566339997ee5994e6379713138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564951fecc1ecb60e8413543491049e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2bd71813f3c652e63f235e1e43d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c7d91573a66746a0c623aa99e02b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f63e4f81a07423b4df938ed9e870be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95ba8495973d5851a0366d0b7756f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a89110eacd5792af4cfa817668cc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058065cf7eb843ece550fdbc0ae400145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265e13720f458a4fefce52fa52ef8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017108eb34192bacf5fa1d6f810d203147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e58ee93c9bd538de772cfb6bc67b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e54bd186d2bade24004fca7ba3806c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c8433f3924cbe0e5ffcf5e9f2a6d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e56bdfa6f6567ea9939ac7900ea361151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8824e5aff1a19384046427ad7ef003b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1657488511d92977abe565a4e4f640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c1a7949784de9dfc780b1e2c9fa50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753e0219f07bd1bbb741fe4bd79c1a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c5b653db4e62e8ff4b72fac7f06dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d18cc0def643d88605e5a64a44a49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a378fa1abc53e19255008ec3a2997d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66676b229ef68801d4a484d36ca36953159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d542a9dc99afc95aab2d68bc3282e76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4534cc1fe9e94ddb46f750409bd57e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55858849fd5e9e63f95f07921fdfd2a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c656e89775de8a4cca05f7d6aaf0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41617b9afcefc8e233449251732632f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde9f248b12dc26d810bc6ad7ffbf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd9ddaecccfe4bf9d7e1afd02acfc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb39d59b56dea3ff536c15b0a8ff6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0424edd87e3ee25a38ab10d3ea42fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a383b6becc772f8b3f64ecedfaeabc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185873939721e19ba13acc4310abaf09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457957d8616a8a2a88000f48a0a9edaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a97c4689a8f24fd43ae2ace149ac4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230a1b5ad435c1cf8b6548558240b8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035000ff2a8d69afbd80e6882321024a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd4f4c356f0f06168fa472b8d16027175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3dc9266d89ccdecc7bfc92e911cdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d66f74aefed383e93dfc91a8143bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97567b77b1888ab4e3f1a54f3dae3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e89a635fb34da86bb3aab6eef019179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9624482ecea6479bb461a8032c74a89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1255018aa235dc411693430d3e19136181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a6b4a8f795e3145892bfc12c048e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5421ff55d6353df549e025f4cc7ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e7dee2586d299b2beb00b3af86980184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a1fd8ca147301d1ccfa9fc103e7e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c8c8e0b566a4e47fa7555edec74f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f367d754a8cda12d32a3e42d997032187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16681540b7fc0a5840a2c88f35c277e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb70b2d67be7ac0fae43d656e9e46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536154db5681c908704e71cea9602207190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed55e192aca544c1eef0ed401e5c431191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddcc4b0625ad206e7b769a27351e40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4659b5453687508a2e513db3569ccf2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5315c7089f1906b6f0f44ee7d6838ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e498944fa22f21bfc1a0571160a1eb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18303a21352665e7483efba6909468196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56d62d0263ab38106765b34fc4f14c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd884df7225feb0ca030f2492b2fab3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd2e1bc9239c97e4359ff166d81e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e16cbe222bb91cb213ac2a0c6edbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db4cf3dd72c71eea06129445c42e59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb3c33637d59f962510a5ee3ed316d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a389bab5b0f08a035685a358c9182203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab51f2d56c1909343e17a0d793fe54f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81f1ca5ec37e7200c200632ddfcc16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550815c57e34bc8ed1ef6472d1ff0f94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a459cadf9e91a49a04586247769e44d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb322594c58627832dd92fd2b246c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67044fa48580b579b06b872b6218969209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847a18925a22f4d651bd04421ee3a7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33d26fa227ce30526da55b50d85e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6de1b9b0b44b60f7d2194334c3d79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f66d21c00e827635ac687b67ee935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c477ca51ed50d13eedee05ee14e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad8bd5727c91cee0756c665c2d325215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ff53ed74902f0fbc964d237687df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb095ff72439c47b87cc1ec1c5949217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b22b72b1a7eac43d855165dc4b37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b32690e5de698215a1b65c782c5e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58fc9d8cc8a01108e0efa058d3ba84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad783ba333ec4fe1e5886c98e80ab6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeeada2c64d1304f09dbff815ec7e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b26e35bd77b03dd65590df5cab4439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1837e5b6564b238fcbe2a21df76e6c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9052e69dc901f6bc208cd3b1b572225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c0433216de5641e59945fd0619b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13a22c5fffd202a4d94f6d2549118d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2be08421b165717b36aabe47df4c40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5c3751ce48cf22eca8398d766dead229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d3deb322fc5d4d53a0a68732f9c8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef79379f362ad86cf6f2faf631927231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f37b5b1a6fbfe3c3301bd4c42e5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfc5e950377d960c2cd0481886b1e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b86ec4a0eb4e65bc68adeeb7423b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf8fedd4cb6e281abda9b21206a4b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e4f83980dca4a6d3446aa414d4fc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44474a01b281fa288d2633d9319077237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038d6880933ad174320221898063e9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610390f222088303fe5a79c9943fda3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fe6b8e26398a5c721facb9c2862c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87aa127fd11a2563588ff2211d4c5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec55a24471e80333c4fd518628e1c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab38cd1b236f7313e8035e4678d22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e71b7a63eb168bacf7ba5af4d24f85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98b78fdb98ced9cf194eedf805163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577394ac9398f088e14bced34bbc644246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef7b099dadb9d9f89fb646a062755a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01e9374f430358874d80dfe9b74e2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f66221fa2d23e6465891933ed9fe3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698488968207a3a45f0247a390ce8e56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea57b0b4e402c4705bcbc60a337828251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869c20f03268fc0302d2f63df472460252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca070be1a5f0078791a8f15c78239d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b5a2d1966dc59b985b45ffa3be8f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ca731024bafb4031cdd9ad1a7d54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a545299e0e44c7fd21b31955d344256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603071506357896a0d13c9069eb572bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e117c8d710ddbdbd7f22dc3c5a2ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b917e86fc7edc47da7ebd16846d211e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392a123e53f03c934dc00e1b5984fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05825a956a624466cdee55bbe24473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdfb059ffe51b250db9531796d6cc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f447fb8fe1efb568d9bdf661a07ea0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399bbf694e2f688e25c5832a4664130264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4f154a9aff34f8a48beb151da1a4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139ad9ef5dd07e28a02b3f75a33f0d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58e5aa7a8f3f80d2cb9b8930a5ef30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0814528f59758979d770953f82315d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c39d553c6f12a22783a927cf9dd26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba43b016657865d30e395e8746579a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532787f2a4443eca889bb0fd3f4265ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a4c38c30932c4f5a447aa78a7804e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f68a0ea3348b2e83c0eab3cef9e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce10da6c5192dc32d17d52317fa78e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf382811d30ab0fbc2d01b240d4214275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78c727f0f7f801f97701f9f267e1c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932caad965eb59574d1fd0798727ca2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25502b782d41479c2eb8a6d6a2c4e61e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631aab84e54830e7aef94a5d83dfeb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1232921ec6d0f96f8a8ead8f07659ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ce239f546be8580296c6738fcc03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844927812ccc40eab625d3f7e4366f2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703db6e988a3a00c76c6df302c7837f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1781da85a03938f478f4da1b2ef5d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa06e5b720fc9044b0a69b20facce3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430cd7e1a47854dcbbc81aaedde81bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25241a393930f52d97595a1f8edfb6a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1370967411381ac07024bb3d3aaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea13829986502ae81cc8aaba118190289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed722826a181d997b890393c15950f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabb1278569b682cb1e9bd8edb15d0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c3467e0bbbb1a8ec40da99d81d72f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807551c5f4c5385f9c7b517343694cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fb2ce680d4fd2143f112e9e188aca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502692b012a2c3313434c73087d2840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278207b53e1679a53351f7c53d0ce92d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5b1f92dd0795712f46612d631a4f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b13c4087e7a223979025d222333d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d5ffe973b5ad93c9aa7b3d67e3c0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df26481bc4e7f6dbcbae067009b25aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b461ddccca3d117d2a8edc65156a6ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f2a8450ff0aabc81cd2868df9778302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa353a9452b951cd9c5a1e07b19089f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc174aa3dc456a904951458bfaa9626304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305956baa16b1a760fc2471181c5269305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e7126f7bdfa2d11b1437a6fc47fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ce99407251209face70010b606302307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d471e4c6381b3eda361695e6297ab8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6e578d114cf1bb3a85cac4103cd7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7852c49782059bb782a439df41c29ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b824b127fa89bfd6baffb10d93d0b4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c487cf9dad3514bd66187559a6135312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7438be5d485f122b2385d514a4190313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310bb80796435eb033065b6333a3f30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64414caa36a2f31499cea2f1936d9298315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d08442723078e23e3ba6f5d88842f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e78b127f6f7f15516d66c7845b0f30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936127ecd0a392850e8994bac844c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221b7881badba2a5b3925f9243559c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6354e974d0d8f0361b0e190e10c077320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea86b6d2037420ac4bce1818020efd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d505c493feb0dce59df151e74a74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19331b0060dbf992ff13c995bb2e1736323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefefdaaba3852a4fe308686030470bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468832fd7257e55e135e5e97a5c410c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b7d2095c7df2981eb9aba76a1d24a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b0a18c82bea25b3a3c5bb9633d4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4143a3943d643eb88418282a717112328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db22bc19a5c43235b1d2836feaadd78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a62c0709cc56c17181feac078661f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d06d21bd73a9a0657b2fb5747e2c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a70c6e0c44aa838d41f4a4fd0bd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ea04db951334c2a363cdfb682952d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbd733f4c96512e0ce17698b00cabb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33916322e7a3833c3082509063cf30d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2bcadb5ef7e55ce0faaf4bd20cde5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e090f42796f8855ee63f89119a1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dcac4f20fa14c662f65582c510f07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df453bcfac97ee41346e453f245a61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f896ecdfcb1fb90f0f7068e5f747aed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fdfc6801a6462d49a3c6d55e4000c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83b9f5ad1ff9a237f0b297bdcc0c4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78d4f5b320afe0310a6cb82d64a851343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfed5211c7392191119a40a0e38f084344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab76a7eed140b4671789d8bb5b406e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17668121f8edf9c01ad9c574d77f0dfb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b6624eb6cad835701385d4b5476c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5cc1706a9e8533b85ea274787fd81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c3c3bdf7b45beb9076b36712c25f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6fa1ef1399418b299e234f956101350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcea4aeb1a3cf6d514f387e13ecb0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6737aabf048755a3ea79d2a89920e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ddac1327f8ea8218f786eb35d1b59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58506a01eca3bee9134a84b98416248354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973129a133ff0aea95376e25f33ca81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14224c7251183fa5b47fd7b5e259307c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e78212c790231927cfeee8755d16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb31bc8c7321af038d0d5c10f56158d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d768f48d2bc7ebbd18d3658ed586673359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d982c5ca3a06278d1c1db7041eb0788360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833f693cafa19cbd84b1c8deb9b2682361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4074b16f3c9aa654079f83f067b71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e3c21dc679764f28516164d0fdb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342cb005a17efcd26c4d3255b1831a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b4ab40daa06815345fd75bf5bc13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e377708a4c42141bee89046b5e93c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afaed5b271f680d7505924a7b6ccac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369767910c4f26c18ecada1c97985bda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fe56c056219bec638d6c43922244a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d189ea56ca6504e29d4963ec9bb68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f62d5ae069f0f1c60f3a7dc2b9b22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313df432ffc1198b822f93c6da46c1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31e1fc656ea02c8b94bd5267b149f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43c41e170facc0ff3674f01c34b65f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558f670ce0a8c340ede6e6407820d9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51742e1798032d4b1b30f66b97a5e426376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032a75dcaf39c77cbb312d558f32f39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082d2eb58272180d22230ee2230952378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef35b3dc6f07bd5a5d95c1a25a4aed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a8240db92467e16c759c0e58f9b0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b461fdf8c8c5b69dd67bef47488ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bb65d89e64acfcfa39ae67b6c9029382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a261b1b0bd2fddcf0ead0cb65496919383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bb67bbddc1703c81613e63bb69d80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016902768f999132c16a5dbfdf04cb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30ca237587448dc6d8fdafa54fa49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e84d7e482abc1d2bc6fa9fe9835c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a4c03293e674690eba61dff822270388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4824870f36955b7b506819341efec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b881b9d4d3881c5454b1355f9132e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b811936695767c181b806b649bc2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc004b91bf96e584de4858a3f22a2c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0fb19ade53efd84dbdc10eb8fb3a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b1dfca7c464d8d14328d9153e02e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e4c3811480c35433fd23f4df7de4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e777fc3d05b554e1fe447e0f03592396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685e01278c1586d7bbf7e187a5b27c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a2285396fe6939f0fce007813c97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d950a3e8ab40c5431bb6337759291b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2beeaedd802bb6504e2002ed2423400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0b8050f2f733ca12fc0537d7c9e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dda06c6c1d0999cdc8e9e4166c9c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8843c2ba1840c0f62603f52de317403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97535ba97a5d5d1baab1dfb5cdb428404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c6cd7fb7a31272a6fbe13884297a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264836696ba8b34c67766af7da892e9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd731c017c7d3ea7cfbe925eee516b3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c5913999651a358701d1e35d87bf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f89d1a7b9cb3b20da50d02ddcf65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1cc20d09e12a5eb1da8172664a991410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c790d6d5f8a354146319620bc01c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae5c7911afe5a215b60d26139457df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec964426a571fb57fd09ddd037324f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b04d6f9c9e9d0d20c21b855ee7c00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d139b38c2f11b1291c4ab148975c5d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745329bb487b702796f094a10ab6e70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10e4da676fe13cfb88ad73d55d0dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236fa65ed261704bfa89a9ead658b84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d37fd3d962c3843944f523bc9545b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd39a84c8c25130c7c5847764247ac0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e47d3eb1340d200ef3d2799902ce1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65852f432b9f4581bdfd0c1f806c3cad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad234f74f1085b98fa9526ea80e6cd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b742c3717409b40b21305a30db00b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4a8854f4ac9d27f25111cf80d45ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62fbeb36a89c7d91fe41c119c64298426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516da6b4e1c9aa86b9bc9442b2ac5b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf4d70ed6bfc0be95e30ae3280a232428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf7cf07f42da9647af2e0aa2bcf465429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a821191651b44c870250c4febd287430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceea38c9d39307778730379369962d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdf481c77bae340f254fc9c4e0d334432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e2b8ed4b67862faf004a0d917d69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1e0249440d87819f0b8c02e46ff83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dcdd92ba0e18e36ce4d81e5ab2038435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc94076d539ced253be5473252a7ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bc8dec49241eff434a3e5dadb94cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a8e81ade04de8a2cfe21207978752438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e7e4a5ac8b65a8967578fda79dd31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855f796ccb078ad22f95e883c0dd4d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aea12317cf7ba126e208212d5feec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ed09e236d1604dd93698cf641f72e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb351bf08aa7b4560e174bcb9554654443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c48c22d233f88c4c6a6c1b85ead962444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea5de702cb293e5ec4cfcd107bcf04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab248e042289221fe526955c99f135c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec942f582bbc9b240d464df1a924124e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed585ecdb66a9d6304d4ac38e6adbe2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc11384f9594715c3b713b2d83ea29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63622013ad14287903b74f01ebb0c5f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813c8f01bede7694484eb9e9e691c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b44fb1009352465a4379c224e4752452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ce41b9272b3cf35c59c10d7924dda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799743ebb8a2a569e022757a9540659454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0116240f06706984ee6ce204963b30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0832a209750f983a08f5af7b82ceb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767734ca22f6f1daa8631d4601adbfc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d51d12b1e6630ace6cc0b714bd36f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bb303fc811516af9e53da26bca01d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f5982024be0802bc8b12df8bc3cb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f496bf86c125e1c8ee9efaed5942461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2a565e9b1e146e6673e5037b3bb5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e040c6b971207871f2123e97e35e20c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d0241b073acf26c7c6e67858d058464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30541c39d2518593e4155c53004644ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a3e9e4729f467e0b68d4da48ee541466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a9d68ef0e11be406645be5dd9e8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9771e3e003c667e44d464aa15ca0cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc58a84b2f48d2eddad1bf89f186f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5ec89b9159d25353626dc87aa1c72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c7a727335c7523a6430f58a5376f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e0b7c4281d7226cc574fadeff415472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df92f0d1c58bef62e80c83a1e56f83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba25ab478be7eff5d09056060a33a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305419a974645887151a674c97c323fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358713eab0b64b4a7cd03865a230c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b47824346fe500d13c1625fc6b0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a8b32768ccc7d36b40e0630a4bc59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979900bde8f00561078377567411d13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77210bdd716f7e8c8e4516281f7fac3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943f06bcf8aff447fce3c237869174481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1854d6898dabde00c502d02185c0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea65f54deb1807e0c1037a4ecb7d53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b5637d6dc6d92ea33de1899f1ad7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10120a69023f124876fd444ffc4fae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad8c81973c11b11e04ee48d5c1ce8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd25555a678fb544b3bfc67a2be17e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b31a7b6265e43cbed21af75de74a19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d26f032e63e8475fe0a12a93e8000d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23099e578e245618d86f0fb669b6d98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c776b5a33ac8a9e0c9a7846cd4457491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b722ddc459aac337045eb570d95b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c33f56c7c61c726c89ae8348533da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301f017258637b34ec23d35d4368214494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a21a062046c02e60f67e676212aac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f06a05764160ccc95774dac8fe1fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f497491acf8c0c64329bccabce7408497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f5190aa76ebde0945467e327995ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515a7c4d3c8e3b3768fbd4acc22a0f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d87f23b7e897cfe31e2101889f01e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9a89b23717dfbe50e4d0d378a0925501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc888739248d3bbcf06910332521e33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c3267062be823b179ae41d52d99bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfd2e64fe76c39fd2210fff045bc74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bcd16850c3716f201557e0ec2a053505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1e5dfc9de550557c9b03b700a84e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc85a9b445c620dca743fea4cc9f29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc67fd2f2835bcd18d808e0dbf59bfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea24748cf86dd5fde65fc474b3b8db1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbfbeb1f15876a850ab3238e2d16cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316997f8ab15c45711f420b857ec9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d693a6a9f9f8662f5744ddb5bee152512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ce449d5f3b2bcc02af74a4b4d189513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451c4473c2d866c1c92460b823cc0b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c5555c2cab1b2d23311da392fb7fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396db190b809cc4e3369bddbbef757516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc805b3252ad965ec433f4b1b38c8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1363755d1d10be19813a9743e1c023518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb50d381b5164538a3cd70f4d68653c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1f9741cdb3c13fb49a2c0856764d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7dea44f61701c7876749f0f46074521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1b31dc0a536f74a7e0d740427926c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84afa168ebd6de34ff72caa0418c36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd220c06571d3869d033b95cf4a943c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d4184b935fe917dc4a479eb0b6110525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fed270677ded19cdd19805b291e0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cd16f796a4210281ee683ff582a65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e999ca7c659cc9877742773ebbbbc1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f96f9f1caecb356a4f3f463eb5f8e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d490faf7bfd6a0a7d5d57b9b3c6e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847193e78daf6d0e307b1f42c073e3b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5575c26a9530a955de39b5cc4d9f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf5eb219386375373aa7c428ab27a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1b2c33b10b70215536accc0b9bf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514757e0c5f9f0d36e014300475d8a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24630406ed6178152a36c3c0079fd7b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ac95fe66286b93e5d17494650e26a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1465d371d8c3b060f961f825b3e279538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa23fd7349e103164fc646c793632d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021396a4559382010e4cd2dc37a0483a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a84ca0b5733d4d8ee6863e1787097541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb667b2f033074a852f08c69299222ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dffef93351be03a0a14715ca8c63e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca48dc620221b69e515ffdea6632c7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cd1b48b70dcf74324c21d70a116ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b92c9317c05e84a8547ed005d8e3cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914aeab81270b9eb8a616edd332d3db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a34cd10cd8086b6bfda751988d87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9fe58153cc2874fd2a4b7bc5f8c9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2081dd95369debbf78f808ccdda0dd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb831130a8ad5493eb1ca534cef0d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698a385e9e2a8290710ab1133c62882552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10548619fd85ebdaaa28d057e98711553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba79d2953999fe103e763b4977bb33c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9047498697c79257891946331fdc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f7f65e1549d76b1e6b332d6c92ffc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a09e34491b233f83c402f4a886f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64438a140645ba8aaa31bf06f304475e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f1cf1c80460edb2ac5170c221a5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc5662ab05da1f31f7c11e2d6abbac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a0c7e65ff20ce2d4d031c61794917561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3f026f553961d5f13283f169b5948562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4641440d909657b9e9aa5f3baedfcc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e842dabaefc2eff33ecebe8c4cab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24513c2b9df40526dcb43bb25d6961e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a73b3d8137cc4b9ef518d3eb24902b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f9a8bc0b1269400bb31ac11e1dc73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23630a3b1f2fefc5e67d7ea6249276568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b95c2e5493777f5bf6d8473482e73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ebff1ab32f4b27b4ddaa13e38fb30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89967825f5643856ae98b68b979019571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0069cc7369a3fd3b5bc3cbbe65e5fb7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f0940318af0f946205d84a493ef49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e0a94cb25e0cddaf9a9b21f194810574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40b696ba70bedd4b67e28a8d427a19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2471ea03921a509a8bb1ca024fd1e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c63dc7f9c16172ea8cca4b4dfeb2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a70a70e38ca042e097e5e5ee298b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cae4349d98137f3546ff1c8aa050b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbaf6707b1717b48627244e8016f10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f20591b8ccd9d32e6331005d52de1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5a3a1ec2ec5ef744eea02e8214898582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5005b8533016dc01730adcb6b2da06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f68e2fbe91b267fb5ad8542849469584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b19bd32d743ec1c5a9c6baf8a447585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84c6e1efff5ecb077179716876cb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f037ef59c5093639dc15fa2ed3839587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680295fd48f676d8e3dbbc209f4c382a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96c4efc238f90b44c7e30e5962bf33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a4ac1f384aefc0914f9dce4d5466590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ab45b69e30481ea8588f4c8e9832a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e722cace0d60780607a0e22049d2466592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d734e41d6d5b25898bed70496bed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7351f3d5d32e9b54117007c957b916d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e292aed6d039421983d606d0d91905595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1100a4288b5f9a67cc2a7d5c650530f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acbe9357c80e30c8b6f0888df95e61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc287de8d750c51a18211e5b0ddf2c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325cdefdb80da06a6bfe03cb74ed900599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8559e6d151f3948675dc8a3ce6ac4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f26e312d485337018a44a473ef2b51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a6b917b654d5c8e8c342886515847602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdeee03fa3248adba8b6176ea43c91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239c2095bffe10f3f7ee419af991a67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9ca7797af88e93e1f1e964a3e968e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad765470a6454086c55a0edcc9eab8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063a44329c51dc152c993b8ecb68e62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b4b2397a2b09e2247062b6abe242608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daad884182e93d6f15fb930fc0de9d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d7fce1e596dadc0f9d5157dcd5239610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b8fd1d9879e138a64d60af593206611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ad1d18b9ff3363e528b6376edcd96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427b65c3acc0a27e94e03fa67d0593d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f60e2b44ae3e07c49db9922f2dabd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f72a0846fc875bf0c046f582ce11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eeda2494ca5c4a8e228dfe600413c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee4f86d3335001c2e09ed37da4d46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adab94ffce10d8bc8c084ccdea325e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e95de6df23669a606983b6174cfcad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfe0a69759e59eac0a854111a136cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102889fd8ac64e3356306bb14e4dcf0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34db3eb187de695c5571a2b642f2d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a4343a943050862adb74d0fc2701c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff95d187e8a04961a095d239e35c6cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c7d87e27c413e93517753f4135d02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a932337c1d884da449f6cd7695a764626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896e447cf2b99140259ea6f015166de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c3d5d35378b020db15aa64a1d85a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdfb0ba52beb956a6c247583cbbd5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58111b341d88b661084312ebfec1965e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5fb9e88485ca45764489c68fdd451631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf192684691f33374463c78991764dd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e90fd2f63f9c58da437aff7dbe3dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c3d5de8da18a1be77b1eae4662205634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1e9c7896929e34b6afce6879f734635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f74716b23e5074d4fedae714c1aa8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf12903cd9530b48b4de854b1e43de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f068d4daf6e471f8f0c3e8af18c0339638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e4183cbacc67f0ebc585e46647ec3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11bd8ee4736223ad72aa9bec3d2a60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a381356fe22d8aeeb0b68fdd2bf9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66631ab765b0a8f94a1da4b430d994dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bb5f12cc5cb290fd24fb3b1a50d79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b8465d5ea1696a00d5ed76e56cdf6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66573513e73edc9003f63b92fe7f22a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9de90d53f830f7c00023f9a6e423c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e8bd5714aa4800bf98d3ac9ef3c31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0549232c68753eb04998b2393065e3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392e6b09b063435fc1490636281b1e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48fb3a618e4f8959f8f5153f6c2764650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ab01d6d4044c9b464c4fbce68598651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf22c66116d7c302b4f7d3b373453c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b6cc2965a554097d8ec397e3e712653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2ae58b12547979e8f89ca2116e00c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8168db5f37e7df14972a0e5a76cbb9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834c89f3500ff671f16abfd5421fefc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71064c3f3cbea1c1cd76783801c4d7ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db187d5d499fcd29783ab73fbc631fc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fe542b2cacc803c46fed7499b3de2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4732d03aefbc3569bf6216c505ccf7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb31ccdae916f6330f54c889556871661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060bff44d1b44f44c13674ee3b722e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5996517a464efeb7c6f037631fed66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b746469d0f9b9a0026ab2c3ffb6ac2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19700f419f4cad3fc61b987a7a612665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d90e5722a5c274f92c1de7802784f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a79fdcc5e94256ad8c9c05c169f5c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fae16a088ea4c36c3b704b8d28b30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dff8b0a8dd46e21f9550f16f4fe3d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ade5b1ebb1707d67452b8cad6fa36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5069056d1477b525ceb0b38cabb85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf78e74f25e2a563d7500ba3f0b13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858186bd94d002d43c74fd93183156673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9249385ab785c0c3929dc4bdc1953fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7105675f5b422bbefa3b8e2141714675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc705a3cbb22c49bfe562ce0630f9d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95b85e778df5735e25122bacf52ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea29d0581c1ef10e20f0e2063c1dc5678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>