--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4e9c84e0f9d26f2d61a3b27afbcbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b422f5a33057e97f6f93b7658106d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3373a83d1642224dc46ee9a681163a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba43defefe68cff90cba4ac2e7f83b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee003b0f5212c1294c257402a4768d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dce5799342e4abcb57adf9dd1a88696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dd440c4c82c7ffaf07ad6488f110c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2d14fb18c5c2c410599a54d739aea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f79822b8694cc208cc464f4364e5159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4c1d2e6668dac07cc0d8506fed66210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927ac009f9e50fb1806a5df88221d8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf4f41b3519e2e6090f516f07cc41712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8755355bd3ca1c0ed47856a52fb3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b5b68c2c3d575064ca1dd6b4a785e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46ad9485f540632e03e6f86c05c77515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bfe5c07a77b8b4b97baf3fee02ecf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39824f3fb49c0c54c5a59316b3d2b0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce3d1e0c2be24951a30c9530339fad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd864013a54bae5cd9f5e47df75c1de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe2ad5326381a540a32c569158aba120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eae018ad161c297504683ab8b4588721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d94ea69c78b91f84a0413fc0b85b6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649e82cdfbaf8a94f7a73af49d9588423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990633ebc38f389de807b210f4252924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5f0e28800084675d59fd26850acf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90dd12186456cde0d877557d4b6b2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f8b8e072ab2dfbca96a14a3de46f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115dbc69575f86daa6f70bf82a5792228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bae252a10a3ee8785f44346a37e74e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404e6c2034bfd973c31aac1ee9d1a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774961f8756bd3cae1384b30bc08e9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741decb59c80a1e87aa56a9491f0daba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaadef0e1ecd88d6da0ba28b8d8fc1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275cbe565ab03163b05d4db160c82a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b95b2decc53ef007e826944cceaf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1b464a5e73e87abc66ab8a271f6dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce42afe2f58201c81f6ab8de4dcb3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf93e97a025a04376eb1f62544434d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ad1b24a3a4dcc9c44abd23f8ace5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b243ff8d2104c71d22fece331b52240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704117b9494b1cdfea3a5964cb980841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b75f4225242bb526699d16404f0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859a2a692511a07c6546518e844020543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae057fa3d941dcaa16cb0a820c6dc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b09f1953fc401f372c531e928711645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046bf012cc1feba1b32a100a8b2bc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f99ab91c38253ae5af83c3d1c50ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621faba0fdc3c09b35316c8cb4afd18048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a5abfae4e9f390d6b22055fd559549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26442e092b7dce44b62d41c80655c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6368f34fdf93228bb9643fe5608d3d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74f69b16f32abe7af708f0eacb16252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a119fc870e03dd5ce12ea9b70b798c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24663004fcb3124a473564f4e5f041754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae5dadec5ada6091ff5dc30c70e84555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb14393521a817a789b7ad4def376056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee6e6705861d2dcc36767241d8bb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aba7db2dbcf1ca1a74ae4fb784e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52493b2d3097df865bffeb53fe0301af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df206b72783c96f12e0fba137e65f9cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b89896a0bb82ae3ca5996ccc14bb0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5590af0a4be3fa385522206d12975f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e77feabebd94362e5d245403ab14463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f7b38480021ebb486a9c364cb51d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f786dc47e318b8c6ef33939941d1d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab759fae25ceefaf866a7441dddf55766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5cb8bf79112a935528d369353b20267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a24f738655618dd6c7285c25d62868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea419c5236cd4c426819c691ee1211b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85de9b223759d5f07c4004277de110170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e54e79d74599b9fd621b07d6e07bc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1f0cef0665d36842728f679215a7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74997894f88ce9ae5ac2073d3ddf9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ccec1851230f5aa2d463879c2e8a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472e7f244364fbd7354cb27493862b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab543998d17556d3ef65cbc198922a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8724397d79833fa845c6e9e6956677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa58970a3d5bd74ef358cd646cc06d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fae2e7c502a9ef0e7069434cedad9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463088216d3199e7fcec423138b33f4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ca0424205f0e027f5bab6f02f73f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7155543874a6293d2375d8fb09f1cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb99f4fb40e194f621498561fcba7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e58821fd7657b6ac5058d64ce8a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50ee4101280c9f7c5ecfad57e9922a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f1e2548cd754d51e8509e79d5350e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b893d295ee3f97ed45fba8e3683b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeea1951d14bdc0a2f3fa4e7bfc9ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8531c8dfa1db072facd39752e436689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2994d72ce44e039a808693cf907a14690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572dff43c545d15f61bc33d1aa376ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5043c21b23a0c37dfd68f2f5b08d1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd268bee22de22af389d6d2a631a513093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5311714dfb90bedfc44dd93f54c6e4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d330d8efe3ab20f653e90ad74ca21495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428492ce6b5e1bdedbad6c96135630b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d048d9220ca59a6ab18765a08af8dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9f2dca62e63ed541528993153860998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2070b763b711ba27f9bf9bcb38fe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafcb2c3a64e051d5cc03d0a59d3852100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11945fb0301adcd4d6f4d48de4bd950101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8d3ce56a851ed027047c3c8408831102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05118e7d95dcf988e68700043d502d57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da50f4a8cd01d05d800645d8f892954104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c267722049fa12a698d81a090c33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37e67fb09d6ab8bddf9e44841c175c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a1c83d92bfda3178ad2fe35ff59a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de49b370686a5b8de1e94fe55fdbb73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521938353a55ea32efb59df42dc1006109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9e9bb46c654dfc1384255caa1f5e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47c0d4888a94bdc0b18a5ece84e125111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34454298852871fdc5b3ac04477ff9d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1068983c5df2999a450508979fab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073a02d9fccc7982c5f41edef22dfb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9d1f3e70e21914834786414c58f67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30a09c06fa06e112877576a6c8e15d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2111cd491f24ff39592d9f157efc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5890d3e11161307a1fbf3fae4aa29f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec04cd2258baca18b4f5c1c0703f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7cb08a3532f5ab92bee9f4070ad98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f61bf8da932373889d40b146040312121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d21197a4e1e934bb87c5cd386add0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99561c0296570eefe3403c1dca4da85c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920aa59c3d869308fc4ad1d20bd604124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df0f78fa36a9e965b8fd600d829c41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6358081f5d01bc9714ead3d4281b650126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78975d9a5f3c82ea004fe41778ac9367127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357c6740c4e30e3970863224cb043f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f968e2994533471395d6812df267a0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e375398d7cf76e7765fc872dffbdeef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a4a99178cfbc14996d60fdeb3df09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc3c5eb586cd666f940f353a375e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af9a0b7e56c96571536478db3ff8ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439176514a7a18c3aa8a2b0cba1a5ada134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925113c4ddde92527abede0c7c242917135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb03589cbb0744c22f8850aede079a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdcce32b2a3c4dcc4a29693f7f4ffb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03213b9347b27e1cfcc9c29fb7159109138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e9d041d7d78cc1292b5d7cc223310139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758c0f4d1d9c225544fb456851be339140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7fd14fccb80d0971f2a5c9fccd828141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7322b5fe82e502ac2d99eb1bbb2336142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd4fc23011ece7b14cde6f7a507f73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c247ca816f130cfdba9315169a4f33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e9bed6fcdb6a38b964771484151b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c8b51ecb9eed6a619953f947e98a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2fc03ac44a1e5da02f8055a970e82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65600dc500a83663910994d3c3d9965b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d13725f40051da7f2ea4e85012f2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af409335af4b618f61e8cb0af642fa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ff1e5fe236b5aa7de700eb00126ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8621f408f101bc586d95e3a0cbd9bfa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d58fcd83ae3cc2c307e2ab7712bc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6ed11fd6edf654b3aff5b764cbc76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ae2529f5020d94572ecd050cf4af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916d6d2e9874d0c90d0c474d24d5e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff28af1c101581ee90dae10c8812570157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e4a64ac34ee3e099f615c6434474e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30617e34649f3f38323f4cc81bbd8e27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6bd51ab2b04b04711cbf485222579160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327bf3f4ea1bc5967f3000c9e9f49f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b3179cbd6103817f5590a6830c93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9185d9aca2ca624ba2581255e05896163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341a1722dc6a44c5ecc98a06a09a85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d15c4b2f659b66bb2eaaf3e6f025d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7709a37b1fbd0c282d095088253715166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c14de67c884a433da1818f6201e6be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea820607198e5d3e2fe944cfa904e21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca5161623664984e3d6b6fbbb2a83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d336f6a55dcdfd77fd294aca915b73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e59ce6cc072aeb613f28fa778ba041171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ccb3ec1a52db30332dd1673a840f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b1fbb37100bea3656f5684223a125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee131113304f4417d309f0d4c172848d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf96e536bfcc8b2acc5f0f56a2121f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8e0c8cc306a3451b7594b8796dc72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa09f0f09da1e6eb4f9fa56132a033a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985ddb1520b80605d5c98ca37e3675d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49af86bbb72d687c428c24217f6a2ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c81f9afedc071c6777b92147a093180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b82e1bdd7336a526c5487433a615a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399f04f1fd932be0f819a06527af1c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6387b0abccb6f0e55004da1afe5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015951319629f04d21153651ca2a91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f6b6019dc13cd33a325907ea39e14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d332fa9245f9b7ae26f950082ca55c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f20be07b545a2bcbd6b8d69adfbb82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284a81e3f26366bf5fee421dd56ead188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09525675aa050361f4692e5fe952ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5f5b30fa9f90dc9ba72ee921b692b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e991779728593e795ef1ba73c54a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca53307e2daec3f114e90cf5a503a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977217e4dcd88b3ae65d36b9880ada27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a90915cff7e2a0854776bb5f18d94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba7993b0a73a1a98ab383b759dfeb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c8d14d55317976cfde453a19e4229196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa38dc85f9ffed556f670ad0ceb4035197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec818c2c7ab01d831aedabf41a660198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dda4eb68b7e80efc3081a17b12c4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659ad7fabfbb89955040dff4709968200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef665a0357e30ce1fa7dcc029fdbb95c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d2c2f436ac3847e0ff64c57253156202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b4750870ead8f2cdad5a70f0dfe36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01d9501aaba598aaaaa53649e278f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869019734cd7025cd055d61e19e289d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e7fd49913963d96902256a80b0d9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea9a94f42bb0bf02e089c95f93164d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a88ebde22db0b23e0776fbe7e8186208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17791a142002e7e3af947f4e661a72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd86db2695876c984134b4252f1a4f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc29b7fae57b5ab7e58203ab1540c9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d3e29f7a8884ca1dbcde80d979fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d763f783949526572e941833a98abb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bba3d53ade81c403c34ae44cf7769214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06f2c7470c87c7b2e40003f3b3c0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d57960cfa37d817b506c2a66fce09a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d1d85e4c449142283b6ecc9fa77cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398fcb82f4838221dd467f720e1989f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990159adf0c210781c8c2af6e79b03d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01388aff5392432c2b4aa1076c5bf1ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f11868818ecd1382378450f2060e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fa65ff2a29b2824cea53d7133d0fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e8d875c90ddd3d3a28293421cf9ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e45b0fc07a9e11f09ddf2d8ec4f82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24152283880e961316904fbb75a1e461225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd69c0973c04855fd4f8eb096241af7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3abdaae5ab97f3a986e917850517b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3544ca768f250b774af0a9f4fe07e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a736bb0f9e6ef028ef38eedfbcd19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72add76224ccc0e6e30eefe3ba239133230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77f781cbb929a141f93b196d98fc7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ecdda46aece31accde1adaba9c193232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c3587470c443e2928945351911ef0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab3a30872ed39d11ad4b31afaba5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec037dc0869bccdb1e7db7de73e1aa69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb96082e90ee0cd93a608dfa8df2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b6f02fe7fd823fa734203d2496dd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc14ffc784fc6bd3596b98ca87308d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed9da8b78201ebffbad9fdc745e95f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dae1e3069a13f6faad6804adbdcf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ee5dff2901b18ab894004b5754daf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f732149ea62a82e01107e5b4edf57a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad3b9c77f2f54c5a3068776701f864243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b06a137f6b7937db0e39e3586b3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce99d3d8d15d264d930eb602cca594e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4412f33123e9be950b15377942ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a718a19f50655e6515b86e8a46c3646247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b3f5336c57916e452c7e7c28d95f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3d576d7b8b646163c28c997b9cb7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962aeff477ca36e28de46fb9319d821250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1bec7082615abde826628bea7ce01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56c1744f2013e057bba2f9c761bf2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224f6b79e78398a5726db00731d11e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c75ee1bd191e4a6f621213dfc8df13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208cd0bee875db3ef7b81354f4b90cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376cdc8299a61dc4e34910ef45effda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee5d60396f61a0e3363eaf47149a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fce92e073e5d08adc0fb76e790646258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b49b0f873de06912e9dfdd44ff5ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7567385f31d4ac170535d2b3c25a83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4e5f9b0759bcdc69fb8b13148ec9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38de1d946549f0e8c296c7500dbb7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02685bab6752f3acd8012ad7ca428db0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8df429fc2b6fbd7ff08442b2534c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217e7fcce1637a5934aeb4f582c828b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150fb52568df1c53e383a397300d515266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0f2b7ca3354beceaf6c3f560846c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5109eeab3bdf92d94cc8bdd86e1bd50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea980264701d8dc3d8baf1aa55df348269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821626075ddbdbe458be88d82c81b69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d2efe71db0002e14daaddadf969c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ba1c31a0c12a4a0c1be1e280a834d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ef25f17caff08da608549f9ab606e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317cb702b9628fb32e050cfb670f258274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877265e930f97f02fce9dd3e63494d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e1c6b0a10584a167dcc3fdeab3042276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d07df44e7305f8b289e3b9dee08ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf3d0392a66903a743ab4d84e061f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d4c9a3c2aac803859df585e8e299f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c922db6b2ff0ea3bb89e8e485f319f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face0a14641889e21037ff7b0e75de76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab45014d48c9e6d4819301d82166f3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ceed53d3a077269b1ef0435b5118283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9acec08f8879e1b2b029481692f8c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd96848601f87041f50fe79b86776285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f80987af5874a4f6d617b4770986c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fb42234c8a83cbff28ebc713ddea0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa3ac2cbed3656f50cc99dfe767b27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea2530291e8ca57d52b70db6ff5998289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47827ba4bf0471504fa983dc064dc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501db39b95e4f7cf5bf568cc9c1d999291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d575e67d4ace827f47b0b39dac6cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101eb31f92c5a5d3d8fa556e1b694d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e535e8ac0f1c6eddc849e24567787a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add547f5d0b7ff1ac774d14421ec0419295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75c1e3d12a3a4cba4ce3de5c06d259296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b41b2e34048c83eb54d7b9d509621e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6ad4fe21d9410ee5bea203fdcd08b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c649119161748a44155d8683f5a88b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956d10b9dfa4640b74bbfc89264808e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ad8e343e1da0e26f681c4426a4d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ec81a44836d80e35080d9b874266302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6335438219d7ff459229cf9b1841fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf126fde9515f29847270d168f02328304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a4c675a6f6d64ee3bfc8ba0e0607d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1bbd4c609795838c3dc52511548eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37a424f17ffe8b096780a0c5d88f4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb76e07c6a8cb0c43a607d372a6b91e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5fd9d94d5da1eab2782388c7cba72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb4b2aa6831456374707ee2bd3b2b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a354179d455b7adf6e66e13dfb5b096311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49680267f4ca9e88aff76466dc751312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde139352bc72fcb22f73b8697bc7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb7e691cf6f8ce4656480441eacad5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fe925a38360d34b8863ed06461db6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb4f8f74d60792c91fb7e3df40e9cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db47ab23cfac2ff5eb90a91e777a477317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daef45805ca54288ce88228b4c048a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507d905b1b4b0a375ff00659a8f56ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ab0ec605dbe2a56103ab3b06603e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03db4d58243100f865c8a12f31a434d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d29d35a4e80ed47b9301f39e203d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab359e4e2441d3cb851a6e8ebf6661c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61fb90dbd6468f82d9a7b907eb0301324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ad223b6893a576b4fbbe174274a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e560bf675a9283648b4f25690b689326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd8d4f354e0a73c920e540ea8c3ce0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a74f20ed3ff6212b3c15dd9e47aa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76008cb86d9c9d2b2a2d9a27258908d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920021a0779efc3eaf8aa928b42f342a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3d7ffcf24888f90ae5346d48cde29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985adfec67af4d9d8c5759168f487db8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b46dfa20a1239b0f3ddf219c2b14bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe0f3e4464dd223fd3ef49fac3487334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb2e17b4d2ecd626a70f752ba6844a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f54f25fdf2dbb604c555c6df90b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd74556356de9ff7cf1dc9a24c4b66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580ac2a746a1b3d8ae032732ae309a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f12dd8f5625b84002e739184698cb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09f29af0929cbccc65024acd078504340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77b35497db876b3e4aeeb20fe6b849341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d131eacd9c263ce129ca6fdc70c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07eed5289d4215bbfba521827ed607343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498fb0e43f76dff47898acb6d7b314d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aca9a3d9780abcfb83b95f440a0d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9f54e2c6adc084ca2ad239f6f838c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041d70fdd38d7bda270b434baed9efd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fb7e7e3b622d432f76b1c365284a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18d871ac10d51340dfd221cab5228e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474863b7f9d8e53eaa4dda8d3a7c00bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af9933096a09c0a8cbb7f2182ffe3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0838a845ac554a9659d54311fe8fcad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81afc743b49d878d65fb90a87d41a58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2577fb01cd218d62ad1fb212c5a8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b7e641b9bdecada58e80df67a20e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a46d8d6d68c0b1bf3e8ec23d169c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f193b6626b2d471eac0c168a9e7345357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826beafbc3b0b94a6c6980553fbe195358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60725211ae6c42ce21aae6bd2f19a02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061dce6dfc159b7b7c148e27577a39c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec478183cad951bb6408f75820410361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20841dd3def2505ff95854f31e74050362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0db921238adabe69b9d26101d86c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224cf001f319d1083f538889595a6e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049e74162a9353273aa47547bfa96d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297c4790192245fe29e48e2ed9be11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930f9332833b55fdcd98556b7e89ccd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab93c1fb3db75a769607437e852024368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d2acd21f24f8c20d15ea87ff5ea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e946561cf77381801a19c93ab12b193370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88cc7b036b3b87f5c717877486082371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ce6e125c345ebe0b5e92c4812847372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa91f32d647dcc3f4234eba9f8b18d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479359bc46f65105daf8facaa12f486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a61622030b9dc8429f2823eb05356375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832a782b16d7b9d6d84f60dbff3b1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d731fb20d20f8852fdee00568f18566377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5704bf7b983e0f75e1687aeb4dfad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70195cfbdbb87f8337202c48bdc2b1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fa25523e4e8630bc87da3b860ad07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c4f2bb6502563f5b2f0f63638d4d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f039fde62fa1b5201c5a8f88bf9a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3bf13dbabb783a40310db0112814e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccf87248908545978a9bbdb2aa55ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f54d28ff8f161404733b42427e7e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecfa4339a2f3b4d96d5eb478fa601d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fa230b696bb0323bdb42362342d79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d141ba7300d4d14f82f2e16012fd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98337f7f76d860969cbf33889ab934e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d4befa44ac42180ec035cf449f2d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a52ed9e58a307d4442074730f9447391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc6f5572ce1a836059b325e4074ad1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a7d7dadce845243734a5b4798108d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d1fd1d1e35194d201618890d52b96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5de5f4a36419a16207aea2729098395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a99414b4626214ff4f9feed42ce33a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b088f8242d859c70b4f24617eb781397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89fa7985dcdd0bd3b28f0a32eba37e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba240da3af4c29de38f1f8a6cc0b2066399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31153febf8a26c0e8d099115c857f34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1577268a679758a19d6987b2f622df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d611c79cc5ca2ea4719d57d1c4d00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bade227892ed42c55ffe87d1f19ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd77ec835f5758a3701ba792b5a53d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9c6d2777b30954a82292760128533405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fdbd39f8d1b7f8918dc58dfb3dfeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da21addfb53a96fb904750e020ed257407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34fc22a86e57163f4c86ef72f1e43f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a9f8a88632de94fa19834b7a225e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50e545fbbe099eb8e279a99857198d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e497679341e38df721abdfa382d72be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040ba2b0c2be12186c3405e4cfc5152412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74c9d36195c36a6144ae73890d6d2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ee32191386de7da461045417427b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa7b20627e88ccbc39cb0e807fce81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802b78800e4f480b380ad30abe56a0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c34de205580caeb0a25cd07c6a25e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040923ad82fcb0ffe28ae0b1407177d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3009e96298ff44b67498c7df58592ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acc1f34d7e5197db42e0f78a25c6dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a363897a099e612f26c651e3405346421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f085b0292e18485e4d068343f9405b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b179949de1f7d8cea6c600bbda4821e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5668ccca1a43006e4218e19c1e5ac45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca990163a7f45822ba73bccec887d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008b729a92c1fa63a14569820e0bc78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82870a41e0ba785af7a6f847e610c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb352f419d3d0995afc1e231744614428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1a8da9a214a5fceb2bfa5dd70216429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe5e40437f48a7e7b53015d9bbdab9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbe8d5514efce3a7afe1edd51dc644431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3db6e8aa537777fa00ddb3299f51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32312ba679b83b8f523e1f58321cea8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dee5c39914215d638cc29f7291dccb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16675655828f8871e5505939053ab857435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a8da2227b8253c5cd5c8cac3ddae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569e447cf19fe9e0cd0260f5700bd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e863abaf449f826287a21931b500e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df581811530bc3e220b9d9e31771a91e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8df25580abef90d3a52ec5b5da673a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b785bc1bad1ab6b7075b32df3921e2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277e3a70ca3d78908bec854aa749b87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785baea13594ba4f46374e045cb9cf80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd52534bcde7a7d564d06cbb07394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbde13a5f526afe91272e4a416dc38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f200ec20aae27664053d6d79446e0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d427c3be77060619efbcc09f030a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e302914a0bbe08fa2c4d669c841a24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5764c38ead3ed82a124c2d054121b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6664097f9c9116a051fa99b5c5eea76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d689228a9b7e5e92bd6579308621d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b1b2b5631d6d5d096b419dd95bbab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85690865b5d0f9e00c413cbb6a7aee83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0792a418e34a93ef0829e85c9ebf4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4d728072d5d589383e739e43a9fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f8361316b9e214a99f2242a3a9dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c4c8988395e9876314622768fc694457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3d13dfa5f3ed6147028465bc23b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dde34b3964062143e7bc379239679459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368319e9d1bd4d696f6a99f1481db4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370672640bee1168effaaea0fb49c181461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c62d4db01d2c06f2a9e62aaaccf238462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a1f30784efaaa54a2894ffea2b5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97335545cce55e0a97dabf2b5d4e43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a59e746f6cb3576850afba64b229a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a462492f9ca70502c95353c60b4123466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a64381e598a6908b13e910271a7e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46a1b220720d95cf0487873ea93955468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c4a108df4019b1387daa429337ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff61ba4ba7bffcbe1048c20b90d63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f1ee4e535a380343e0ae794ff26e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecad8cd6e05e2aad8b5eb290540c17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1310e9d21fb8f3e2a23a9894cb6026473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3526bb9f6edb058221f37c15db5e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e61b952b542142dfffff2392a50c6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea71a1d337af06279a5afcdcad1eae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765084af8f902d787bb4c57296e5ed8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9c96c85f44c6485cfbef0d26fdf2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68bf06953e4bd51f676cba6dc0c1a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dbf4fa89b3fcc2bc5652e4387b510480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfb4d80e65fb96c876a5f8753fbfbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91135b1dc292c82fa1b88c2e8864e70a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb392004a3c9290f25fcab4cec83e21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312674e16d002d76eb1481e30013f6c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddf30ff96b234407cc11ef5c1a0357485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cab1725c5ca56a571d6efe867a359486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f285c94f1fabc2dc3a4d277f7f368d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d17d0410770c3700a1ab04e09f0af9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3c50ce3a08b766ed318a52e0e8495489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e804e8b8ae768730a4269f6d9515490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f05278d6e5a2c6d4b5b6c16f1f426491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918827f343b67f40b2b6562d99b71822492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f557ad8106a29c5a82792c5a381c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3167bc426def14633a1338d9e9f4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a7b62e5b343c237da8cd64965ed31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9f78a145e4fcb5b23ef9d396957cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c04d276f17d80af05578e69d56d4d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8c869d7558ccccfa0909adabf7206498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f1e3fb1e24f6b205bacf6342cb36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742042846c6590ab0d60bcb9c4bde44d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50de7a616b07db034d173762e2c63d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e38050a068b64f372a50b76cb3e4f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf654501a314664d4e17d0f425f3e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5c9455bda16a37d97720a417ce26d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32aef329aed8246764998cdae01cee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaceb3c8adfee335e7937d645f28472506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e64ad0c0d395d5dc46bbee24643aea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4ee3c9b6c4ce9734da4c4489960c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0979b60912c6bd87aab200a87381509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b0a0381871d79a81fb68c73544628510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71c5e57e3273c215961edd61cb9cdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a5ecea0552b9c940e56127f16d7e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0cafc711b7e4fb63531dd5b08906513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ab7b0dad09ab325ca186a45325a1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18f3842357cb497073ac4d648fea10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b92da42483a770096b8fc2fe86ada516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d4d5b7b76ffdb624fa8bb6c752255517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849b2e5eae6e3cc6963a36a57e01a09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bdf9b9f67c9bb4f74bc4178b2cbb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ccb9bd616a4ebb02b5be46fae9e6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e89186a6bf629ca7ffd5ffbb2350521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1619fc39f979d0fc13ebf7b163983522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714360bff5960d627f53da63d188be9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730bd0c291a4c089d772b630ab8927c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77037494830aca956541fd7f429a45b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e260418e52006a5c4629ca72dbf44b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f054a8d57722504f5e163cc8e488fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78bb9f311a1a3e2dd1b66e12d1db52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbdc9ae3603ddddf7e8a9003f04454529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d09ccde460f6fc76ce6df7242c33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c52b6f54d3f18a320f0e06d0e431531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0daaca0ca727b40e385ae6eaf578a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467117a0511698c1f28610689268ea92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf0add26cf6b1d9720a88e0a719fbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f88faa687abb21fd6269c8dbb5528535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e2a58b8a7c63d3a7bc666b753064c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8730dfd7e8213676ffae78f2bf97a4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c23cb0f46c30c9581b9854642f8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcf81b78d81dc6b853366afd6b063b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08da747c7b871e74fc90d98175c530540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f95d69ab431533528738d03baf7f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfff8b6a046a4bb20dbe51aad073a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279159f2cbe92df0f33275e09df11d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0a3dcefc6ec744c1f562f75354ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce032e298ecf0f287253cf3096b016a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777a329c6f536f1647db40f9ce2ec06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70094c5cf5d9a2676a000754d489b8f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e28e3b4b751d30659431f46b43c5e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d0865884a49691596840db7169f10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7a3283c5f4ba1a57b56ac7922f73a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8267363678114c8e2b8d97478aa3788551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ef6bf3b4e0b13fedce9480046e57e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92195487fcc42506df01f045d07385c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b05c976736b7fde54cae71ab245dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c266f04e43f5bbe30ac706a6e244fa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763e79b56132df4a9a29400b35237a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c66339e8f869da5d0586e89ffd16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173752b3edde649dfad7b0200cf60617558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126b9eef3fc402397e442c047c678ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f11c03d5b77d41d5fba3a5bdbab3e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20912f4406c4c1a5627e9430553a064561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a275eed1b7a257cba01b89f9464e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78782cbd1466f0ae51b5a2197ed36659563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930f9c294a45fa8aac62f6e62a4520e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462b2ece75d8aae6df17ea71642fdd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cfa6c398a027f5433620a6ce62d14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2569e34dff52ad62509af983620d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ada466f5cf866e2a0a8fd6c3fbfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b163eac5bd6afa1e15c260b0fa5bab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ecaa2341f9956da1bcdcc778422a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f371ec42870fef3f7ea1212a8998571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a8817e651fe5e8cc50a7bb10fcd30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67fec852f8648f2713768894020e0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dc37359dc4dcffb624f1532c82d1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54952435d36a6dc433198fe6a86de8ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35b2b7548ef6a6d8c1bd848077827576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc268378fa016a779e8713ef94a84a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3c96537e393146e937b4ca620e08b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565645f10037ed93c7c718601ad75004579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15aff311d05766264b99cd18f9a315580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f4aa15ad69dc78646e979f809ca90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a81cf7e4043c5f5bdc55a35698c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d7f86b969489d4e8a5af2c82f292f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421892f7ed01f8c6b69592dfabb18fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c30354dd62d30c956bb1d976cd07d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5941441e7b1bde94836efc95b974d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369d72366ecea7fa7b74e2c085e2630587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1d7eeaaa78d8969f141fc9541da9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87eef59fd08961261dad900bd8abc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1b31ff77e2fe23bbaa1426c89566e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8394e6ec6896496cf2a36c03f38e388591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f9ae30ae2852b950fe86b93381074592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3ed31c5e1fc7b2a352a77de3da8cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ea91b2e979ccac989bb63761a474a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8fbda47ceba6b0f53e95f3357735a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2294089f44a11a0544924dac006ae77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1a945bc0c2ac761f60a49c4938575597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075aa7eb72df9569dbb6f61b788a773598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032cbd3f1e1bebdaa648a5e5df7e9e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e20f04044e5397f9c55c8f7fc9701600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a778d5cdf50397e1a845b93e9aa40ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b728d5b6c5a59d2645a2db465d9a8eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe733c33a6e619e6aa44388fa00496e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe4b967c184ba4f864c7b7a2291b43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0ccccee822ede162e30ef423495f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de21ebb6971617420a6ec09f86e3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0983ad1646793bbd24ac84607a45fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9935e3899e29d1e6f3edcdca5d945608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77b7b9583018e7bd75f23d1793873609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbbbfe4477a338b0131ed039a85409610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70867b8cae21228ad328c84a59248b89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeec91826159bf6a5475e8d9faf0b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a163600e54ef314939ba1e5454e27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff05a35f92ed9de86aec151c912b06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc16f115274026fd5f1886cde467b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbcd11a662810cd6acc8d03316b9d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f69a60533c33572de5c18a48a9a912617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628811bca0e78d6d8121d7d085e21811618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f41ad01b78da6fd6e1fb6eff5be8d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4097ecfd2ec577c9de9c0c157d0d883620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7680c38f90cec84c82b66dc81ad4d07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f64938266dcdc69f973edb98f4098622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418a5e073a8168fd61b78feaa01c10d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba8c3d7f91a6eedfb45fb99950b786624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5dad95ecdf92b77d0bac2c8e68e57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daf3b483fa740d8074f1eb25654137626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6865ca14b56da9267c3e42b4afc68a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc88e02e7e4f9c41d5dd77771ea65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3e84e3a525498e391d8c29fa2ab9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77316a9bcae5adf734ab8bf06fee17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a4a92b55f487ea443dfc442d8b5cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a3c855e7db25b18de9f88fd1e0381632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858ca302963a19425558d97c453dd4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbce6ae43eb97a0a862221b3ff19ffd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7942e5f28688ffcf8f0f39d31af6cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ad51a895a6f52406a631cb82466cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be20f0aa81de4ae35ca2d38d753ee28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05956ba1785d0e11c844b6043a782638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd71d4172d50c64781bbab55235dcd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc37e9e12b3dc31222b03aea083698640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea6648592866288fee6b265b2047a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5b0d49e190c2fc934344724750bef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3368248cc22c39e2148ae2bba6c03ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836259e4e7a4f70a96aea782cce38b1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38402af0f4231c4d6b7c7ce5e0e748c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3476fcdfe24263f54055a23e57637646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627e8452ac6d570fa679ed1810f9cde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a43bff12ba104371f6d0814a7a680648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159a982cea4225f4e76997e262d3505649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607cb066d4b1418536252218b72722650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3aa366681a6087ed299fd13ebdc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb745ab9a7323243a32685ddbb35b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d9a9ea008c3e691ef343fb5417aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708823aa4247794b4a5e7f2ceaf20561654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02142d110dd3afcf9e3861c99a0a9a60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881902ee31cffebff5709ffdb4d5810656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e7d1723582e4672bed68d30948485657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e71ca5574a3f732b67f482cb09679a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa61dbbab4825afbda5f9ca7f0bcb8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c266fb6a1b7d3e64a46fcd04f904660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b9b8af4e3b43a322ebbcdd14f1e7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8501050c9983d89ce76df72939f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507fdd5397cab2e9cfc9de07ee660e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf555f28f7747fa7571547db8f04ec9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e0863cdb1f1de7849373b18e2df2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36b174136053645b68ac7c68c394b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690239571264e367a4918a743a478734667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397df2bf91acbde1c5463756ca350c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001c899687a525b42268857afd9eae6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10220694981d835ecd072b05b9eef9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9cfd8eea4c0202832e7c08ab9a78c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f9ca833f14c41b3880c22f8f56aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677972a8143638a14dfc24c33e47a71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcd78889276fad9e3670d94dbbd30a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ed52876ecb61b46cf92dd9ed2313675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c228a4b47c1be525a9534c6b0f16e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb62e47316b02a3ba1947cc2714ab10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed60d75157500992d3f54132c157b82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4c444da8ffe2c81347a1eae5f7965679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def810ef5f975146060a10e9e52ea2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a3bfdd0e6caa466a9ecbcea9c903681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a04cbf232c017a9363ef876da334d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45943e0b36ff690b7d4fc4356b865d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d70eb6095d4e3c1e910c2422c3f31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4370e201afec61256f8256021c0015685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40c5fa199bf1eedfca8252e0d7bbbc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564d2360dbd1d74b4592a1e99930cca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bff66f7c578caa0e2ecbbc962014d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff540eba3c40e849493b842d36cb80f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f9ce75a724b2accbf116ac04a2c7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68691a3c2f5a01ea62e2bd83419c19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69b3f74e470b6df936799f583daa0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9908510de51ffe45a295d089d253c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476d48d9f22df3e98d69fbee0c36897694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e9c416a1cf19e652cfedfa9f4a853695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50202b51527b9e91568403784179d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c584f284a9f3ef1b1df9e366e165059697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ebc82dc36366e1b453d8c860c852f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884cbe6846358eef29a0dd537314ec7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6258b8999424eee67082cab1185bab5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4819c0e688e81f1ad12121e4998cd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eea431ed19827b89a7fb0dade3205e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7100af011ae7031f17fe11700c5713703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430b8b24295a9380fbd8ed17913870c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da57eb50f7a5a8e837fe25f89d1f4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee637558100ac204e95ff632a14b9f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b8ac807109b3447a9f31b470c9b44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b95577cc0d44b9625caebe68e704de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbd1e50acf268dcbacd3f866e0dea0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732d30a2ccfedbcf46415691bef438b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da36781f7c5a24dce65f9a0981ac09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8862bd9d278470a2b52777cfd97de3712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254b5edf69818e7f10379b61a2a01b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d545cd4e46342b06fe60cf70c14742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d079fa4052c917f8ad0a3a1e33233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4346fafe75110b86190a1229771074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e123fa70e6f1e22eb45e4995dac455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786980c1f3046c6e0418abb5fc0b25f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d1468897b490225d6bccca2397b037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da3bb95a48dc8008474a4c9b2279ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7f22d3a3187cff34d4caacbfc30559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966a9b0d65b913b10b89a9afe8ec03410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f3d0a9beb102519f1569fd9ba33f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31958d574074f22d951cfa8ec9d0b3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36ba3e4c14c984daad0d417ef5de7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0d0a0b1d266f9a6b216ae845785714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3bf3f8d8ff81e9ded1b601ff2f87b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5d74f25d0c8d66cc356909979dc6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b157093b4b7b0d089a9bcc94ec7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e1bdede89f14c17eef327a42434118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe574c18b23bcce2ba6addcdec82ef119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc9c054519ba0412ed37bb8194b4ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445c1d4ab8a3b90b0f84e98c0a60b0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d148b8afc6c5f475e0077e066f1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed028ed3cd26df4e97c08f32d7fee623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da3b112aff939e831aaef8962875a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a59111c35592c5f77448f5bba42025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558067c635706c7b9dda15525466e29026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1831ace7d369cdfba427fc257ee60e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085263fbd0daa0307c6fc5259c2327b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ebfd476013f8fc105e49eaa1d63f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c92a43941f60cc7622b037dd471a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fbfab453aa14fac288dca6f2ecde231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d924e9c61ef8bf6a2e1e4c656505a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9df1215cf9c6d7e472ead531e35ea533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6f40b4479f3c751e303d0a4fdbcef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eb386537bd6874d30f3f5968ae2e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282784a7ebc01b819424e0f8ed9437d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d252b17b274e2ffb48dd790914937737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c181bd5879977b3f928ca717706ce5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3886883d2b02c7ec7bf857b91557239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13d64be11a5e08c8a0923f8f4aec5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48878405d41bfd3860f5399ab2bdb58a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64242c9976bf66219bf6c11187f5616542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2f8ed0792de65f359ca6ad19340d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ec41078dc4f1b6378b2ba5f1e02f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81582ff43471c43e9f1a785ba406659845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d88227f1d89761656fd65b146b5f3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09141e2c2b77b8bfc0e10de86fc5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0f1507c165e31c3ccbcc445c76f5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72f21f4f21900f47a7cf4687597bcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bb954c652c962185f1882cb201d9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdd219991e6a5e67280f0258d96c0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17dc7c5442b56419281224b1cb8f3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b332d0d5a6cb3e1f3f23bce2bd3b54f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337f34b540b3dbca94f89bdca030a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93496592c9a087bc7391528ad487ab8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447dfb608864806fd8cc40f52f4d09456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9388b5d1daba77a7f9b3d6cab05cbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8197e2377e7e65357241b7a44543ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a0ce8202b5c32a98a52806f3914da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd3bd277b9e45a660ac849a343ff8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72eea61bccffbc8d24cf5e687e5c4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a179b8b18a080ff92615a22ddb4c23962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dbf041c4e532e75cbeb13db468cae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450fc3d0f9ae0005a2eb01f5a47b3b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d818059c59e789d90f3cd94eecae40d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eba49fe89032b2366265c4d5a74e7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a163cd6ffe19592eccfa0d5d39772367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70d957a8249a05b87ea4484eb976d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e80c79c1e3fd75551383ff302849b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74545803ce3a2438ccdb4609ecc4d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d83f3a35d20f78f96b419d35117c6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddeb89ec250aa671dc4e5817c21f1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a7c7cc2a8d8be7ebb5e320d7c1a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74cf659d2fa2c58e284b7647410d0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e87201c9e61ab8a8a7e86a42e7e29275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bff82ef67774cf196da058a4fc825876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9ddf4ed18333aaccda49ac807864877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34135548293fa4f47af3452b5a333a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125a10508ef9afa3a2324b1bebbb73879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbec52b484b7998dc75a9d643c5ff880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b923f23e17620e17eaa3e4284579dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a27eadd2a8df207640fddf029d8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090a46beb137182a682b58b46ee050883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b023a96a7a70cc44461c1fb566ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc40fdeff955d2c49853415bcee8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0ebf665cc200bab7547ca0e3c4ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984839d92a8cdee536c64dd911fbb87987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31976c1fc87037f90d0124497b6a6ee588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549fd86aed9a3a9f9e5d6c5043c4d3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e0ef238e5bcb187ec020981b72baf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d70905d6733174634a6d803552c8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f225b033f86c1372ba9c4d029d5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eb33460a4918bc5bd7290f215e84493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a86d83dda1b6933e493cb02ccfd1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd4b20f1b89a28b9339d06ec02bbed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038571103c0704c150f8579859b428eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4fd8133c8df680ad8b4ae972849f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76b55772a6f8c18f8a2e75ff469fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c01f2c6406330b97a7730fb22743b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671aa9b41fd30732b8d0c8b63e3eb6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a93cc6fb92f7002716a4691ad150ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1d260588103838fbfd70846479333102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5f17d556cf144e944ccc7aa0705cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c736477f250de5c4c71a7945d6e542a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cd86e64eaa6aa7291efbc730cb463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf9da3185e00b6acd00023bbe8f41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a85afc46b2239e8e6e6a0d9849641f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398dad9598c1f75f7dc7f6edd8e3ded108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaddee80a370709ce6988476dfc7597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73314d033e81983db3be2477a3e2a17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de478cf825855a1aaf4f3879266c80a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dd10911fa061d8c37f9fb0be70707112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36195d9fdedf26f51a211e787f67b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260913eecd959810502bf0143d7fe1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36114080e7c90ebc142394aaf20d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b29e4a2f7869b730e5fcf1f06a518116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798972d84389e98ede7bac99e452c8d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd29171a13360b3a2a14ea9d005d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ab6f62a56765430708e40c747357c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b456a8e97f3b927124aeca6cc1755120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb08065b2eb58fa50bba684a5a5e4e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6559f460301895b8fecb8dffe6abe1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f714a7d6dbb4ce8530de9408c8ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d46968bbba8657e31bea22d687942e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d715eff6c74ee14d70862050b1221125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b0e8dee19a8234f6b1404f7011ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f05ffbfb5385879578cf6569b7d67c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bfa6effe09c1657459124e44dbf88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acefef985c750a3baa91f6ac4a7be53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648440ee0000a7689bef89000b5d9a2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625455ecdff3dd844c6ba8e69cfe24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9726e9dc73280c5f687bede0ab8eb4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c75639095fc3bd4cdce04d64e5afe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942cdfbffec9e8f97e24fa55d56f825134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fbb7ac85d7ea2264ca5597e594ebb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257d42bfcf274a87454d963364a20dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec98fc6a85016845967df176d621e68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf853eb4db0cde610cdd90d57836a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7b112009cea7a2a90a24cde97ff54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a45306fb623d842dc0ebbfb068b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c042db5bdc8545819241a3b97f1e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969da85356c018dee5cba99d8a9925b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d725736d33520a6bbeb490972941143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd46ce354cd1111750d1518cf1d2ba3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21f09131b1b2abfb58233f8e83692d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc27ab3073a97cdba00fa656ffbdca9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a255412255fea9d94bba892542de8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55adc1311f769aff8a7e22f38d44634148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9780d9399b9249e6e74ff5791ced4f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987113eb33080fc41e47caaa1982c06a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c23413fc6c905eddeca11f8f8aed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a59744f2777157d7508bcc9eb2b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534210f9e7b48491449468703854cbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81631944728aa4a7bedb1a55870618d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa35c65e8536c80cef11aeb9969ab7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1c4828a27dbf9682b4be5917738eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987488abbe1ba1c6ccf658994a0d98e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cca5965449fbbd5d15ff9bc96c7c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4dbd6b092eed693c429fa44e15bd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227bf85cd5eea048d06be5ceccd7787160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11fb2cb274bacf7c786782aedb8690161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a93a61ce799e835e8088d3f7aadb43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24497f79b6e863475f6b11d6f0f288db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f167b6668d89a20f3784e50380fc051164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a1935529f8a9879b104b24fabb39a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4c3f9be4b092b4058663862001d46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bea0a7ff6cc383f42ddb2b1ed2939167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25ffd6199f16b495b396765d28c08e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3126c9ace6013f55cdb8413a7206ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b664057ab99564249db9a45943e6b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0d3c9a62f5e36e04e5909d2e655ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aa8ef3ab41fcc79bd9bd0fef44e55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c891ab8917d842a752bf4ac470da5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4957248f84a0dce0e72bd59ebe22df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc1922ca7a68a82867fc4a5a458ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0870abe8402c873cd034deb01a785176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1af848fe03f129cc5525e9468765d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02e4878b6641cfa96de13ac7ff2281178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c9b296d75920eb2ed8468e04bb10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce6166ccdc4e03139daf64650690b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e263e398dc4ae7ce8b73280fb6c06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7039843c79b871efca8fa322ff16d2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2773e7b473dd20ffaed63f1112f6bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad9ab5b628f37e9973d7d6a918413184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71181c090d1ec31a3ee2e557c52181c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754651c4c4fd5b0f854ead65fdd18cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ae038657b6e963ed9d0c1c5786fdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86327929077078b4f6cace55ca39d085188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebe709fcc1daf27ecabbc758c88112189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b20253962f85af130a335a17c0c2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c62713133db6d4cfea306c535775191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25fbfc0153a9fd4c05d1adee174969192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28784aa0c1b460a75702cced92a32f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c2ccf26fc1e6b5e2df6fdd38f2a76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ed4d112a992c63694f2f122b0b2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9981246d7d760c5126c6fd586c642d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f0f28b15779406ad88ecf29339e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fabfa4b1cae69096c91e8a1ff6566e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7278193fa38ab89016fa2823ed674199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607128e451a6aadb5f18f02c420dba58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ad27efa87848e9cc0665c6a1f1110201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9c79d73b3c64a794ecd24ab7fab9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a84824bc4126f5ba0a9b44829712b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949017452f7d53008bf3a2368dad24e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d882bf9a264b399557df6c51e1592c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ab4877a3b4a6261dd4c8d971c8b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94163183b55ccd07c3f76eb30d65cd67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a24f5b71f9a357ad50ae399b64328208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb916d327aacf71e6c0937c103d833a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e97db5370f104406374c47d6cbb0f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2479ffa04ae880bf5f6ac37405a30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda50e32c7ef29d2bb455c3e3ecd6a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b876240ddd16318cc5a2beb17569a59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aa136702f9cca607be2142fcae492214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbd89a09b5281247d53b53518ddbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d19cbf7fdc532dad13af4effe5ad8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68499b9b5af61308befb177a866387217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dd48bfc405bbb06897d1d441e3abe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0de8d1cf098920b934a9b69af65a6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492090b352e71d4e292d2d88819ce3b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53969d7271f208a6e45b6e1b9727dc5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7257180ea37a07e34eb1c25123dfa48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9095aba2d9e17ff9f6c6fca83b08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed7d7d04929495f3aab1f2847ef09a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44da61520f5c973d9a058a693803f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faafa24db3d9f9e891da92cdcf4054226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734b14cc194de01c327ca2ae037fa08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a7519a28e9aae9fe2b554c40d3999228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f26628ce07cd39288dae57b89266b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74a73931dff04c8509f86413519018230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091b64ede98d247a12191c89559dcc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff91ce22679275f6c5d33b3cefb4bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c003bbc7f65758577313c8376081665233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da707b3bbacde2c57f66f8e7901253a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00f66984411f3aabc6151b19cef497235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e9ece510988ce06c9b039617d2157236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef083f429a70b80ade5c3bcfde8cd9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b3648d7454df54706909ecc0b0a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7662b3804147a5ac325a47e5b96815239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d652bd44d2002fc8270c137ce746c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434d9bc56ed5e6f491ecb6f34ec237241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21e61c5545713f966497064cb805e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d985ddaed795d7f9922144eca614f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f5ebbafe8be15175f355dab7f00b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4951b152bff978005c5c4a2dedc71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad59e004ddf53376c6135dad27dd59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b3a6fce7b00c8226486bcd9ef3b16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72df2cc4aadd8b41e9de605f169c37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafbaf801873dc592ace8289c50d86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f62f13cbb99464a828f532b0177745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba137404712795fba549af68efeff27d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004b50036cb0e872b740e1f3d649f80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610a5b352142ff1276a5bf2eafa3ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e8e1c81d7af3b751bf0465c7d5b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0c9676403cc148f973ec7d5b5aef5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ffa8f38e37af590a5b01660f8f868256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbee992e27aa323e34f7e7b0140e0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d93ca7a038a76c06e196c3751ddc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c8eb7263d2e7fb49eea43b0b787d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943e951351b2b861316d8bbf873f27c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba37737f20e11c602d1dc9f87fff94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb888ed68069627c41388aaa3879697262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a15cd83ecaf741eb401de33c8cbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa661c119718bb609896441a518b4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6636b9524a74c29f6ad3e12912d791265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c460593e35d9e419fd31cd050863b3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b791417fa413a679cad725610d90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977678ca01423691b1443e1cdecfab66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2455c90590a9eb56e13a3180f07eba8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1ba4d9ceb80f4ff546518c164aff4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba79635bfda46d2b8c868cd3909eaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13babdfe18ae08f3f66df4fbb64c16f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d27fb1cd852606822959934c8c9c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac8b9bf9b6bef589f4544a70a6984274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b62bc2b06abdac07896b6e5e2c80a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec6078b3ab301d59b77decc2804db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efcc0428baabee24b6ccc96c0076bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f4f17687b300bbcf40b6a6a7099e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c205348fe3f26bbc3410763c940b8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9048b93ae89eb10bbca30c61eb3e9b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c356657ae466521bd85a92bded428281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff770454aedaef89c90863e848fef8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20c1456b8ef830df163636aa2804c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f7df28bcd66e76198f0ecfaf1eb25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1543e560bfe219b9259207cfa5289285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1630ad4dea0927138d4e654a520d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c27baefc64d73fdf7ed902192ccd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c25e4dd431b551899121f46e464f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bebdf55c870c8a1c9b785d1dca668289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39615dcc90fc9ae0bd22ea2ade5a955e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d0004cafa44f92b909e752e57fc8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134e37a13718a8fbcc9a3502708a0e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc261408bbf4724bc9d83889ab39c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56c2d8394ae17e5a721dd3ec7f9975294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf74aff34e9280dedaa278ee990be4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c4e5d8abe8438380a6ac92288a88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385287cd4235aec6c308ac42823f439b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab19f827a97e3e00b2908ec69c7914298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec61fed9047bb09f2742bfccde4b4ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa045fe30c27c35ee11b19e571f136a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315f53ca2b8923de8b2184ef3c1b5b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657732b4e0e1172ce26f97781b36613d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb988ed33e2455002ba8620beb5f561303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e966fcb4b30a39f596c8621136dcce7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3153ee7b45af0732041c46d726c47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e53018a10ba3f240df3c657846b24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995e5d8dd3c285b5c5ff5eb8d0a5f4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0352c2aed0af61c6de5c97d8b7ca9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a80671b34ed6fa0ff4739160f73d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9e32843cc0c3b80bc6a73eb45fb50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a537952004a6a5000b9daa05ce7f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d92f856f6f9a6083219773e5f8b6c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6114ff927f68258444987468527ffc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057758fcc66b32c5e22ba0dd0c12b24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a2c136a571cb7436fc32a3e74490f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb0b6cbed1aded610dce8e035abaf5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe516b76bfe6c6e0fd4258207a0caa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ff8bcc4673cea17a704aca661d41a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4711da81c0999dc3f20d2b720a704b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f06118b95fcb97999946ce8bf3fbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e106992c966664c3fcfd3e8858653fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734046e4e5daf7c759133ff940f8f79c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7a96e7db432ce5d76df64f1140acc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981addec48d292bff9bcfcee1cfdd400324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea9a414a05c567290af2a354404286325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa989948678243449db9f95323bfc2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc61300ccf1f2195f381810b6b601327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f8ed3969f7c6656cec6042795687328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811976c3f0ab02b49bcd4b562f56dab5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ef0ccf6ca7a23c2fb09d3248d33fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda3653a5808ebd25e40b09ec200268331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac1b1f4892fa5c547766b133653962332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295efdf17ca12a2a3d9954053f1a1da9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f8ae0789c0708afcb93a058f83e1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2dd66425949479502ef1ab2d1a706335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fb86e06fdea12e77ad797ab3d849e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf652cd357e0eb8a0a58f8645035cdb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70afb9aa0cecbf95073a0e6c0fd3545338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d0c20b999da9f2fe17502374e55e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18282da4c433341d7b8e220f8d2c38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebd344d9b63fc3190ac775279aea4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daf6cb1a176d59c18714516d9efcfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039551d3e6b4ebb965c64a9385e7c33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea472b85d2c6dd59721fff8620b5e1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8141b43ab5ac4a712e42aa3c87ffd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4664ebc2dc79e251d9ac4e6d8f673346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323942d9ae92aa1457c1387d73ac3d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8c816b5efe8b0fb1db7594f8f75e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f1d57c5eefc2ce50f0925180858b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5a498ca9763d61484856eacd63665350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6d90e2f39f66474b79dfe11de5a3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82903b2caaf981792c8a441a036c71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b01543a698f37afc5f7c66c5fae315353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b497705a45d98674a6da125c002712354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf918ccc3a07c60449fdbc9b9fef5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300073407399afdb393274398185c78e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27d7fe9b33ef02ca659a3b9c6a35b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624779893d26dfc05cc4ed6ec5d2bdee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f257d7a02d196301a8c1f328f4e9d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf71a28969afaa3de000d2fd4296a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357a5e059b07228765bf63f35f745ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017cca645af36814517c13b5923d288362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e957f9b0bd2fe68910f7a4fd273b65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43047058b19dc003dbef29fc05d412364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567f41955d4ff3d6c8ff2909a2e25b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d53baafaa4bfc101fcbecb51048a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5389b9fee487974c991c529c7220ff6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3f37965b545508b2fd720ea37783368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19cea6c35478165e4b6ad7d0af3eb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaab67aaf82ac11f0379d445a5a792370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6831243ea4f690fd5f906cdb3a8e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643fb46cbd9e63eb416f978bfb23247372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb099373de2bd460bbc64363fca290373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ab6cd61af2c9ac0e380046709c14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebd4d0622dc03bffafe797e3d49c38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e933711a3a75fa5958a033e8888bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da51a25be0d3d54e136b0c280cde0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c91868cec0c96b41bdf964af2870378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565613eeca0772e8940df3d238421d18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efe58628ab30b1c12f54f7b01182a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39420ed9277c23df735c82c1b6cb87a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a40278fd2aaf55ff8c04c3cc89cdeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36712fb3e3ebeece8bebf89e234eea71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e6f0c37d0b5ba1751d15d2ddec44f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f4710e65ac2dd943f988dbbc6ee32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89d47ff6b99f92f0dcc9ecb3124cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6f0abc704ed5375c9f0a0d84f723e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e392897dbcfa344c6b51db3376f35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8f11bd499e8b9ede2d4743f31058389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a2eefba1e63607669c9b14d176c03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde810275f77210eeae0eb7c626236f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b3be90d63c9cd5968c271dd135bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d11ada1ce88d360a483b3670322e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c78c7e5e92ec2cf3a6c1bc91df3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742e9fa19aa718b0e279d1ce84b5090395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f3b02e6e426d52ac9ac94fae401ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3958cb39d4fa9a3e9a5340ef8e6e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f1f4792825b0073aabfb60c423197398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd791a2266f553229e17ee1df8125399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062376b39beedd6f3915a175012827f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590cee20a84a550271af79afde357fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73b4cb3e8abbb25ba3539c1341cabd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20325923ed57b88b3a7b85097ab6f0c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a533ab52c861d5d25ce62450bdaca16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc3b684c9d524dec7a849067ccaab2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8a52658e268acfb1ae47ecdf8d3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cf52b3be2e327552e8cd678f5219a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5eb8d1fb19ec66cd110b2d56a4c2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa50929a0ddf096c618c063b009eea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a0bce12ddee99a03b99cd1579657c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dc55f740c5346200df796cd2eadbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52820a11b5700bed9c70f57b55acc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b482beb595437158854c0f2e925dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d51ea1219190523b120652c44748f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f10c783e6226ac75e405452a3b9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae6eab3ca665444d951e68ccb0f0c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f9f04f84697d3571b2e411850197417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff5500bdd3327d3bd34b73971bd883418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fee698adf2caedc8d44d0c9c3a1d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16bb37b908f35dd79aac13c146cc19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e912e99735c5aa1ecf02adb003478421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4cb491fa3a3d2b086ba306a3f8186422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb7d251854b3ddb43d3fc097773ec8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3da8e4480ebb8c557d856d5630767e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1dc51d1c77a378f36b1f55f6342e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9516f2856d7bc3becd18aea97cc1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b05524d71e243d7a23cd067bf52a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb01f0c1a87dca890db1daab2d6c43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d86b278574af4b8b0f87898273e1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933065a93633d23a1b926fc5a1e10cc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62f2e2261beed41fa111cb71c1d8d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b597a626bf6f7745e7aece00b20ad32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1fe67e57505bf3c5cbef9def885d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a4edd802116872fbf74ea2d2487c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f2cb130e90fd066b89f02f4a6928435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3446d9d09651590a513a228c82d2e8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf066ec15d9065892c370a68864e56de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadf0a93b5b1c6367194ebeab617e46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26db8d5035c1a882575be23a9b66e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d642a19cfacb7f2f6579b4174699933440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b305b2097f9acf3f381dfaf6455c3a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c98ddc542db098d9f28539fae4b7d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d588fdbb8caeb103658645952a2a5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe190ed8846be900737e52cd8fffc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d92ce30756f999ca1bc3135d99c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53427ec6cf1a0287670114f2a62e88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a661630191296cdd188851f8670e4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777665c8d1e98732bc20dd7a806eae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee49058f141b0b067e42d740a23c2d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dc8de9ca5ef0ed5084725fdf43254450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f366f6db9145181e679a7ff9bdbed0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe219848c3618aca7525a5dd8bbfea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57432b1c3fcecde78a90fbe34a29854453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2cd53ebac0c826e3f246f8dd886fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9e6f12ea2eaf4f1387d0bca3b9938455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f624456c943fe577da05424cd8176a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6fa20804a25b9f0ee32505e700ccd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fca076bb943c5903320014da6298d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fb7e624185ac652c54ad56464964b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2f7414a6eda2f6a82b6c627c8537f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c9eb6fabc129fb7bd4b5769cdf8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c510e6b8bcdfd63d463910f8ef9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b5d5f8204bdfadc579214d4095669463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2dcb7a2a370c7f93a55344a91b6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31f78c8d7d07c967e77a53c0684e21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db506c2f76bc473155e43c1065424c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccee6988d9c36714264c64b0dc2d4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3c02b638a3c174ad06f39b9d6495b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e161868e5ecd31ee566d6188fe676469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6e066d7e49181de393559d23eff8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4440fcd6fd8b58446701ff21efc27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd58dcc677fe0d8561bac0f177bb5c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e73937dae63a2fa247ae7c242f56e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831080372860b10bd1b5291179ceda1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa0de3eea26ced59b4edc23d56ff6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563de9c1adbdacaa55540bb7961b052476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9976468e87ac625fb095244656ff9f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8c1f5fd2ab2c6490a5bd1e09e83c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1044b72584eca050ea65cef4712a963479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27bf5d7f6a3b6f455dc12339f7ab9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41913c0c9cc830c698db8b6e8014bd91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfde65ce24aae0a8e84dcb73902fbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99067de8d4fd3250989d0eec58470483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c27a0b034e40a6404808f54f9890e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3e75011759ed5b61789c3462e3d26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878eaf6c521190b3a08f47f083930f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdf6485865f3a6fc91b2dd9f6cba8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92882882eff26d486496dc8035b8781e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56ea373f00a5d4a2cb992919900f6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437dc68aeb9cca4179d4f01a5b0ebca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a66dabe84df5054910ca19213ca0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d562565e5bd49af9cb388d0a1de91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca345207904eb78d80c182a8af66815493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817728364316aae63a46f92d7b703f1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c515116a98f05282928dab5378bdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f84184100f62e3114ff6a3c6ef46d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759c2006296f9411a0b8b53e945fb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cfd80c0011f49b279522ab948f3f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc1017e8e633de9c1db7e7e90a315c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e92648f72cc5aed79962fc3ec8c50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b5776fe3a44d6e0881b84bfa406be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a20f5127257475524571d5a54ee85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e4726b9ec3bfeec8d2f4cc32bc29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e777f37b54cf8a3a07dd39d82b8cc2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc8af6bf2f38cde94ea697d6f4b81d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ed7df4ac1dcf2c4515730334f2faa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfbf512465b4b5ba98d37d3de077d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef098e9bb0db59d3b5f9410ec9b30a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc1d728f54821a61884193d027ab9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255fed386369cda39313da87b3abb2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aadd4383320c0337cc2db80ccfdbfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b1593be851be475d7fc490943613512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebb2c523f731dff473a7e7a594213f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9d25f4f303343b42d6835ecb84f95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f934effe50a109a9870b657a33193515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e321949465d3ba78026989366e3711e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a4d9d47bc22a223c0d4fa8bdb17b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868c8897f9947a48687c5493eca7c0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ede67a2a4dba4081fc66b8ea010742519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124d3a4954cf754b236af97838463b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd28eb9cf82b077b8e5a178a8e0a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da0c3dad1baf976196d1dae845916522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6826f4e221f320f238f55bf194a7ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e31fe3a0c97281a6932e533e93d51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ebf48eeecb6c9f92a4ba62b31429e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c3d3d238079d522d0de02eb8d800526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0409429df8efea5353aadc285130638527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61601a3ba3f03b2135b5aea957ee6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8d8d28ec9647217b3a9f9ebb4777529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865ce641960627bf38d3f86e8c4e93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d5210333e17b3e41ca49eae4cabc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4930dda5371b7a0add37464ebbd3405532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c83c0eb0c97fa3fe55cdbdfb07328533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a38944fe808e3f11effb7956296469534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd929d8834d9e9250d227137bdde48c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b90f9ccd85d3bfd150dbfd5e78817a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa3c80919530b1d538341cdd26380537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19bdf568c3182962e5331f565272ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769e127f328854ba65b02ab024c44c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37a9f82783201a95a54e93feb807b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461473064bb19751fd21996f0dfad5fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481007665cb78a35b957f4a49f5fa1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe8d806a3cf6b76ae29cfc76854d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0082c4500a479a4eda68eed3ac2bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d77c8592d7e49f3370232e1297f4ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ff02e94de02e38f0c80d3edc25e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0423a71741d142eca89812f22e87f94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac221082686b1b5b16687412cc89f21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8de36ce0207cca409e114b916b85d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b73d244a8a9dad8005e191ff41ccb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af003515934ba57c5aab0402ae401416551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe909ffabb0bce75413c2373090e7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889194e5f9690091b5adf0dcaab163553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa428f2f5021cad7371ed8131c82e30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8c7841d9c409a9af91c70c735ef9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b7b4110cb8400d4abb2cd3f067a10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d954494dff5ee28a916f252522b674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3eccdc6141c7a93fb85d91cd6418b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420e01a5eefd956768c71b39cf08ae3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bad06e45c754868c50a3b4b9054aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d31b9fcd923f2a0389c44cedca24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2876bb6a933e309c6a930489e5028c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986f7ba6c0c23185125c90d3c1b18fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8179704f9688a9e8d38b60f7ead52f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e6f092879792236b16789f3c6675565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b17d4c4fe8516a69a535ea1ccd99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59679be62236790bb87fc46c36aac9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de5ba6c25b7746b4d1f34b1f8a82d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dcae11aca320a4c1b24d2dc80be03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4613350cdf4635c0ce1800a3a45bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac36d302c7ea26e99b61af0654af2e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fcd95ba840f2277712d227075f97b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52654b634b5389ff21375050167ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf55243d1d7ffde5626f315d20fc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c1dca53eee64af15f875039bfa348575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef370c5b8649f627825a1bdc0668cf0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be60ed888474c8004e53d13b4fab82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467657b534b4733c57c73477bd82ddd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20860b98372a32418293a6925876641c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b705e4716a8662d6639fd86e77871c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b4c99ff7cd79b76f535b9a30dbc1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5c6293cfed24976731b4a795e1e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c244d5050dd91205bc9d02d02936282583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53769bd3dde14b03e167a94216f7fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd06670a8191a2fac9ca2728a71ae30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c739020823be3cc7fb264be5378e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27147f760f4271d3cf6ffb90937ab3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd70e36754f2ca12f13a35398f8ebd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e34bdf120b750c84a017bc783ce9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db03ec9874f7f53d74596fa5393d06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905f3a19abab39edfb1d620a374be0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07a897e999df8cf3b1da41baddee5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af41a7a99cea5f61b74be31021944593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4ef565e0547be4d4fae043bf9892c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846957584e9ffde9953075af87dcdee3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dd1256efbee4dc6cad381b4b705c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f69bde6f9616801eb6acba9a905bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a512169d4111cd60b08ab53a8fd33b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bce4bb3ec2964cd1ec991103dc14f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8a63292f824c1138b5f6ef855bee1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab877959e8e801745dbf12d1e0c1c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f9b0176c7e2364d333dbf5eb3fb2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8600d356e8dcc86d78fd0f14d320603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf1eb18accbb3fbd6d9c5659a2816e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c198f91c2d325b6b672098bd7715679605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eca6ee5bfd3a44b886e3fdc9966cf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ea1aa7f2079c7a4791ab43af543ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06295adc2ba44f8211022fd45a69512608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66644dd89b28e313fcff5f0f095df750609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e188b3120cec4e4eedbd75ba30cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb8fddbefcc8f58ee1d46aafa08b8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a3ca6d75e7da6a2cabc2a9a6e41ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494afdce43dbba7c076c28edefe607f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a94438a858b0410b418f0b77af9c66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8d8185e841380bc6366ac9dc2c02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942da98fab9ed0f8e801305b938c96bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27fb8bb479b9cb1fb7f8cae49113c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe9d50c329db685b63d0c548303203618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfaa5e2ab58337c9121346727d68e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6c1ade8a20e20062cbba2bfaf5d39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100804e82c0941f175ad22c3472cbd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795841d6e5eb9b22b19e22e05b0363e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626a01c3e6ab173323171bb005f2c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdbe0086db68029bca40b55f66d7b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9263cfa6a61bfbf7e7f3275c32ca16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1b7f6fe6acca5cd506b28cc6620d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1607dbea18e1952bcd954b729f95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294097f51cc5c1ad39104014e18ba1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b4f9f810bc69503325c4cc01069c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde97767ef07a92470979ec35aca369630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e391b632b451671ba43e1c96e17f5fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d042ce451241f2b6bbcd17ea314881632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702f7771bc14209b71f408435e1c7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655682543a6fce3b5bb20a8d6293ac9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5344fec63b93c7444bc82ff80f1200635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3f39c80699ce3875a4632900ef92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a635a6e6eeb207118eb20296b16b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a28b62e00a684bee9792e684b2eed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d9c1bae53051bb9cda2c402aa248639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba7e40e5583d7ba06de33521290a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7abb434a58da9524ac8a38b1cbb0c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54662bd4ec9318879e4c97e0fcf01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6a866b921b646716b251e07670b9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987cd7c061f8860c02b8356397bc351644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82fa88583990e2bd13ef6b03aebd77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea7233253dce1f7f6202352672e274646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd16eaa73a4c9c97250e3749f2febc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d3816f486da6e2441c4f4db8d0d78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195968af2fbdef52fbbb4c656811eb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7e32b3e5415dfed995c9b9f03f34a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284dd8e06eac8dc5c02707aad87f79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee2b736a96b9cb998abc9299e9952652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c294307185b30fc3e2ecca16cfb61e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d92e49c889a9e00d9f7210c5309ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06442a36023f23dc691bfd8348c824e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75834b51f7e1811729a9afc4294714e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc88df050fb1d8eaed5d90a3543499657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4f014748c787dac33c3a74adf6bce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e470ff4c7aef06b1bf46cb5792c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62430164797f0d341d588e0282e45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e67f7d00d215a8487c1cd8dafe6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f10908894b2af3e5ccf0e0b29e981662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf54e9f5848a31f7baf9e3377b5a99c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0081ca0edb8a210238c73dbe75573a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c193e49bfa4406a357f9af10722b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e09796f3839934daee9c4142b8bbef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4f0aeb0b634cba21ae8dcaeb729b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b109947e4ba66ca0f1427364918e257668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11f2fa278a40d91c24d83b498f101d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e87d0d0992fc57fff76840310d87b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055ec56aa936668bf479619f46bf01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86b6fff14f710c73aadc1fb35e5a43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecff46ffc0cbd426dd081f6f2a19a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4b80882ff7798eb60d0fc6fc6f7a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f466a57ae3467284ce369c5276840675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1aa23825c2ecd98d7ac74f36d0bc4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22af6193bb70642dec578f9e66ff4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfdadf483361834bf761e90a5c09cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972e10aeffce9353beca632f37d2ac9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e99d93742368ad6b7836f4ea246b12680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>