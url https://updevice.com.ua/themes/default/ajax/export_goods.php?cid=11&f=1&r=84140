--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd2b18aa71e5fb5c0628b33269a0881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4d1466f92f6e4abca0c322ae552132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf980903717bed8cb5a99c172878df13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137284c946684c35568d68483ae610af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e67a01b889cc37941b59797798bce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5bd4a2e4f98ea14d026a9787a821c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253c64b6d3bfa7863e69ec15f69a6ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e805c99420412bcc561dae82bb2fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b061001deab9e0c622b2bd9f936d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517817a240c9a640a5e50f5ac09ce7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7cdd1ba5c1dd93b7a55cf987e22c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f46eb64f1434185cefdfbd15247f5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcaf4d6727b6357537f8d79169dc7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4334bee4ca72eb9eb5a9471ef6e26c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5420ced47e21c021d0df3306c88a4b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57d872cd7214bd1048f4c538d10da016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6cd408a1c310512c7fa3fe026a0c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4ed9440b03b330ce629947bcb77e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6686b887e8e1aa95afc57f8c1a15219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0273b75a6f18eecadf39b591d328f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0cd8db4466ce4462cd115c8e91b8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5d5b9ae8216f4e2fc58bd23fb57922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53a30b5a6294e4de7b32ac07c947fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c6be07c6cf701168a431b8028699924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9064814cb5c6e639c0b0cc886dd6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca94d170a3e13874ae0c56f23c29a9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e92068144af6ec903f32b37642e1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e88884f8bff2ea9ad9b4da54aad00c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd924efaa7d739faed5543cf13ae6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd6ec6c27b87f5d422961a5b30440930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9522562429e109993229057c15b30b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b102c5e8ceda178a5256784ac53d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468137f0c776dc9397984ecd81d1e33b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdabfbf61b1bf6238166c9839430e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3235fd9742463793b89204240c712a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e2f2d6cc957a4bf0416354b22b13c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a61f84c001586a958017035cda1d5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee81a334a5b6d54f9a5aefe8730dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b886b0a256bc95d68b4fbd2d6ab819e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdeb52153fa56fcb99e41329d1754540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63984984b30ba03c892d5c55a2df145441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46389c77c2c3ede8f549502ce859bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cabdfc5ee88195929593593579b50743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da533ef4f2c3de984667609e62347b3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec3ec2f067bdedb6e5e1e6a5b43ca745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9beaab87dfa02e95b7bf7c34ff10146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f7b9c83a184f3b72299e0338baab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a98d65626af12b8bdc6c0b4cb1d9bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088f6b830c4cba2d3f7d699e6a7b10e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f3adb18ba01cbd7f8a1f2881c60a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f32cdb5458804a5657852adeb74b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c2674ac3efeeac5d948620a8015f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c01b93d59a5dbb39edbac97dd4d23353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac212e3ca74b99fddcce290a445551f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0ab70a1594910b64827d262c97f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caca1b700b2c2aabaf674e9ebc134256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248901ecb1b0aa32f52f1ae0a7f94af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a8da75cca3bdd554618bd19ff270958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7492a7145c1ebed0ed3c20e071e9e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001604db354da65503c2b789806badd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13d8884cca56977a92824f8c7212b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2dff2ff3b0692ab99c2d4b118b74862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5d5c3a602d408f8686b71d06e373463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9060439c66e9b63660bc974b7906664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b7eadd08e34e27d42d15aa5e1eb5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d4a9a648dd1ad578b0565601402766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773af530aaf08fa146af2c3673ba5cae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c533f23f6b6bd3ad7d20bf396346def68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a9bb17f1f6ca78e6c8288ddd9156669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa469c706628fe92067bf5369ede0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f05de5894ab39b111bc9a9d5b37d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ab0d1962d4ff90f3097848235f0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f31cac86f3e233bdc8f30b5c3fa8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe48c073007790aa7f46de17a7ee5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528a13d54ead6e343e11d49c434ef7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ceaffaa6408eef5292a3a154ad41a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706c3e9bd636e23af781bb1972adf2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7b0e261b0e872d1e7e2334e5c00cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb53ff346ef89cb0e1544508cc064a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9fa244815a9240c966ecfbb47826680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a1a644c23d9fe094187a86f227afc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee72248c5c9181d331b441adf7851982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396516655a5cf4c0bfeddb02686d5cf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b878ba5f6f2267a0ea6f0cdd3cb262f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf176ae6deab41451cb35e814888afd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b03b4991d06851e30ffbd7f7dd7b3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559143a105f5e5f231e11a2d7cb2615087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534d7a0a54caede02916803b269acf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743ac741138715276ea97abee1773d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d56537acecba4c49e375216822628390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6f9aa8b4db61d1e7daa1a25dc186f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd168bfa6daeb130396fbbab6ca0c9f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2d7e3ec35396e687dd5ab05a2b61793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7443cb1e34f1c1382c798880ad18b7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02690fd08c7353881e6ca73d9902cbe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec4caa5372f331cec2e643ed6853a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a10bf2c42ebb5c9086ba36533a574797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ba06ac382d8b71bd31765a5bb0a6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c062ccc4f120d93add14892f5e345899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be33e1e520a12fbd0bc4ded5965e89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c7812428c74e1c6e4e7b881c32f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f08e6f61a96edaec0be7489e26991102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33873b7fb33c7f0f4888869904e483a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f10656585512784398e0c94e6c9876104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce8bc6aa98d1c08cbaf70fd08a5ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358585f7f8cd8c0963230670946cdc07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe19b86b87b058f9cf2b1f2f2ba46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184745aef81a409296f13157eaea451a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13860c84bbccfeab72e4b08ca0329d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25459733515fdc6a93e603300d7d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb6c680f5ee24961dcbdd343de65b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3f2130eac051a47f707ec40fe85d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ebe57036ba5e2ea01733d7abf1df0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7f005c123feb26c46c161a21203fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a336e7141be468a37e8936f1da0132f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae079c07c48e057794a1bd6d7cc88b4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca312b465e583cc1961e45f01c08c15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca5154f56580821f12f032b2b12c74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78ae65b7320e3b7d02ad92e237d153119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee783a9c8c7c9254895daa87e8c44fe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9b71520ad1b321d911bb31796b947121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc05891c0911b1f5c1cb311870db99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c0e37680d16071deeb8ed114e809e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23485fa201e66b66501cdadd83e33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef60122f1c935e58a409127af92fef4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0794fe5c4b4ed1ef7b5290051944a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af406a9a5225c1f9ad7dc0740c31888127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a4adbd26dee381d4668a3030cc543128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18c44cd31a894ba7b8120dce074780129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384f5507d6149b60de3361f2b91055130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e111dd53cdda5d17dc5f30801af318131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c26f902d20d3cf79517c69e69e6883132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e486d8b4fd08fa706d9f62ca62279a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed98093971fbc0d4f03aab4d42efe3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f2cd2449ce412501f5f345c886a59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1d3aed14e17d9adb5c8a48438d9c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6edfbd24af93b3dc4b48bb58e13c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71d21d78a4154beb74e0857b7d1d1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9775bac7892094882020c78d8f431139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538aa49252448762173e20bba33903c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f7dba66a8c6fbb2f033aaf9b6b0a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673c454d421876afb246bbb7dfe5a0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba51f949e7800b16de519adaefac463143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9b586b75c192d318cc29125d93b62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2e5837a9d7663b40d6bd12e7490b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33dd44c4364f51445228148813ee58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72696338bb8ce91d45a9331165896ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49833a1998795a54c4df0eccd35b3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01147dede27f26befc5a7ac593071091149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82259ed7dd63ae7cb3beb8d858d3c2dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe55f96b86ab8b25ceef6ac43d2c725151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33faee8714a8f0686b2011e25076b26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e655300d9a311e9621b67a3151c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf4a4a5ce350ed26d38bb68f643cbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4881e68bf188bc0679ee59851ca534155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf65f0967862ac6ca0e9d9e238b8c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaab2ea6b159f39159c54eed78720d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00137074737e8c3e0dd93362e229f94f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8ec840068d832b83619c47eaa004d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d320fef7a208df658fadf63fb22fce6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2ddb095c5bbc63d539c78e681ef7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008a4f7ec32cbb30cae6c84f343d257162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77d1097ce3bf99ff2359c2e5f4345a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4bbe089cb70c634d0fe1d1ddd2a10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a064ea80816f0903e4c751fff2ddf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a679cd9289a1fa3d6ffe7095f02c6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42acb541ff623325eac0bc01a91c83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7fa9fe32df3ed4f830275713ef828168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e99cf507fac5f69dc696f5f341d0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11700f36de9a600b8dc5d206adba4c6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c5666ae35c80bfaaf73810a29dc7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab38404066a7a91534a4eca0b7047172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a6e3a3df36bb805b611d5e0c9fea7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b3d248bf4637ac5485fd312de39d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1915f7d66655bc6f4650129c530df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f83306ef2b1d994c526afacb43136176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb7e4615a246f1356009ea24e87e36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600bdbbc3e5c634434753b257aef856178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e23ca160b95c3806278e7bd734e452179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539da4d37b8bfbfd1f6c6f419cfad9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea664721e766d22c6396b59efb3e3fe7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c047d7a519210c35a2384b67b8f8c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324efb6f79c95d4035e4edca7beae17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb1e6f070b6ea6a0a74c0b8756d15f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d4fcc295a8dc89f427e89eb16772185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc82afa8cb1310a362a99bac28aeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40013091cbbbdb46415950c37da7815187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ff6dc596676daae073ae132d62160188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c25e90e459e11367faf0fc918bdeff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980863abeedefac84a6d9d5f38eb4170190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd59c2070f6c6ddd5cb00b8b4d9b66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b5373ec04a1dbcca7c34fdcbd5a17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6df41e2547fc9a0f1b2eb992b753a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fde107ac7992ea17c278315228b78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe85ffdb3e6e706bfd6463b898cd05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde536880516c555c7026a5e6a5f094a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90f24670ec6cdc2b65aaaf138759c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280530012ceadf930d057c10e372ba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb858e7d8e6e91d102c73c7a3915efdf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733552b0d39a8aeece9155e05b94ac7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999509c47650e9dc1836994ff07feb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583c9a8d8447c8b1f3eceb06ed375c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fb171bf9f452f4e6003684743c42e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd3cec4fdbc7a3a845fdcfa91508b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced90c8e16298a4432bf29e19732a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea0c4d423b3f165b64c103605e3f66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb6d3323e1ab6afcc7b06df32a571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f008061382c849a08d3af47fb46f0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9f082b609999de3799c404dfb38bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098318c34a907f98ad02eda097379c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52526d9c1824c46af417120e87e154e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d50c55be95543d9b680b522810453212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb8415285bbad050f604019bec7c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca72bb11f43a8cc48539569ab927bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40b11be624cf5a8914109a0a1a7a0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2f391af9a8af7fc94422202a7eaa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99757335235160493d1e4dce2c142c7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f4d8183a3a3526c25361f890ab626218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab1f279d12ebd37c48450d17116e99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaab99f29ecacd7c79b6b883731878b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ffd8fb49b53c221f77538790b5fa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811344bccca7474278e072fbfda90f0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e4a2b0444f52377e248f2e46f6b28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f72dc67c1754f6904e51305941778224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e533e76bce7374fa51c3a8399202b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ba6cc2be6d56ae501f661438a4c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee15db7d6701bc414b06b7430b99056227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6128aa5720b2f18112d6437a5335d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357974c2dd3e40b977fedf1530841c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ecc71156e7eece1d2b2753f1abf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b87c3b2e60a59a2c643c6f0fec2699231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373be5eb873192058bfabe6a0c974987232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04216a83aab86ef33cba6529f9bfd41c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d83466f4c9e85f83658510d41636bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dd02437fbd6a18641d8be387d61b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deb32d879413d9ef53d9d695cc5ef5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fdb8b450f1795f234cfe54db9e79e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2de68e50c50e5cc14204690ef28e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a30e40ac787516628fa347f4733bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2055f8640a7f8b3e99ec503010058240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714de0a0be97451e67b74bd40323899241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b71828707dbab01a5176dee3e570b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f42d56b728118d166a640059c1a670243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b94be6ac8bbd4ad85500f1d722cc65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107658e8b243aed1690cf488634c6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d7c239c7e4d6fec86b13fe97506e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a90f0dce6f1610595ed398cb03be91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a570238dd410a2eb1be987407376f38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6b255d290f836c5f1e6a27549d8e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff282cedae9f53b36e81ab04f9c4fff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa8f3f68a353c9c1474cdf30c1331f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be83589b4d14d2f22661ee0614ef5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ecb2a96ff6ed67121320043dd3fde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470f8941a98db6f29cd2e156482678e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a98b8dff86a0390468a5797362997a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b86be87fa20c243f3d9e3f3f8c217256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5df2c8bea081f5e61205de0cc4f864257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ddb5ed248cf2d6caa197a7628c894258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba527c57f4353513f5bd107ce223803259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ace3dd05bb79be94b603afecb25a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941379120defad59442a5ae420b58f15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251ec40b505cbe82378d86e35df3400262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b90ccf90241a4d87efa0ac1934b589263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642719394ad10462890a9c56a991f32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df88712e4c0ffa65754e035f8fccf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270076c69a1a499f6ccd30dc1ba0057c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718257663e84c24e24062bdb8ce891a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776c7bc4e71827267010f8333611adf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc510acab4d16c63f3319661fbd9582e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ed73f05b3dd792aafe712fdbda7f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638e80acdd79fd56322a7967de504f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdb74f58be586b21f68f9c0222536b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba7772b4ccaee4df2c817e8270d0e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aaeacc65a071de6e2e090ffcb5cbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4b9c662a9564de2c2d248193f65fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423c2bc2671fdc8718a9a3edd27175276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613e8a61cbc9e0e6f9758cc4338365c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104faa773e1bbd2a9411a37188d4f798278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2dfb03df58b37d32e4c70b567759c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755ccf67901df4441233bd01094534b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae73a079dad59dd3c8c59a25d7ff2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11254212bb03c456cc4ea2e1e7e25f8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096435eff8e5228b400be93e5827d55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc4b4572da984bccf4665c7ff29ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241f147778cce46649484c19c7a4b94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa3b0d1082b94297b279d1f9e087e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4169ac829d6375eac779a663d300287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2c96b0e1dc52b5e1c59d33c9d8cfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba4d77a536be823b2f61e63f761b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dfc66ae8f462a926af6088773fa50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b8bc1bbf353771e2d81a11c5a7f5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79f0eafdd637de48c2b84e06f423ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d929a8de13d9551121705c6f7dfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cf911936e391d0a4d5e0f058c2d5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0a3d1b087863af035a70c53e578ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b4aa5f198590f525ea23c3f2115e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c15e2477d7f7e2dd5f46530c5cc89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ece1f00c37bf8a35183607f355cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae1b4b16c9a61fb65820718ec02dc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e6b9ce6346e5d473208421677c61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbbff6ccb4ebe277a9433026c9ae29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91904c7120ecf40eeb68b7e25cf26f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c7393c21ad279900862c19373d61e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0483e3c5969afbbef0a20523262ebd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd455d241deb4443ee2ea1ad6f55042305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e52b3d597f4784bdfe74a0011b81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c071afe47748e9a041da02b1881ba6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f38a2e71fac00b2e24345b4d55747308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6733354daf539b044e8989228d1e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d504edc75d4aa024c0552dd8d337a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4c89f7c6dfa857e474bd8c71cf1a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9f8f83fea5195b3ad56303fb29dbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5d4b11f9cabd21aceafac43f3466c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb73eb17a7769f089813f9da41ece5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16255cf686d5ef1abf4959d987586c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9c41df821ed1f0631408be8f3e5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1c0e88f91f2113ef9183f80a03372317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbac75d6aebd3227f6037d1072df776318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990596e38f435121aa1b6321b108d0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c06a265e62198bb3ecd5b19beb82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e5251ffdf443ecdd60b13ff3e35de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b17369e9774c990e0b4233f4c45185322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666d295c7956e92101c403987315c33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a55b7e265784d2b2bf33b41a95b36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd2054d81e8baeb3ca6520f8f11ce6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a8b8dcceee7a268fda4d0efd001fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c7804d2fde1b1e4505ca37ea70168327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ce11728b23a31be8d936954c4ae1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053dc6a958f0f4b24a2e5ddc7df06a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca45268818f0be4def8af8f00b8d656330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca1fef043b769e5f8919f8c058339b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f26e07bcd5d25a0b4e4d112c03f710332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067a949a82db7610c9618a0872a85bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfad2abbc6021e8c946928e3288983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095898c17c683486391536bf4f77ade0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d78ff8f7e7b57ca6a8d9be08ce7b53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba5744e33709d12e99c1969206facb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e313f3f1c2640b60f77bc8b7cf7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb02c7ab8a7b600b9914d8ae29af7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c249b3b3f3c997729e493d53a1318340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0408c8662a9f91b5c76ad26ca5251c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cc194bd87d4c9968a68a1d449315b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02b7c92de5b9b674f89a4dc518340c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e94c17f2aa662df3287bfbfc8797e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd6d194299f5d329241af82836860345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2c8c51e4f2daa1ab5b3e340730a60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0be7fe9408579da55f7452b8727288347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1d022089a8746291277b53d1111a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a78813aafed7dd4bf576a12ca4904349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303be8f594860ea4cc0a7631a2c82d7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a1f0bb3731428f2b5f85adc4b172351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397e92a0ef05e2a9f6b58834b63e36c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e11eed18612a4c67b5dc84d6d510353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e12755d566af0f9bd3a2609c57b67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b218e03f57d35c02bfb64f42ab20af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba89863c0a00df7609f4c25fd893b20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712f7736540943d409af42c8db34f81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2d1c37fa37d3f1cbad2a3abe16d9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec0022a9ad7e33fe1455a3cdc66769359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f90c692c9f258d84f9fb62944456a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31944bec2adf1e7ffbbe7a8c1ee9cc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400662f8441560285a74257ad3922587362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126da7c5793ba393966899f1b2a08c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ae8199c2d3544a088eb0d4670180364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e178c0f17bbbe59aaf5082db642ca89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caa88bb3cf4104eb7f832b50aeb8ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e82adacbb90c04f009066a4046f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3fb9485465ff63370c74cb347d66e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8fa77b4839380b81df5a86b703f34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9171b0705cc3412a5b3bb1f7b7556370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720271beeb27ff02ea1c118e36c71e31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75b975531699da6e364b2970e7d8be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7245c58bb3a5ea72533f2b4646e2439373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6ab253507ff2b294422f2b56fe5fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7180f606ccb276f77fb4f592973a16a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32792cf849870d52bbf80512548505376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d4b015cc7124070b2f700decab93c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe163f6a06a89d220eeb9e7bc82903378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c7c0717287e781a37bdf2916c6c16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82321a239c456aa33679e8b8335fce67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2257c23c40266b5ae7ac5e3cb66007381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73de1d1e40997d470f9649dfc54693382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de03e803d554bb575048f49bfd8ec2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbec7a5e44530e66574ffb62627cc3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835fe981fb25d6c0093ba2344d438e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ba206ee2fff7014987203377a86ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83e43367f1f4815121a7cd8acc2612387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af8667040983290c19d8f6b2331878388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15126ebe5bc2156c2cf995bb691e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847929cc156d072a1c376a7754739fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c6beb35cb51f6c21c6e84196aed3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697416b6510e80c3d3b19c39c7f224b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353d8cc06bfbeb6f90fddad62461751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6cacd434f0585365e1563ce0330d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b49b53ae6e943799e8a2f26502ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee74693d124569f63fadf79c0c92f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b5020aee6a2efa51e0f32c82aca9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b116cd2c5a72199c7ace8faddbe4df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e564ce69274cd022afeb6d70a8e9c77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea527176bb8373e7979dcc9b61a5f08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289795806508e562aa532ad05f6850cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673dc5b3e91e8b1952177d7200e46dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623abac09dace5f387a38e4ad8cddff9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89e37f5113b1119f2a729ecb357ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952a2ae080881b7ce1dfe66678df1e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bc8bd4956e58d37625b177c3c1165406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9de617ba5fb7762b644cf57a3ad7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87801b77155af7f730d9aa031b5a01dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6776ee7bbfe0488b95dc1a55bca2109409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c3659b1e8b0bd349a4041037224b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf446ddd03a9d6d5c53a9cf742ee4eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53c977798855272ca3a0ad608c0e37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f6a5f00dc7f165b4ee06a94cae66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8004ce6015e66871069fcc185f3c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b87de7d3aaf9aa7961babaf0e674d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492a7daef1b40c31caf1fc520e5817a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b05b719701d04276052726cd36d315417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307d2eb496025d97a71ea5a36c1bb58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef39d35592544f9f94ea579a91ec5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df89b1dbd52054ba40ba7715342768420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0509ac56851c525c62db055db836c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a237c58794f0502b23f09af8319d41a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2327860c269091d06259d7f6ee119423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77782163b1309a46be1a67bd9a8f506a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1117e2d4b931c4197bda2bd5739ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bcd052cbc1e88560a6eec7b3df6e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc4784a5e33531261169760490fa0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d510b5b54bc224ab9ab19d42ec7033428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068acb5af83a60c737ec43e0712454a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7de1281992dcc3df0e8537717b19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e7382e15caaccbf4ef19094810059431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96cc88c88c74dc7d52eb3a8621a319432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c7b93d23800e7df9b9922b232007433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b378fba61c574d57a8f37877e47c53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87addc75ede55a258661878e30a73fe0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741742ee65840c4a43cefe7cf72cd441436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f85c383e207f583371e2dda456901437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65facb89193c3968f1df410e06bf689438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c4ca12645afb7b3795f6def77232b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe60487bd2ec5805439907edf5501f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d46374c67b02f6bc3d8e7c96b5a71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1fef441b37fd7d4155681bc405b93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126359854baf35e945852ee30ad86099443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489ac03fe5eda23ccf05a6056c976d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20914053458f9458fc9c12745cd7cfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb7b1f075d45a7fa170c1a1e92a4c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe88fd1eecbec169ca4375764fdca1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210644e26fbccfa6c15990f3b25e119e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd3cbceef3933649751708d784170f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2540e19bceca380cbeaf1b9e6b04b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04929add3d0d548b4f4e69283aabde7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93def13fe0c0347caebae2484282e000452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff207f57b9f52508f361ed1fa2b1360453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b7f9a68f73f961b69b14e8c1d736454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34102fda8a5c2a1c86c5765412ce0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab9ea929ed78db389df818a5c294ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010454dd4dc3c9e9d6fc710290a5da71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b4f78cbc8ddea500567ce72234339458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38914c7b3197796fc587518552dfb5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93d8898f83bfb0e5819db55fff9c28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc17e02fc9e07e9fac3740bb6c52b79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744a7fec8beeb76af554648f6a6d7e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48f075a8f2d16308ef7220da097d39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358602fdd95d8c95752ba4a3b6c1722464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd177b3cc50505ce12b2d532cd4d915465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d58be35385ee2dcd82ef3b637027a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f514142dc8d423c709d204a6c52e8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cb57da5e243db50a7dfdbbdff1e70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4b60103374c48a54651e6280311c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7f51b98b2e460093f10851151e899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282797e237eae54d7d10207678afb6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87e047778d16f0ab3d0761de4edb6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552d41732d621424f65f1f7b8e4110c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28ab082050a8ba3e2cac287b80be6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6228cb485b227b6edbcec2b209da08c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baec55994d11c8bf561b29ccb217d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8e9ea2ad662e558db0d1a68d95ef8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c069cc27a2fa3fb741aab74fa86a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923da433f9931fec7b90bfdc73baa3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486997abca3d032ed07fd594b0aeed51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dc2f81ce9f523faade10ffaa0685e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5b81d27212eecc29ea7874bae362482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071a244b24b82b80b5305644c706ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774945f49713b8715bb0dcd3614d232484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc7e1ec032bced11910f24be4c9f3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc9612d8c24028a607807be1b90dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a78b79a26321a234976bd5bf6f04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dbb1a038002637a9dae3c6abcaee3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3414b6484fe2e712ac7b83947b359b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db1a8973488431e990f0a2ea2fcea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb79f015d7d85559a383773bd72355491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab615e3fa88728131c893e2ba4a1c762492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fb57e0e1c78f885b557fb703544b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaa2f0a85a4eb19bf2bf9a5e6e8f2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc3ea99ef973072069673022d5ac9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c9e95a7ee9b9df7470aca8eca4941496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eee7736b99e50ae9361cef5c78aa2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a59afc5bdea2fb89c01798b20d2576498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1a59730c1d9358cfdec23c9409cb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeb01b9c70512a3fa7d890a80eec05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49d06f4c1a7a72b39211938fd12706501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0930e70d16b33a2bbe2ebd4dfc3c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a891397505e7cf6ec5c584e48225446503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a42165adb67bb9c012851596b669f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444295ddd60e19ad990f9efac678810505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f883af416a324be6f29b91d5f9646506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2961af6c4bce4bd8d26682ca1560d33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ae7955ad591b8d7bd6017467bdbab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096e85971a7749a29b6cf73960125a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeaa04605be0174474754e5165f077510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64484fe2c4d5c4f501d9bc64b7271c16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5dd2c7b6452bb1db291a44d33e0d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd548f92fa42f5451627d575c89fb51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f20546b53ca92d08b22496d79e90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed69240d2376a7564759920b260a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59c2945edd962170494c450c6b370d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b8259bd5839cb37f8c923ea0e0cab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9dcf376078aebed830de50dce0b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5e976bf6e6d829f764d8815b23d62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384d3a69a116f475ecae631cfabcc37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d58c4425e38198e5c17b74fd46809521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eb45aa366b6d623ce68e8ba765b97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68dfd13259bd05b6f0a4c053a59f54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61564322053b77bfa98b444e264d9dea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8501774af861705d2fcffd50b13a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4751588e8fe98210da46303936cd9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d9b818f8b51a526e07c6dc5bf53e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f79be54002774d255a7a2949782e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b50f44093fcf70ebe92523049a212529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0005a1965c0648555c3fa29c6ed79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478fb8fa87d20a062e3c1964afbe5ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080737c31e0f333aee1ce66ea9474a3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f45145a3cb8932f33953569444708533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa654451caf48cf7a8d670bd02543d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9011ebd5c6d8b437203f6fb0e70d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563e811aee1410a47de01e1713bb5f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee979ae6f95b8b2ecdb5b6d8f8ac78e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b2416094d0b16053a2fe678ab0f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37624d71513a4c013c06db14dd63ac4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dca175dcdc80ef8a98d42b036c4e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a6d77d269a3cf0cd305d86ff7cd79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a53354447a9830dfae2023e8f78ff6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfcdcee95829c727d7dedbfff6b3a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7466b49f48cbcd224fbc8abc00093d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca6c88ebc7de1cadcedeb6f857b668545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd80b7e5697d44e5314b1dcd8113e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c0b0606b1a3f387f1ae3bda0d16a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e172e1a335ca83cf5b8cf4c4aa650548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a55f702f96fd3344eabe260effd67f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76600ecf8d40d9aff62683676baafc74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b4040f957bc436795257d8e022750551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c24274f497b3760c41f1fd8dd720ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f28e3dca722fc7ff2d36d6df14f772553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec53df28be2db6afc6ffd16aaa5fab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0dd09ddbe12e13e9438a62e23f4d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a68546302e5b4bddb4add7f03a0dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293baacd053c292fcb81c55b521c0976557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa09e467e2fd645ddc52ba366f6a7ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d9b5fef0c5634551b2c68a7669010559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eef686d54d13a53cdc2d634cad9d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e9b4aa76a7e48802dd637a9e91848561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374446391fd98514e2138065d10825e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccb27f5b2fc16949f206c874eff0a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385c31b04bf365ce615878d8fc6f3f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7f30e4b3eaf0a0e1e7dca42b86a84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cffde48c577bd60a5dfb5dc5678b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb7d934bc048cf247f473c648f928567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb0b119c65a09001af83a98a68fd72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63240f728f3657d5dd681f1a46095d2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b24bb5baa0fc69bcef52e7c028768570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b25824141f4c98bd5ab80abd16f735571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42ff8a6dccd29bcb6311bcee6b1cc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ddf61df065c954037cc704f6a6bc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc8ee50453230ebf97d4e6054799c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c082403066c51cb59af91c6612e25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae30d79f0d03e9c3a3d1d8172f84c4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0afd57193ed20e385b1495b067cc38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc0a5f2a2f91dbfbd4d2f53b38dcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e2602139604d22092b85d2cd77e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75edb16b565c5e16806dda11c4b95b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b383c0cfbe507d2576916e6546c30a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e7eda59455f70c4b641a1d17707bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9ba7ff76bd49d86dc1d6d0fa7dddc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60dbd801020b8cb4623ca36aa503cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d683989ab1cefe498c36c815a3628585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1f6615fa642802aade87e27f7c3c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d269fa814cf6d7eb2f1e85121a48a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14564c3652ab323da299fe572ceb0921588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd9805d4c9fc781569745cb12668dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396881fde79a3fde521f8171e33c8fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e0ee9b878c08e111df320a788e58e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3382ede30e3fab95936bb1a0fef02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fe39d28b67aacf31e5fa366d3129d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90755d818edb8b39f5017f86649e41d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc87281d189a63591fcaba61f08454595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb24e5e79540a4d90e6cdbdcd8d7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107b3b6a4521d583da59c1d1677b8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb83290f888f495515bdfa0cf35f57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ed7af90a9311a8a95d036e20c8da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1fdce9addb331e530f9c75d5a85ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a4e4be2bf32acaa03d70b3da8123601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615d7cbfb923a70bcd5e89c19ca8ea9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca287b525b9d46f143451a204b3289e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b95cd1fbc20e590f27d139806445ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d0dc10024ba532056c092dbb38652605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690d51c1ef326200f4f9731c5661c49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f80660efa7fc4e49ce7c685b951ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd4707ca0b1ace59ca3e5ac4af241f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f06e574071e6f947ba8fc765b0c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e1ee67c698b6e3ded71546ae5fca7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e71073602fcceabf5bd5323b58107611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f03080fdb0c47815c795ff378f84a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61056dafeb513099e83ab03ee9f2b62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436788d9e17704b739ded2e9c2472a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96fb7e6aaa6d4ad4ee432e764d031615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f127f12153fe343ddd284986a470e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301228974baec2c2aa1d4888037ddc4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fd42eff0756d31c1c52f0d6556b0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac268c9951a40d6d8c5d1b13000c6e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef125cfe19409286316d8ac523826fa9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c52e9ec1980bf564a50203176c9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1083a3ab7e2bf1afcccdd340cd1f1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760d41fdff39f49bf60029a66b54b49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d6d48b04f6ac8325ae91ff7b86f3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b3f57a418f3c2e812a41adcb8e07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bf6d71328d0e16626693998ba8fcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2304857af9e63c5f437edd96bd4b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db058339d2b792467aabca453fb98615628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5cfa581b3674cfd60340e6690951629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb05e7bd4af98c1d73a6377f4cb22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70403308e3889540c8ebe353f5d0ec84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d5b7a371315739a2a7b93c8e711a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0ff362cd9dfff31f954aff0ad5940633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82414fd5a5013981158144f6b34f5c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517fa84c6d714930c8c104e185fc3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5991332dcb5d6baedc565e64b2f300636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81bb76ea8b2f7f1ed5f424e8f2d271637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f93c7bb35b2acb7b0f787d5fa6505c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4d4bdd55f4e2ed390f67da66266c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7af77d29b61a2b1b4971def416ffb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ead758ff6f344b2fc4cdbfe2258ed0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1c9b8908d90886f8e0bcdf0c5828642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a0f22f48bfd0258dc5b34c25bab0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e8cbfce665bc8157bea170679b10f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7e2e0097fe5fcfdb57e7164da811645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d62ddda78f1004197f9181d4dd15f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50d290c1ab3efc562423f61fd47c12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df411e1799ee4f8d8fc16293a7393e71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacc6eadfb9b882a1a1623dd810161c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdde0e4720e572770ff0a7cd60236f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa60fff68d61afe9dfbd76358169920651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975879e942a32e42c80711648b81245652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ef83ee7521fe8446cb852c89a2bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520d7b6a72ff7a025a3258993fe81b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a56cee654fc0819ebac3d121c48952655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5a80d5422dde8b765d66c34becc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07197dcf8d3d609a362544e0c279fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300f342e221955d9de767507201131658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85908e39ad50628106f25bd01e45550659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54850b6c80b0ab37a101cf71b89bebd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd1b358ff23a243c0cafe7af45ee22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e174ff4534da2d081b3c48ba1a119f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6183fe17c551b17f797490c4f26ffe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331ffde913990826cb92f35093b9aaf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fbb6ee6901b6f87f4bf88572eb548665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0b37f2b0c64232a049214eeced278666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2a47b4817ee7cab7d3009caa6e06c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff38227949be4d1506e381e98d59162668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb4252279ce9fa347d3535341b2aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22604b36950f769e8bf13569c0933861670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76696d19ff80dffe80ce4ba5a46da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f429757cdb9fae878a57b33a6ec7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d538612b1cf5bea53c257a1502e83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072216416671849f7518370e5c6e496674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef7413dd18206121039ebed14bec8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ddf349f18d43f4ca65f65b1bc0163676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82503797db325dc9ae329a359603aa2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f1b9471fba657c86c4f10e0303d2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0e198662d9d932d2350874e8fbbdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0bd535668a74b1aa588279ed561a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbb83ec02380df0558b792a1d75063681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde18a9605dcfce7aa1eaec1097dd12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688812df95c16e08518e263c7e1301e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091dbab86c23a8093d26b8b9cf376ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f92f2abf4f529dae132d643e24e43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233277e7d4d097e8142e9a5434778e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71af2ae874ce812cf919db14e94c24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331add1b9acf09ea3a7336d4ab6a8710688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d7a5e6caba53c377701e7a5de09c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82acc0e1f8482da777a76424cfb3610690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b74530880e49e4f45336a2bf57f1bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b50d5cde2ee2ead3edc4a9d272a82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae792557b036f965e41da88f2012f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f16234b0651b7f477d6bc27c0b5910694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154482299c1233b4a96b7b4b74602a34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea7523f409ef8feeae75750f5bad66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d8484fcec9f909932c598a83a514b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6efc1204d976902ed7fb8434e1e07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a20f9471fee9b5d10859fde3b3a2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8ecb09f9931038bcea7d28d70c2d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090adaf6fe58276de4e6b43617428032701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fffaed355a4ef4751a81fe41a5ab1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46783b07275c2e64f908af43615c9aa7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ba672e65a01da9f3d0c512f9c936704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c38f7d193570aab902588d46bc613d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d440c62ddb5d0814ba1e93922662a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebea1cd247759eba95471dfaa55bc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8a7094a9f7d79a92558c79d67c57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533227b7d340c1892dbb8e62ffc5597709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57442cf244044612f0f564a0d14302710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7e5bb79ac085ae7a27b498930a92a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec63e54ccb3c271a5e490fffb0e1a7b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c6e1fa2c3d1112f4ccb43d98173a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda23a70463795ec57b94c0bae225532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62015a79ff5c0df460045fe2b625466d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0303e837f563b85407d00aa2eed7bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ddd61837bde89b1cbc94254a8ec195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa0359bbea1a51b4a2ae35fc0e49516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca59b1af38c9e4e7d005855e6588597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73d58753f27bc40ba0997de35e47448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f964318a9f267ba1c6d8192630591db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f897dbc6722f94457dc8618731faf1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa656a915e7008a5042b5c6e2fdc1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02875403cbcd5a071d49a241d73cab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf3d9e592f808600674768174564f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4ad17e8b317d36cdf3928dc0d90d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4fbf7dbc0a93b4019658174672ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cdc0a765d12ea6dedddd6c4de750816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc221bbd9c21f2b5d955cb4a62da7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34515145cda7b2d8b5d683c12a0b91ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9137d71c9d838bcf1217db95392dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d83ae314821dd5f8352d904a91dc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6cab1c7bd9254f7a09437a0f0b10c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371ff6e0b28a3a7ad057f573cf054cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a71f7d4fd49ed7d8a756c8b0e6a3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3623cbaf5442dde0e3accca4a473724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab423fe7b75e2b12cecd156f4bf36a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943624641a8f5df2791a1edc020f63926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462eacfd32eaafbc255bc31422dd1cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabde014fcd03c7df2176adec9485cee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d09b74e4c8ac69965d2106a919ee029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680c5b801ca97ea44af35b2dfb1f5d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093a9b8467778564013ed0dbcf8c89d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d81882854710a5e606be2288d262332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d5a70ca8efb78698441ecf781fe2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf773372fde60fa73fa53eb27e9139b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e3f1ff22d2be95356d96fe511cafd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbc74c4f28e7be112f36e44e3d997b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858151ceb399bf883da840753c6c58f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb76cbbf4341f03585f960b49d73938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069f1b3badd8b511a808c00bff3b7d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20e49a7045af5389985899fb8d6c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e905c9d7dbb562cc121b75bb29d7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3847a68ba839f309a984b8085232442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a9cdb469d43d3447a87ec1423a1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835de4b6292fd16892aecf4091413ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbc9d9f89ced70c0d34611552d854f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d63e995efc9936bb7e4e8f05ec2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f738e7136745a50737779aa202165647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5430317d3c82cdf1a5ad95944d06248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3bceee22cc44d7d9c405b336ae43549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fb45b1bf62a9a2f212ef03d922d8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4c53639c00e05870f94de083f8cec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594ae345670d09697fc22428df08c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b31867941676aaade3a9e6b1986c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3f40a349c611b6773a9ba7b8c024b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8eae376bcc4ce1515bff14de5154655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c587b14f3f1d9d7822d742cea83e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f263cf81563a57774eac46a90ab457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652535bced19876f6dc4078df4fb20be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985052d5a163f4d2a80241f1921936959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12b3b431ac6b26177690dc58ee0f9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6ec45524c830221bd995f995cb71361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf3ca6b70a21d83b558288490a60562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c35864ff15aebb221dda62c42de5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0d5a88a7946237cdda2014a5c8e5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94720e5d5fd8f4ec396aaeb253e04e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60677d9b4ce27b129a188dc889dccb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f202a9776fa1d123e2934b4f96faaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d30009866e11cb07cd4b481ec5c2c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18b280b133e7d8eeafb822a8b6e9a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942256c19b248e4016e65e25bbce6e3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4149e9a75679b9d9b3dec5955766a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2342d6ee7420cc1c7b9f0f54f9323b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe210e444acf6378b0862ed93d39b1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e52f93e295596ab095a9423b7c1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0e0e8ca809e251faa98d7ebfb7bae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ba881f528f6277965858b04149ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6910d66b97397344245634444639fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64829dfb75bc1938d70776092a09e66e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6026a43fcde559582013c626fa32079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfa247ee14ca6d4fda2cd032cad89d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf618f6361192abefb13383f4680b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc09467354ff6d8289af9b5f77379d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b4ff7b7b431b62eb06db5ee1583fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8706dbafb5e524313d9422e6643a87684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1418dd23f48967ce3ae58d29465685c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5a4d71b986e8e9374fd448676e0cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594faf0295bb09de193143ad3ed97ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea917b5727381cb28e566da9dec810ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cee1a233a403162846231713ec0c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fcdc5cacab8fd4c5e52613a2b260290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd14bd926cc7d534c135140035d01d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b4fddc7c851e0fb70679ccb580b1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39497bb8ac0588a359d08c9aec5b0da493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced24b7267f4e32018416804628efa8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc2465afd2c52afd5ce98e62172f4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d2aca8c152b7c8c268e8421bcb0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe6ab128a2777598a62083d0c324a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21631676ee2116a5ad7b0d34ae3b9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a41146ed9104d76435ea33ec34df999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c558dceaa6233241b90059a14fa48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10e37afc3929b34aea0e86100f16d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f346428cff5e2cee766dc98057840b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e852eee4b0e8fc3cfb0a05bd8ee9560103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fad3270eadb33e4d60ff2f52f33d66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b12485aff4cc5053350583844a1b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20790654390a94f731cce2ee7a79cbb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da56d3aa8a5b59aaa9b597b0d2288d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f391c235bb2e9c4b0bf3aa7853bd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a2348452f25763aa6934b9291f91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf8e6c5a7a92a70f5be020e4263e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bdbb0cc0b48ab22bb5545132d24ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcbe94ecaebc21197f8785cd64cc76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b803b3c884840fc130b167c5c630113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d623011b7771a354324903107a333b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16208e5fa4b16fefcc6abd89a986f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe4aca50c02b37f9300411aca48faa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f223a7e382e0208a0e458da6d5fd7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272c4dc4c7a0d994207ffeffa43a9eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e614276afbec3265463569905295414119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebded846e09ad9b53b0c129af697ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a192013cb341fc56c57592974451ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062fa90034f67a81cc5bc18ec51fa3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0cdb6f30336a2ee75525c3adc7c5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59226133f29f092284016f5da7d6965c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddb511171f378c7aedad1a450e1b9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2b4f4c7878ac29f9e5423595fbc24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94140d8e11430a9b89cf32ecf402280a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd4f965e4c34a11a26e754227b9503128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544d9c05497534596a16def041d0c04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ded6f441e86a521d027f1564b415130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7ba34810433a0d53c93cbdb8c4f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cdadb98f58d1ca1b85a2539760549132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b4562f1eacc874ac4dca7ab4e1720133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac1feec5692f711cb779bf6168d59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4106a479773a34e1e33486002bae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40dd7f3bdd532979198c507222b38e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8262224bae696fd940d2705e9d23b69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6890bde6dc75bc20a88715cbe0f16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290298abb3a82108277e117099af397e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28751d9ef8733ee1dcceb28a64d520c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fa079d70324d9e2a292224403fdf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf19054548f3e11295ee17a0320439142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d08963beab211f23b6d31f159498143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d712c37f20daa41a22838ae086a60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda8017f9eef026e3d896b38ae7ac7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64cef9802a4eedba163d1463c2c57d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e2627f41cc45d5b9f6ca8c327d023147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df18bfca2140605b76260d413b06d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aedd5c4841579e56071a11195590d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996897e2cd14c566e5895e24197d844d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef389d5c570e33fa182301c9c3f7b9ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea686be918196045e8505a0fc450397d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c4f6e6e25f3d86279064d2fb4251d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec6c856acbb8696f821a4790218dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012ec7fc74eb08c7c9f697a1f9ac5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e03824ad83fe631587bacc9afab24c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac997188b549e01b740d5b85381f4215157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe920589ab6a204b1c43346652ba7bcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5e0ea5558f20c8114f1ad86d4bd28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5921301a70cb1f163c3855afc375995160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c07cb78826557154cba2d73452fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1f8d689e2dc2d31605089c3ca967162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4863f4ef7018a4742e225d8a7f22a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c9a22f2fd58c60408bb40f1d2e95a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c687adbe8cb03f8030093212e253b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82769109a579913c4afa3bd1f513dc76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69238c8e704a460fb0a2b3a2bb566167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328287fe26c7bcd007062f3a26e7ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c53e904911fd276563242d6240e8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad413e14fbd7afc712762b1b83a23cca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d226d52bed13def4229c03f3bb4401171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363a68d1af058e3016a5f68cbedab79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb585ac7e7173dbfbc12aecc9ca830173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5d8db478dcf72feea2529e8c6236b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaa0c97d27713bd3f4b3a8957090ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8542cdedaa86386982f34bef9d199176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912db340d44534d72221dff737f545177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39929b1a6736ed5b3d62d0ee27e21fde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e3694b372b1ab54b2074b999a464a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41de5ccaad30590939a1b83b83ae39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440145b8774a1f7b034ebbccdf51995181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193767194eba58bd438987fd8919b48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc405390e7773c32f25d5a5721d08d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0349c03eb8520b611122787c11c868c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc05339019527a8aa10eb901b438b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d010286cf23fb1e7017c1b97edc55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4f634b81772b2b569b42a96d4d92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c3699d07bd88dbe7906827afe7f53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f36c433f233ef81f1f05493e4808189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c478f195750ee9deca312cb8e27ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b282e270c17fde0dc0cee5cc18706191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075466c98dc9025ef5f16d57f19de1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538565bff59b2946f96952abb108748193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddf7a473176bd693f2f90cf8b338b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc20c21469171959a0f82ea51861b56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b62c33559eb47dae6b4bc9ed3fcdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ca40393ae1b6527baf32a678c14a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b185bfb96ef67b692b237b9d8a495198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a88cc4a7c4b25a59ea56472d9ae50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb889e4977d01fe7162f3f385ed41d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf892997326290aeae1b564e102ee79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13354721d4ea1b625f8b006af8a556202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9478dba72d233529d97efbcb68141203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacc6f7a691311c21fe47c68d4d55d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ac0a28deac85f8386bcd99cd0082205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b0479a6877a63199a62983d860c98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee1c37c3c9d1d88aa25426adaa475e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8650e977b62ba87a204e6978b6c7ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851422b8415e1d282bc30f6c4f38b006209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e5c8222b254dcdf7555a7b384d6bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90bba546cad04e86ae37fff3454856211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550117c9b29c8fcf2439d853f6c202b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bb5f54cf85a5455ce464c1b2196f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f857754b96b795bc49ccf7582f03a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e27c5498907529a02a4cfdd462074215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79af05d95516d8bf14648ffcb3839216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4de684c3b0d69799f56b5d13308a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c442a9b6047517d31697625b32e45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a352f0d67d34a5c9a8aed2e0aa9f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b99378e5eaed3ea0e2003ddf6b1ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6c129e6611c8af9502d930dcae883221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0ac935c71215d212d7d09a7faca15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439012268cfb9f027dbb959a3a28e00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814ac9eba74e2c2aaa977f9a5711d68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e503ee22fcbffb857ee613606e0bd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d4cd428b22b0fd9166cba6ed48a77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0bad36a8a0b3ad9d2dd7af22c9806227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38411e5d6c4eeb0c09e07eb61f9bb01b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f04dab94a628d89f5d6dad765cdea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2528a2a5813ddb5a65e877524cbdeba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce105235eeb2b7f15a47dd5bc19c8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99adf48b4534ac5a2ad5583a3294abb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5e52c350a1fb92c7a516988b0b38a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5026ca9c2027cfc9d5245c8c778971234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a74d15bd385ced881e008b855cc713235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ac3f0496a4b136b892f48267bcb3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a7f51962306ec6bccd886b3043532237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013295bfb94ebec5d8ffea1af094310238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c46dcfcbfcd6ea536fe148ab705a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0be4c4c2180e02b38b84028a605df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a76aba0b564fbcadc3eba0d05ef15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047334f6bcdc97bba5f5976ee330b0e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5615688caade8a19e19d0c9a5085d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a30fe98fc9b8d183320743dd0bd691244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bed46873b421c4c98097aec26fa17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1ebe380dc371d9121193e5a9f0f9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a32bfa2c4f443e453a253c679053f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53553da46d0314902a2329152ced993248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6823e33823cfdf6467b5ce2365c1e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b182340a17fe08627db1133881cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e6e58ce35c8789511ba67d46aaa66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a3670077f7726f8bc122afe587a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98e035fc179e726e5bbbfc4c6de39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bfb62a22771b9698bde974e6969cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a696d3e59d62e02048fef1ad288a9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff5fe208932fc0ac449d51470622e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbecacc1d726df8b64ce6d1f74282b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f262ffbc574e0483abdc0d800b0aa4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631fa891b867be846e75137501cfde259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7656311e8b612640e8e4edbdca948f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aee78e145652f729b22072c13dbfa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924e671199361eea54728e8a59875a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab05a688375a964664ae66c64bb26d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b863444a6191337f0d18334c120ce3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ede011080c9500d171070360bca61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb367ec9f398ebce50447a747ec481266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d4ea2525f8f452266b0bac93e395267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f7864e569bab1f769d9a13694726268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c04ea90c77e920cba0a36bc3029c7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f845608dedb33755834b8a74fcfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a638bbcbf6900e60bbc9cff88703fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c43fed7e61417a7d0d5d123af214e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13a703bc770d2ff2182e8415415dc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c890d7846a31430c3c442ebdbeb45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd779b800dcbc3c479052284a86c95e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51193d8145e237088933830f3f39449276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa507ffe75dc943399e8bafa26e8e4ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c97682cb23f256558e1927f04bc08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7bd4d8dca6c7bb9b3d1d6464d6038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a353af2c4c91da069f8aec91e9b4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532785677fa83a3c0aeda3f5ed6f766281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaf0928a842adcee29d2072547580e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d707a3714332b746c597540674b45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4000e26bb20b364b50f35e556dc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a02132a68918caeb1b0f8bff2e6f2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af28496362a7760326ef0850d37fc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b3de3032e0f68b0b9b7a3e846750287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baf70f2aea38f38ebde7317f24f5a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9053c78d99747137ec2b946e7eb7fd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d60384dbe5a900b177ab446bd34b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c056da86a1e2b55e42add9f5452a25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774242a2a6bb60e31b4a589528e14ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50202fbb0d5d0b406231e1103fb23d25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d479491bb2008f53cecd85a4732520294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd45394630fa0e0d66a8821af9e33b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ac1a51529f2896395416630dc852b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf7b3aa87ac72f8c1cf45d79e5b5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c32415c9e3687384135bb3c60ca10a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353efff81e8a3c45b116304daedaa5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1f9f29515ea45969884e8e4c55ad6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e287ae8e80a44dc16ea813391a46cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b600f4acd6c835f5b33dbc810925302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60cb87f7dfae7d9f6e99110238a161303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58cf2286ca79703543abd49fe23037304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f3b0563b4908de6d6533a5bb7ae97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4217ea3a8c3d97af3cb8537a83e41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566890d411ee9231d0afc250ed2d435d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeadf1983526d815f9050a1c73612c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a631407468cd73c74a56e4ac4996309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4805c0fabacc8ac1fcfdee3a799b44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03cefdd04a0c9407c604b3535d904311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f3e87dbf9705c05e11d16c9108f9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf79fa6f50d97dfcca50eadfcd98bfa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d8afe44da7e3c33b215085c487602314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795fabac30e7ecfdf55ba67ca2387c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00941e2ada1818aa98597fd082821bab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38adb31d8899840852cc50f992bee4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b197c2909687ebf6ca87c9b09cbe8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357e901198d22135965ba6225afc7ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e853913439edb6aeb45f53584a1ac4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec13d70b20aae90ae1c6ad89dac9f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c93d7c6fcd0b7754ac9cf299e9b71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db0e7b9296026667d0d102f224cfec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aafe8b7a17c31cbcdfdb165354c2d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51f4c5f34fb771641e601de186cd53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8292813f7a5fd4a4ee2b2e4b135b3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf71dabf442163eec1eaa60248bcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f4978a4a88e457b1ccd0f8c15275328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305732f64f6cee3d76bd3506c56f8e28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caec0ac564b793a7d02bc89745e770330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e02cbc4e5dc9073ed1ce5d1918d11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922993647c2e1dec07ca7fc5184c1efb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3472b243cc8aba8b4b2900afba1e3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a87bdbfd9cf12c1567cfa863e812334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680f05342c02a9e771934fc8ed5018335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff5e13a946bd865bc8abc149faa15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a996837bc7c317c277f19c5f00b151337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00762feadd1861f25bc7ecef2e2ced37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e604ae0cdd6ce9994c9141f7baa8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbeceda1ac4eb8500f5d7dd88e865d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888cabf7b423543f8b9d546837936ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a2f258a2d9de6d0e67ddc653030e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e549197d307998510274f054b702e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068c3c41def0061ca2d2d0d31c0bc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f3cc85fabb0d84cd2953a8c0bc3fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ad5fea8dd381ae27b4639a294e82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80535f248b81fd114b7bb05797e1946347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342efe220af7e04258f7c40e51decb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a00e1846292b2b83fb50c8403eb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca536d04125c4a79e9ada7fd5fabbdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbd80d036ac04d25f687f3b90cb2ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc610004c47a371e946e5be53729b5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e362add6e972e5ad945a0fbd6b0d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f8ca3574d688072a1deea12a20f6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1621611011126c504fb833e15c475355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b55b45226012180e6857546cfb79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d45f2d5418d7336c78d05cb1b0111357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f164555fe0b4d0b72553aae00df8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b89de1524247eb1cce60a0613f40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f0138d436d17b67c96bfce94ea853360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c891d3686f2346db9ad860df00e4e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b360a71c413562f7461b7e29fcd45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d21e852e5ee59ee1da140c974e55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2476469c227999571001c8d6289326364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a934a6c1395f8200ef73d23007ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497c6bc9bab80f0f06a4093d542ea4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a1ea82cb1668c54714f7a62d8b00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca36287cc32f80645ca206a5f7eaf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bbff075408afe9bbf8c85f5441538369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28772644ae084261f005f2b78b541e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a93339c8bd0966e3199e3033b0629371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c78acb972a899046587fca13462cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b1ccfff54adbfd6535cfecc84853f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb0291212f6d5c90518ce243a6cb79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984ba088759c67d2b375ed9f963ee8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf0efc3bfe86c8355bda758f9bb0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59607786e79ede07f0d78266149ee7e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b15da41f487a136d70ec5cb03c10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d13013c7d4e92cc4263d98dd4829379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d51e3db4fa4957626f5e6281c8bad6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cd68d4147c466bcba3c8e9c454e03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f658047a2fab6c5fc4634d429aa4df3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1648e1b3ae3bba3122c47a79858f710383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958bc51e5de3efdf95c3d25945c843384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194ce7a8d46d4c1f50cc2ea9aded5a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88548fb38d01c69fc05d066ce1213e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebfcd20e6a8f7a86d4b226d79afb14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c6fc309544504b8c41de824a3c39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff637c36a7a67fde72a60184cf3e6d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e76f6e6d14c9b34ad49d68f61db6c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed54958c505b6f0f138de145ffec47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da597056ee3f2feceb7996ad00a017392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41000f003222350bb06bfa0f5f0b36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde1f95ba420c5e0907a544b595aa7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060002906d0d03a08ec8571f84cbf9f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165c2f7a538923a2b61b37cd88ca9d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1000db79c44730b54c844d6e2a3548397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6704d1784ac2d7386fa0d5a9366c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92004ebf33add0415ecdf5622e79ec30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1f10af8ea0cd9b5e6c95d73e2bb4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7e4ead23fa74638c6093798f6c842401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b49ea44912951ba43685f0f9d966cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae160f1e1c59e501420c23193a6ccd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07d681a615513a7255b0f39372231b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8b75c9206ce3d34f0dc3c05a5526405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81557526829f41a5325afa8f3a5c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dedc6991ee42501370aa7e43759b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79761c278dbbf820f5f7365e862a3297408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d94f7ad6a0086f8dd649739651025d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c87ce414dd0b0b352459f92d37598410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ac98ae0c2d64793ba5bfe695b5b80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42b908255798c312f550c3c86c5af2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568311c6bae5801052760e00167d3007413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26552027f0e93b519fa9fde6bf72db9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b1bc78b127de2d7848ec4bce45dbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277268c440c0facccbdfa417505982a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15fe7e21753eb4d66ed2a22b7b7f98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db115c9f1b8cf146ee35b81622d6f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae64161d6c47fa6139f96b63d12ecc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54bc07d40f26223c6d77b406617408420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d922ac8d306425c1fb15ccaef10e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f65844f804ad4fb76caa25ab293ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f521e2782dff4d28eb4b96d708db2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e487ee4578d44f851e62e6d317141424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7ece9daf8ece2b728c60ef6f77a25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9899cc695dcb17b4d27d1e777bd238426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728033e0f0c7fe8730be978aedccfa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07c1f147d7669f16eee7053973a1e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b1d2eff176b6fa3cee52d38dfe437429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046834b323a0669378b3fd2d85fd9d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded2c33af03e99f17d4d57e5d82341431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd725d1dfd943bbb5a5a6617d1a489c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e76f1bb6e3914c184d08a40f88c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c085b25b43c68ebccf2e0e3b131fa5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee94c20ae9ad5163f51ae16bf8c718435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a8d5f0593dda443d8a18dbb66679d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea234b96723f1ec1176d1e04a4929f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729005a4e2fda721b0db97b676567a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7232a02f53bd0f9b66f8744daeaa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d5d557bd3b71059c0e44c068571b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c51213504f2e45a3f37343c34860c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d63e088cb7a308e8cbd4078939791442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b57020051d78ef848f36f1814aa47c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6304e9d7026611e8cdb7795faccb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652fbf0b1fe21e89ccf01f9b1bfad67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef55909488aedb0c890fedecfe86a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe10cad370e70706089172dae1cabd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4f6c636e62216a6f6a207dc18d74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dc2b0718c1119d5dbe0132e7522d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3e7693a4831221196852579d44cb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614edf683295572c69af894387739eee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdba70985da9723c0cf1e8c15ba91c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4bc24bc1b421590c9b57914a7703a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a097e862f36e6e96beaec93470493454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c70cc80e46083513177b48808290f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece4ce810678f33bc4f34c6d4847053456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297edc763254ff68e1cdd203ac7d8e7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f34f88a1ba4973771b2a802507e563458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c8a4c01686ceba01c71103db8bb3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcd98d1291df86feed3464c3bd74dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291724a162f7c34dce14b01a73ec1847461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b044fd4eea4c8774a3bf6f5b83f9cce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db66cc090a588ca48f6e75b13d1852463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99af94fc59670c9ea1404e7b86be10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e00d6c6711fa44f87ece832807fdc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0190be0dd21854e235c316e6f062b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364a45eb9628692e1cb9713d893482467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140898ee1357de262fa8ebad4fed4e70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965291f4df0c430a054073434d7298d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade5df6c5eba18ebaf93cc83da6af6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d863c40a5b6a32ed84377f581891f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313140a61c10996c4757a3a45e486a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8a232795baeb00c6a4509c37aaf82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93cd0c0f75cee3d76c4c8915c82ad9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987fe19a275e62ddf85fe63afb53c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd19a228c3965a2e51d6005f7c343476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4bd6612c36e308540e152f96004f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4441ae2cf4f523898ad0f29f705d80e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56fef9550aa8e0d54347784bb7efd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fc639829ba2a6afe97885e79e1f98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64270bdc9ecf7137f094e4700fd42d78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e5a87be6afc34e491dd3f520fa30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52658a9f855db57dc47be4cad41af085483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee5bcc2ef37dd7ab0143250361593484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b46839a9833662e45339dd242d1d6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab953911a39663d29f251ad6bc5c91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d84d28d7511f9c4bcf80b9c7eae9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff3399c004758fe1b94812273c8f03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd113ce0a7192136f278b2e098bcd636489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d8ddbb6d3397f0c787a35c9cd6dd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203df97bb246e6dc2490d7d9f7bc822491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84070a08430077fa67f05ead1ff4d097492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ea362eb5d941fdeb83b9f8c50ab0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4988a816d90ac92c08eceba64728d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43db83b94f3f0e8f99a49e2b42f7791495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25834319203d47e3ad5048ef2c5f17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b8c75a63e44b56a79cfa6046af9db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a0064bf6216f11c5ae1bb88e599e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1200b631321c4c800c27f9469b8e1c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ae646731ad24846a0580ed980a4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94934882c2b06f5c71de35aac536d818501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a788c89d519b220f02ab07b03562502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b5f83ba70bbe34cc12552982960e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681efbc1c3265d98e3fcc0bdd0b7042c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b83994d1dae75f129b83f54a25a22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facb291402638a98059455ebcbfbf23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fcf2776e4a77daf454f8ed7ee2160507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524ae7766b756e1c3437fb47a53ef9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e6e618e0b6c414574228c87922be9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7def6f42b4474d6a9d7a4316bf0a372510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d94ae6e47a4fd20efa40eca4faa16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17665a02d968a6c5ce2eb378a9647c0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20814ad3a2574ab4ca47fbf60e72d703513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b09ce45d7ec91f6fd65209ed89e653514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a70456225d6b5814f1d1947d0fae2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373151f67e7794841c85f999383f0baa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740f6bd0a6b98f07442c827600c919f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c193ea8efc688f36682f2d1356a193518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed905bba3a93b0bbb75d7915de9e76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1134ad9f13bf445052a58a11cd5a91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b6601d2952b8b23999a1491037f6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104277f2375c1d5989509e50368b74ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694381056d2c2c261a3159cf1907b899523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592fb1cc4a0cbeda5b3b7ed352a7940524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fdc9e46fbd9bfe6a4fe7cd4ffd019525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf9f7d2beaa95ce535b0dde8a8e947526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb4e2c18bb8352604ba844ad7d739527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f7bdcbe2fef78f0f153937f150a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fac27b59bd8dfe4f6f970c3efde57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788006e37e5d3a4d2a72cfdfbdd60a6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab5865c4a6778be2886fc8d1245d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68605da5bf83cfff74a306c15df6e15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a44ca10cff12e4e8bd1ba7eae444e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327ebd5a3c94bd173f2797ffd2a2f72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be358a5dbf49fb944c2e16eb935733cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaef017b612baf808319dc6dfa5825536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeada8c9fb63226be503ad218d7b16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e23274c2424735c29f917aae18f20d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3cf001c65b2690511b66d5b9bfc7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44280af54f4e222d6a0c4e8a0dd79f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e272e0742db759eded95524fcbc2635541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197cb879c2db4bdf55fb5b19a6fab10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92788102ab553b7f464635e83cbf3021543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22b1ffc07087d2bd98e64cf0b5fc2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c97c796e8350f5b82ec0e4c1600d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46784fbe7237526f6ad0b75c57b3db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4ac505d3cc27734c1efd469136ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c85dec15cac5ea99bca21d23d371ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299926ad2eba964d570018d584aee85b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd197cee84afc7f5fc77bfca7b58a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e7750564bfc0a9a8074a669a4b0e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd1882f88de5a55e027f6c6d75b413552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c5e75bf7012446c8766cf595a0bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672a82afb220f274ba6419969e10c2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52537ebbde31e2d8024f9d855aaa67a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b8ef43e2df0232a659bb3ddc2e1f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8fc647a104c614f5ee7421ec5cc23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c626b82ac2ad0385b505b7131174a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312057469758ec2e18f0273881a394b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb801adbe864c2017134b0552fe381c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c718012f0788337db66c37acdf89d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babaee516f73a68e27d40829fb6f9f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6185ade853fce1f76a66b35e230f6cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8574ef4ecc16e3fbed2706ca931d489564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51882bd6680940132e96419af36588b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0860e207e9d7a3406e0cc913cb6919b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae82498ca1078e5220a14becfc92ac4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5c5a35c2d71840c9d1c8ab4f448e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb2c8b80e3aa6accab107f0f4735d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd96006311087546cd3605a33e95441570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1147373a27d365124741f6040baafa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7121820e1a1f2d2691069a4e43de34c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084319540cd96f97106cbe5078890225573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539673f54ff697ecf38d0c16d2bfae4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d3aeba178ed75127599d9206835e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05322cd6f1b881f86d28c264ecb55565576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2db74ab729b68b3948e363a68abe0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a02816d245da9fd5feab744bb4ddf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b5427c85efa7fd6a7b63d79eead7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e21b93da556a797425c8cbc0f3ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a904abfa393b93f9c33fafd804f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9ae76f28a77c67fcbc5f6422b73a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039b4859543a66d5c74e1ac120c3346583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc8aa334c85c0a815acc8274d12197584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820753edd8e15d79359372a85949578c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898618df3f08f2b2adcf391c6b1dff12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b93c8b0f1473be06c758a69c3a31e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23de59d540b37a3e47404561f6e1e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcd9e9d6dcfbe0ddbf2316060be54e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7545efac755e938077c6f119775b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039675d9a4825cf0495baa250d4e0ce2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832cc202c59e09b0fff005b6a99f7a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b067c5fab627c97275ad60a4033067c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec90b896bdca7d47d0e8cd3a7eea62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ce6a5fbeae59ca60fca13cc799278595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecc4d47fc71087d49c9768b83ca45d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705920da61e433e3cfcf75e1023b5bee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa0ecbacfec98df99b9a130d1205c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda0a4a5e4502ebe01943dbf3ff72e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1179a627d3854925d2ab4a55a8989600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc882ca8f38a458e2fb4f9a41c5b6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4923efb422175cdfe8c5b4a69ca5aae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b91b66ffac8a685b6f969b418556e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116539158b7ab98878f3f52894d7ffd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246b3a03282bb367dd8cf44dc7d186605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0730ea4d595fdb67b06b05f2343ab5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83dbef25548474ecae3d78766ad52e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d8168b9d6574430bcec197a8cf04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5de5070642c10da60a348b8750d8ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a92a243044f07094d8bc04e3fc62e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf25f7ceaa5035cdff5579104f09367611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcbef7a304d11ea9a4bd9fe8470282612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fb037711e15a8e0be3a9cd114e46f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73437e18ee26eb3336a3c02187a64843614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18704b5d827ebfd9ba13cc796c5bef8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76dc8eff717c19da5c30d72a2981cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c68b23db0bb982c22de8be07441f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733175ea293a07b84b659862fe03de03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582b94b26df41141f09609f9c7fd23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9942372c26d26b0bad3c821e743053620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ed8a641c0df122a5f5def374e82e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dce592aabcd272278f2c50f7309ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d528f7a929368189b299b0d8687c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632075b0da778b56afa46fcc392b256624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da44055cd0261d745352b25c35b5a24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a694304c3ba87e9b4b0c7721756e59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b60730448cfefeb461633d988cb4d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f020263ecea12ed7dd8891567e01e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81078ec2a9fc99ac3b339f7c0d386bf7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e32b47fc874ae6d12c3b1cefe3a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e19409f9d0082398f54b80c410c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54305733020c4a4b40d87e7a6324fc3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd8077ed4d453ea67d5ad8c6c88004633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb2a2710752c9c3ffc8d4b30a4b25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561afd83ebde863f903e52e1f0d73a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb7e1c7c44babc0efa0ba670c5da1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db18decea1e194d52a2dbb3a1bf403637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3b5596045f678b6982e8bd9e428fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa3c1d336308412cc7c86a1c7eb71e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06773ec30335197584589804371188d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a2350b059b83ee9127cf8c3f72b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbe42e98d73d6417ce82daaf92b4e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b7857bfa4140687b2e1cb7b97c8c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b469c21a5623bf5a9a1ffe3d5e1f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a0447b1c3fd5aa97d40ae25a908f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b001373f20e1e17b432a22a583030646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b869ba33f15c33964cc634fb0bfa13d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812942a532002ae680e54ddc17b18941648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217302a4a236268da1c1b2be5b15fbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80987cf7355e40b927151796a03f2be3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f56ec676fc97ff91b6ac054f8bd67c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33892d04905ca54149975c9ba427aa7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c3ca1d1875e89523d4196a991e65c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcfb7af4f5844fca2e77e6b4942723654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de9da4229c7f2dede13ca5143a523655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0bdc3710855648587a927b4861851656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e98d0f7e6eecc9cbae1266910b33e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9820df5546feb1c554be2596b8f6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf0db064bd16b07f5a1f410c9732b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc59a05a226e40c806d4413b04b24cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f909f579404fdf6334edc0bcdf6f2ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c35ab8575b9cb71e1dcc38b1f7cfa8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635e32e6fb89db4c4f9e5fdf970a4fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d500efd9b9a568b4a75034b929d7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca51efb1975d55df3b9dbac1530f024665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eafd9e5688da61badbc43323b354f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e1953bef66f84865bdfacce792edc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89467cd9f8e8df29df94f4bca84f2fb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62adf9cd894428a1cf7dabc33d24636669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a69175c563df3ad9f0b78ecafebc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83ca835f853ecf149559832d9cc0a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e6ff78818fdc7a96d16ecaf18fad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6305861ff68348ae6c438e0f128da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2e7e134d9ca63c8c5002999dea99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce922b4681c18968989772f98b577675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a947b9fe8500e584745285737a27d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035accf66549906cadc87cd5ac39db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdf3a5eb7df6172ade8cb783d406cc678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>