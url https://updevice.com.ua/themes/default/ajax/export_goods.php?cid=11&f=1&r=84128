--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f1cd66e462e0c1d8d940b76c7c511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5b7da1dcc86477c23e058a03c96a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756daa2a6e2811ea591a958048998d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5695b7ef9ded73c5f1ad2f14a5d024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553fd5c7898e3e1520f1aa453e62fd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa218070f029a31f00cf2f885f15c11c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a44c554957a899fbcb971e77d8f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2deb06ba62f7b1a160dbc59a12f4058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365285d0e23ba8988e5c67b24d2c3c579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0f0806f6fa625c7aeb448df70ecbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef33e3d34923515df21e6cb9e1734d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221839adcbaa22d46ff3cc7cd7d6af112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2b4e18a279582731568364da7b82913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fac3c7343910aa1c6bbed65e10424e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c6a3eb3db04963efdf9e7768e6cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c4c6654579efe8bad48e09c66369116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d0ceaad2896320dffc623351cf8bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512d096d7ecd1fd067f529b5e8951c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581edb7e6b7d0733e1ba688e9950dea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ecbf181e01d75eb5ea5152d82e2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa45ca6516abc52fb86a92b8e56ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3c6e4529b6f4277a5e1c4bf3b46b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8b7abe663053a477f6e29da4a0aac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea566350722a85273ff686104f0f6d6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d8534d2e06566e16beea9c8830ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60797ccb3f04b40d281a5348efef226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab77c239ce0884727ac715ae4181927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a35d21fa9279e5fe73d920d92f7f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b397258a5fc9af38a3966d267ddd9ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8335545aa2c1e4fb8d57b296d845c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72dec90388786f5452b1344143579e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9e3ab5e1bf54158176f565c613bc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff2869384ec4aebe369998ea50c4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e44fc6146636c1ee3eaf5f3916c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef208215d05d7fd3fc0e44a810e0c0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702fee60782bdeb5f2fbd346fb383a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27813e28b05a0b35a0ed0e313f381937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a79b661234df2e251da0b3d1c0d9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f222e455d271f2885ffc6fc54f239439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f0393af983146b3f27a5e1e529c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdec5cb73a25426c850dc68a5621a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac36574cdda7839f5a5ca2d2272e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdb700ad365a54ec99eaefbdc1945f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c44495a0a50f7c4e144da7be711744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618f0b79868bf38b58ef9009506d58545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b0a44aea43d7469f7f22de77540746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718141e43143bf46a396a759a8ec206f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc87495361241832d24b4efc50dfed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aaf114047316476ff353590d393ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfff095a44a33df8f960373b31cd1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714a98746dce2bf5bd5c7c1ff08db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ad50020e9fa3c033697d716d9f7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c5f48e9b4c21b86cc768948472f4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab6fa62e2e38cf6da00ea8090034c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc40197bbd2c25d2a14dc0a2de7bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecdc26a929224d25d3384d09e5e00456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e33549603df10efc46cb06249f22057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8d8cf6f2d69b796526cb5d7402ee958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4e5d1d1c589c155c65939fa04fed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fb6303386978c1a7421e295d66fba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2774fb69b2a2310ad42a60bcbd935b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f1891dd1812685561b717c4caabc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515fd816ef1aab4a2980a5ff7646fe063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484fd571155745ad66c7e04f63fe81764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760b1f61ca3b48cb64d915a9fb9d6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2c4ff3ae7d3949c7e296269eccdcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb87b1865060ba83ca2ad0b332dea6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b986dafea8fac2055284a24944346668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ddb132bdac4abb7d55f213a69f0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b89740c53fcb465ceb062fff5c07f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc37a85682eae551c5b506229b36cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7db781634827c3f85984c0a60774e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e854157e0bf176761234db89cba9a8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bc4d5fbcb47d505080c36f4fd5a5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1129d530925785dcdfd10bcb11dab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451417a9f0c823368b133a74b56414da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31207855a8c671d6ccc7dc12515426677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e042933f2992dac49f73b6bc06ab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed730dfad9b62ace5325fa141a503479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087d7f48073563489308e26d17ba6bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01bc89d9de653c517b4b38a3d4c66281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decb0bffba2fa08a0204356014693b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd62dfcc33463b1ea30155c2c20db0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8399d267272c0f97ee9002acc27749d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa64dfb7628ed756adc4bbaf98718c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c00d509d9a0129f5a97e3ee1baff786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918dfa0632c562a7d0e18df748f89a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f6217da4cd64a841be1dc0723658788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cba220cfb89c7df7ba120f4486644c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96b226f34946612790ce0778ec133190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8989df591500680df95499828380491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001431ce1cedae5688f90497d305022a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78b28751fcb9a8198394e4cdc8ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71718f238a1d775109ef3fcbd0cd554a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a41660433fda7156f000fb106c25695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932242cc589c8b7d4757d24e2b0e85696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f9ada9104073813d743fb8919e9d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c31abfc633040748b8f534acf4242698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fcd3949924501f4ec73b63e0ee3e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10bcf6eac7d87e311736ee55f5851100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216dba7d5393d514b6810c139fbc54a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce12702140e04e526e47e8c7397c0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88655cdee9ae27a7e400153ee4c6681d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950429b825f26ea4f7ad3bdf1af1074104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cab1e1abb2b5ff0140c9eda4ab83bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f365a2d293b035724df9acb269f765f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86bc2f45fd26d5042810eb116b5073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd69bade1cf4afaf319814954b748b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb90709895c00363669513b2e8cb36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea770c26f222c3beec496b0dc8f6306110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e76c8395e16614bc0df36b5ff8ca8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e72dc8b2650bdc3fa262fd21d061d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aa73a4fdb656127d491c13ecca05f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df245326adaf01d7d05f034b78afd2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccacd040bd0a27daadd05b2ccaa2b39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863f5f5a6ec61ff5c183ae8301dbf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f52381dced819e5606a287ac85fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000bff3ea18cbd5404412827bd1e5c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed57796ab28e7dce990ea9dd213773b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ce3a03c5c1d378ccd7d643438f887120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a84e6f4109b3d1416f6326484f99d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e9e670cd05dc291b33ccbf5d64d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a148e1e6c0d739dacac53d40d0e09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa6f61ee5000264bbea030108ef982124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb9195d6779d2205072a5c6c4acf3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f94778c4c098a2d2527038010d2f20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7513ec5e1caf06651b3cb21f4008bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e011b4f94da3905f4741ca5183ac1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8f33bceea7f95f7813c76f16d4834129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69809cc376f8f98c7e5a96acd3df9fe6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba72aa7ca0f13123fdc9ccf9075ad0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba92dd0d0bee3639f9ad015f2718c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715201e46cf605e259059b6b63654a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237e386adb337e7f611d278e7706ae4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3684f94ec5a8ccc27ad871cd13bd52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b434b4951fdff041f0d4820c3c8ae3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fad7c424246a35a02e08184b8e0cfd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04c9d1b95983ffdac5b4e8bc8c103f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9e1401e4f4c86b44cd84605c1ca2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403f9d4d960e2088fc4414a50a040d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ac9e949d853268d694b5446cea23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d54c6160138455f0fa277a40f4e95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143a2be9d5e8ca5f6599248ddbfcf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274001a07ccc023a91af0119287fe41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eace3cc2858791651f0819e7d1e180145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22cd714e302cf55d9484ad61241c9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b191c75f5c3a216fb590af9073c27a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ab79501b8d165795efe6ae6002d31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a314123fe292665da94b8028775811e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b167fd1215caf18797b48d31e55e68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01019cd6409ed5f75f0e976a4a3e9fb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c919052661afba4b63fc5768c5032a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f374e22e208f096dbc08ae9f323af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03120b0cab4c88fa935c69ef74c0fd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c8af36834fbc6b5da97ec43b5251155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa89e6e7b268b754515bfadc17109f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97cba13647a5f3474933a2f8ac0cb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910489481367550701345f4d2c39bee9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc11ad88c5246890b8894edc4d29e3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e6e04c19c29f887a38b7b0324f25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b4f36ee51e1701ce1b0656a460c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3de750dd385910919012540e8c720e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c758d465bb0e0f1d7bff95162f416c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1ebb8ed5044a3c74a02c2e6b1bee7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271dca741a2d4208dbef9a5309d14bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce9f19107eea56ac7e67cf6a593751166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadeb8d48c64035f8d802ede69656cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95a03649dcd15b0ee67f51e537a30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e8b890f7581968428fc1e1406351169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a7e9df95fcf86d0fb6f41de41957170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ee869ebe1ebdaea608fe6705fa66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f8f55f0d22af2d15372fac3121a6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38611668d013648470c6907808adca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5acdc458059c72ed06bd913331841174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3bcb7f4c3384f1bf7f56d1aeaf157175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ccbf58024a7199955e44b088aa0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b6a0858c9a492348b4e7f2f418b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e893e5706de2e2baa0ebce7cb840703178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b786b658b9875d8eba1d18d9c50c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeba054c0534b776b5ce848942d4e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5d4b68ca554bfb080585eb28dd391181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955bc842b34c9a81669542d12cba957182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c61c33b732bd7c39f30c26154b36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84b71f3c3c629f9e33136c8cbc83ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f2c2277aac04160ef3cde408a9fe0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9042636a3481841f7c7826bd47412186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8e360b4b4491642deaa7104758e38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa871a843fccb6222339c40416ed8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c60e252c87e01a527279a5423e22a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120aa035dc454e933c1d764a00abe4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39b653f7f2f662b246e5628d208c9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866c873bdf1a70948b2d1327f158f30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cfd2d61a66b28c9171b59b97c21d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9320eeacfbd493e3b14f4d003ae5ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f277d54463574f8920acefde448b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f8a5480571dc01f61916bd53f6a60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6979a37357b6876e95c9098031560d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd006a8621cbebd815d1f7565a9ebcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee5d45c4be272afdc1dda15aba8d46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd2240b97cda9f186a03047652706a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebf6f0b9111bb2f97b724d33d712ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb3ebe381c0dc1dad695a145783d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb7662f7018b143a3b7a33a1dde92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371230ef2146f22366b3dbcaccbb29da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55c7edb6fa547ca8b5b5d236de5cd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091519c11a4189d26bf3b47e8f73ab5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ac7142b76073f591a4a2ae444711207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b68b0d13a0f1366fbab9561cc37f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af2c9b55933b1e914856ede4008fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770439e4e9597edf866bdbd630178f48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ef931f762f4ff2293ee43ea20c04e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362173a894c6f61d3938ed1fb729f35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde08ae69a7840c628abe61a9d10a4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f74203cdfd125830f99c5c746104214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe558f522d9a5400866d979a9ce866b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96376b00278e1e15974a3acc6f568c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8af145b6fa3a1e98ebdd4b02a123e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ffdef37de5f678c48e9a7b78693da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a06999fea694e238e9b5514a48900219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9dcc5b63daeec1c9276aa1da05e1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6ee07e179184e07edc754f30f9c29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff398bee6034ea04ad0a45ab215f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8c9dcdd7c71eede11f7fa7f0ac79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37a5f61f6dd0b76f7e96635825de11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1a8ffc54d389e22beddfc9fc88a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06d7b21b89cd3135d959359b3bb579226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7caae6dc19248e370545e5e12ebc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e84c5dc9335787460557c1a7700b96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357777e45a3177056c159ca6385b13a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0079fb33a23635bd16c920c4434e85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da05d949927d1a7e60f6d39e50c732231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066059d2aa109e3bf9ebcd1e38f4f107232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222aaa8c1c2c6f6daaebe7c60aaf42a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bad47a97d6c249769f0ca8f30a307234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d8959912d977a3489979e16385a50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd07ea098f71d08ebddb12b955415aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6e41ac9b53c8afd6e96746380c626237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c767df95064be67a260a1c96c0682fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0410a1e2aa1265586bfd6312e07f8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a3a0c85810a4f51b0b96b73b56eac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6398188ea516f522160ab270dc02c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017df90d9918fbc81e456df883ff1d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93475f739d2152b9449d63d626e388c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a04c510f3e6f21032ec89665a8e84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecdc10c4596a7cc2fad4571fa16b05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2123cbbc7833ecaa84b596d432a94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037fef8da93530aef45e581a7599fbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b247f79d98ba2a03130d82385ccb73f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e85e02b8b40ade0a28dfce5b46ce5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13bc92df7bfa4ea3caf75de999567e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0130083b4b25277a9945bc0e77bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb40dff209f5db765ac6cb60f21aaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820b54ec4c20bd70a38b76cc72650a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774690a2c1e0ad676cbb88f9c4e79016254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47822ca0ff891d7393b3ba39820d9dfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac1436c5cbc7a2fdb652aabe6be83d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07117195ed4b347f1f6aba32556f427257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265c6dfe1bced737d4cdab3a55e2ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32599b590a78cc4f0a17ab652f29b3a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db03766a4dc98f5f02104290c46dea6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9c756d4c6bbda6fb0d62dae15369b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388cce90a11e40e05f059d288e2cf36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf5381fb6e0685da53a0026539999d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ba8d0bae35719f2a1d4796cd1158264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0bd863e5736bd0850b2a24d8ce8b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92d9360936f5cbcc5e79b394569da7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22a2497281033eab137b213d05f58a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193ba2d809997df70ad64311f99e4fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d5535328d0ebce7178ab7dc8a5ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd02ceb8cd58c0552c21ee50678bdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bebe15b015daf38af4c46e859b051d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc24155997fb10a1ab34132538a4a2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd731570ad3d8d5345e022a288f69d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d584c7e212bd874129629b910b762274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df3e95ab15fe0ff356eb0c53fc11f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b17077ada3976de6e7bfb2e6895749276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50c9d2ad48650bb4f72dde69d4811e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b0a34425d18902cf1f218d2f16b96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61779d9dc36974005583f718d8bb49d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32d9293fa221921057c4c4f84afd6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255772a731bb413c4fc63d7d668e51f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b869ff49363a38d4c88f53824ef3c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99608e45ace83a278bcc0d44c026c195283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aed87cb1344e3786e1cc2010d434b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2fd9f0bc66608f211e72c2231bf92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7826dd9758a51027e918d88a149793286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7e802910ff92a3db11cfe7289dd8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf3ae4fd2ad0dd1e45c34a936d2dce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd82d056cc5945bdf58204c5965f50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33f532cb5392dc47520d607a236a52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947a4bad8b93ea02b56dbd10688992291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1274765d3f0ba9a9306fb1f5f60162e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6529edef9e6cdddeffbaa3abb6ec0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afdae5a91527b927ac9c76375f6d5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad27d2b23359d07a5729ca2bc8c280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b219f0eea65e8d030a405554ea40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c1c6f2a25f1189580da479fcb410e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eddb36d1c5a8a4857d1bbf8c3502d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b4bf99ab36c1debbe98959633460299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d76ed9cfc9114a3b39b76ef6cf005300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154659e6c0240dcf295dcee8dac2d13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8372efaddcf83d1a1fdd4808e4947302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20765673459fb0ac63f2c0d52e74ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bbf8bb8aa9f239da8180c13c73958304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c6e72dac553ca28655b41cf0eda6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc090423af4df10cc96a27f3e1df97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f09ff4dd1aebd281429fbab70aac19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910189b31b6c998ef8331f6bf8b971b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c2723b530ccd18968bd8938184329309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f9ce1418744195ce8fecb8800d46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985ec694671872704e1f8005551676311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59666b4df3bee325f7adcf1ae7d0884312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72997d0e322e1e37e4a9066ff1b8f9f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefb404eb0133ad5372b69e509af110314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05fb6e17f7e33082f126b3f8673415315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cf67882fb89d17668e1cfd26c7cf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bbd6f98577121c1d996f9e6c3a4a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc591aa0307b8ffc0b6cfdddf043857318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00d2fd6a4a8d497219821a9e8b9f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b09fd973a39dccdf2a90121fe552e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279b2a00d7552e44f08d32619eb522f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edd0fbb043551f36cb493d84e81be8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ed27b0fff5abda91831b757aa9a3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40434b41cb54ba168a63ea086ba84917324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d83e95baae45024e1b5b805180345325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5bc9058c141accb988701750316d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c003440027fdd991b65f55f189efa4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a66c43ef79221004f8341ddb3f3373328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9f5914d5880a79a5198ed8ab2bfed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e7fa45a14cbb5ffa56dd995f99535330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fca0183623da012b34b9db86db7e19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20816c4f3fd86be2da3581892f94f0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b75115d6a0eebd9a7aa28d1eb0473a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414276cc2a7077ab1f9dc9287ed8827e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c131c99a739867fabd5b13a998ec9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d626674b37f9d066682470f346cbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f642bf9a1be3c88032d7ebdb3134e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145b2e094959f2ba3799521224e14eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d005bf6366a98ab81a9a20356988339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce20a326c6fb2225e7748009880d99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f342a9d85335610b906ff0dbef6d0b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe72090561c841a830005e5acbbcab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340d350b9aeea894fa0feb41bb5c52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662906c5d51629353db3e3f876cd4545344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d3ea74f75c700ed26e443e809241d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33de0c421f549183448c43a224f2d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688917b92f9abca2667612539094ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f005122e644877834996bfb5bdbcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ada8cf62b14a283f0443888433442349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3935b6ff6f846771e121ff8743c65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a97857194df781596705da388795351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed9d49bb3851f66d07e7f5f89c423b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae341a7703b302371da44257a8d5131353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66741b2b32e88ba30c998555589f784354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05982c56b3b0cc4366824779929d944f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37df2a093dad7ba8e87e8398af4013c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5cb11f3bdf96088b394a6e7382825357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43696630d66ef588375ede4bb51fee20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c568fb7b06f34fc4fe2f87fe0ce9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20684cc91b38d42c7010df680a6bf00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276294cc4ace49459d01b4bf1146d94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05277bfce3ba859f409bf48f3802a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cdb5e315765bce3e4f3ca9fced28a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a328f4f6d9c8325bf344f2d892ad683364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a50f09bab75244bef1e88eb24b2b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6fc6113d8e81ee9b741d890861b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529820a30f355981f211168c786227f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406790137be131e84507f12faf2be1ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fec22bf9c9880ced27af631dc5838369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f29d57b332e3630d9d1ff9ef2b1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884daa431c4033385c89064bf1dd26d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051038b8db548c691e536fd996727df2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65cd921eeddfa551dc25249eacf002373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520484664d8f93f94e7353e680b81836374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a645f6b909cc9130e811b45fdb0ab3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307d52e5f8ff5b6fa58433b125f608e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a2a1187fbb74500293c1e94041d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39ea0b7c4589b6d347464667d1ea90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69251babce02d5f34b53892c07536f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e49fb9d2b6be045425a17d776369380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceb662a711d8d969cff8b603163495381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f16f69c24fe55bc4985884670985f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba804beba50c0698c036c953159185383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5407cea2d7ca7d724545c43b46bec91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6c74cd25685316b686b61d85f7b5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52613b1e1615530ed1b21f98c520eae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d181db5475e5570e12aab7cba683dc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe13a106a4634dc633cced4b3a211388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5565be9ae5c29d7e245a592a51b5710389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fdc8a5b394d34166ea49a45359e3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207717467dfbc04a8b76f6ccbea69cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53652ce2294f744058bfde59e3fc0fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec400da9fab4e6167cd41f1239122d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf3c5c6838fea823263a72ea82361394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd6300e30f4a535ec12fd5f9008f76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140477b7e2d5d5abd9a9fb3d08ae3bb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06322c69c9d2be94fc2a4e5dcea9fc4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b76f55c1260f166eb0ad95e8158d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c242a44a28767bf9c51d615d7ef7ac1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e6e7d66e51e3543a56688ea45e61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd7a9de42e93d4389760876ddc3b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940b95e64768c4d8367cfd0eb7f138402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918b15f2d18c0f9257c6dc2f5b86624403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75a2193e94d075891f37e22196250e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514164b27488534e7a9d187b605df3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e52232b76d11a884c61b1b32b5ac83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c904bd83cba1f0a07a4ededa80d9b0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddcd0a01a3df5fc75e016dac7d548d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b8b2562e77e163fc79ceffc62a56c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781c54913f9c6f75382ca833885a4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913032809fa3980927213cfa6bf0bc72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcef4e3c858e3ce31a1b2bb4e0dd8d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8becbe774734a7cc642b976114209413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6d6771f636c9068531640117d9be4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62650a911ccc014cbc57f3e96bcd883d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1651955c27e56df13ce289ac41ca9bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b271d0aff973cafe0b4a711be230417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab243416fda05c393de3de5efdf7c76b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ead64287c72c380a722778a77f262419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576acb2c980e26e1f6d607233ec516420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cb63f7e8397ea0dbe53d27515ce91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ac7411ea32ff6b1451314b68d52b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951449229444f48c9b09fbc44051710f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318755a9b2ca1e0a0a67f8900389c94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6119d0433f8a3ed2a118486d309cf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec5581ba0537fe42e3aef0d177b874426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baeba0cbd37511bf24427de32f59f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12de7d6873027562a71cd40b8b4c01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7a0e92de5b0dff7ce5e01cad36399429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77873b31505e697e1880cd5414d486c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c352ff23f986cbbc272299f9756c29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990c220f82a255b60fe717a2c2b42a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff42380289e7acdb923e6572b33c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8833b3a9afe31981887f9690abf66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314e88d08ccc8c75f0e008b8cd6f4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b691df6096bb05c1959479d11586b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283825311e7d933f278e83028a9d5210437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2fc40890b98f2fe72c128df9f9d8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b49d61bdd1f15374fea42f42d1035439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b8d1ce8a65d3ee8369199ac33f68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b94f0664845c42e225b5431a40ae0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf3f174d13c699f104e08067db55fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d2677d9d4756668246ef0e53ad35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6ca8d95dfa8efbf604fb21566d25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecc636b86c0bd649b0f610b292c4c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b923c0febaf8ce1a8a70ca1e50ad1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf098c9c32b1441a6659148f3b2f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90885c061d32a9edb22e71693d7204448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa08f666f22e052fccb4b8bf9d93e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a5f0ad395bd5bace81dcbdbbe7355450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bb72435baf22526ae22af589e41f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccaef04f972c4e25146acaa23fb167452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ec70df4cc33febaf5e37e1c05c3fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0198bf10add3b5e6fcd66dff329f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3f2fdcb7f881bb82fc317aa62e914455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c7bb11de52bb754de2647b1fd0542456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344eadf118446a83f2b7db1478cc930457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6447ee30f6569a1a68a1db1d3da40c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03ee78a85f5ccb30587afadf74f8fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531100c16fa47980108642c5ca333b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c1653e22a4ce6341a487ac96c433461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90366758d9a743db80f97e37246a59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f911f0ff686acf21bb313db466e96e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9accd4a8d77e0bef111a4c0ecfc2c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65dc2dc1f1183d3617485ef70f9b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd032b6a6a7570fb2d5e9b035cea1aa0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301f660fbcf2d4b78ab3bd0953ebde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159365cbc08e2759e5aadf33b4ea437468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f64380800f0d781d224f9ac99f2d78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261c5321cb227d2b37b9410a29e171470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b9e4ede7fc7eceb8a9ed31c99ee65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb84b6af2e1bcbb67936d45d8000877472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5805592ba38df17b4d63425a65ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5d69832f08c88374b9008aacec2e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d7df9d823b0fdc32f01cfa5805616475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c74f04655aae65afa09f16e30fbaee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701911dc40e432b3c0c4444fd2e6f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57636bf8ced34bd0aa12193551f5b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd3f8c36124b80c1be056e9a16a35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604bc1638e785b4e0502db009ae7499480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9740f32c02dcc5eaa3947133ee8a58a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ad380a8382f88abce7ba955d2a3c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f423f81cfff26219d148f6a9b5e36a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03720764bd91f21fa3545068483db431484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915618b7f55263d59d4f56327b1488485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1d92f9aecc90da74c4607d112fbab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81e96e35118e3afbb7f07daee2907a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd7d68b12afe4d1a59a03c9c7ab0ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca5ba49e92a5a9be4d3f2f76bb78f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e50a620a10e082589b6d00559d099490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09423bbba0766a721b4cedf5deeb55a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236ca7f0e5f6a9eb046319bacadcc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4ac7c51f03aab0ae7ac0353a65697493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624003450a69cb7b1ae71e6fb4a64f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143b92c10f9875a29e0f2c7141d55ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea10f9b022413f182fc469ded0a736496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a19e012f3c7140104340e56ef99993497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee59d8371f0b2274dde242ab0d84932498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07898e5400c457cb0928e19e3a467d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e0225cdbbf2eb1aa68f3601d1587f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab57927cb3a3e220c7ef6041d3b8696501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579ef64a95b6abe39111a3ac934b784502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae399a5b25cf59ff0e07176e08fd3b10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0b16ec11429125642be1d682c64a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277237695d733bcd86e13ccea308fa40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d712370afca352cd08d7401dd2065dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd49eb09ac2f4761ac715e10d3801b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb0d947308463d68b8f596239f4d52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4192413004318d1821e99a9b8a81c69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98208b36b4ced0c1f59edec95120485f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8c5db3ab152d5a29e749a719febcd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad02e8d76f3d7ff1bc5cc0c43ef68a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d65e54acd260cb919e08658db3fbaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f083edc0c5bba300a4c70b0c944ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ac9afc1c593139494cc1ec292d83b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5065643412b0b44697438e91c06eee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784226304cb6373be0d18169bed4cd2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e93d92de80325106a99c1099e814518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985dfca446dce73f69fc4e20dab68d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989a75340538bd8d8c7c8cfc962b1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f76d2b0482b621fd357188236c3a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7eb6db520fa52cf03e215869369d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba7d6c03b6b25cd770caa0fac57d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78956a77e52b43c0211a3b5e9a4912ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3d57bad417544ffa9eaa4fbc78d55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e445da0143a82a0026dd2895c7d78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ec8391d4f32277436d9cc1913132527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33072add86ddd82d396b33f83871479c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6efb9db042eaef24e9c9005535e5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b523ef64d8e6cfc197efc288ca6f3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434b66f1027360dc689fb18a166e039531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6814d04ace05a34f316fade25dd41a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99257b9f696c6d9c045c05cfa8e37e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01ff8515ca005c6013d6d90ec04cee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496ba04bbb025cc546eec87c21ff205535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dae13f1d70582df61f8784715e756536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12428f5141a7955b742b69960d265099537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69477bcb5e6d18f4c69ceb30509e8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1f1b5fcfef82659f59c3f80c1d49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c00542b5b4efdad6cfebd05a5d8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f171a8fe39e4bede81296c8784d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1006d827bb3586463a17efecd8a7f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5851528c42eba57c5f482149a95c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a81a137ef145e01898b451a20f0d94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce53bbe71261b5d343fcfc334d75a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20110e96ea4689c8ada523878f0a4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6819b22b54a87e657a49109fe84fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00540cc07d487155c36832210d8c7afa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f94e35a4ce44b7cd2c234cfff7f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571a76c8605210f26cd9415e6905d16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd5026aaf84799d122c9abadfb2a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0e425999cb499319400e50e415eda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118cfd21d050ba0457dbe4a0837b25c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69328ac02236cec38d6f6095075084fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f24bd8f16a64b7a34294571711cbed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9056cbb6bb5b845406645f80e3b8c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8ed69a4a04c1b42c1f7e0e1aea534557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53550b4ffb9f8469847d8d0ae508a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d059f3d1e8b7481f4617253eb3cfe39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5755bae8b7c5e48a13018a99d91b12d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f587e9b2cff150a7179b2cf375d140561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd28614ea73491d5b734bef493205b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3551c32f942f4fb1572f341bfe815563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910576fa638d7a5a87daad6ccc9f6751564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89735713fdfb898031defef9dfefd79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764c8cc24491c1195505d00d28cee83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2230bfb65cb8d3711a1c53b1a0374567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eecbbc69849e75691444b0523770c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb53dd267cc216454339f3154aa431569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e240bf43dfbe30d892cbfc3c3baa61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a4fee4ca18eaaa5cedbfb0f353368571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387c578e4a3f9d9e63e101cba2f349572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3389809577cdc3a386820e1828f3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfcce43ed93d784f7cb7124d4890e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad85d95227c1b1c7e96a0515d057c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762121a1c16cbd57bcfe1d28a59e9c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedd4ff01b93f3cd463509efbbe9d9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d64ebc8cd0525564c93e98267b34f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ad76a7a29eca74dfea102609cee12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa1469f9268421d4efd03dfd6e14ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0631bd8e8b420b08bca6ea40fa178da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7065e56a9bd83712d333d578e770582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987f6afa944466763d4f5c5c7b24cd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299ac334328a874a496ba570d59189584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f39d2783bd531bcb9deab0b206441e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336e3ca084751786af85d8bb95d1af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e81acbf56f92d1171085235932d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de635f1065fd707f82de054e1c1a93ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea8c7860a5d079e8bcfd7b7daa8044589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b4b56755c8e31c08b2706656f44ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6fcf0373462453e94d9fc749e24e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a3ac8e81ad1c61edd6e4d0f23b9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a4654271d8a18f9e5d1fa8157fc8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e87d8b9f27c4fb0aca2dae09804c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ead765915746e7b4e0d28a9cc3019a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3b4d8ae0b9c2eb86261b1464bf960596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f81dc562970a27e1b9b172146186597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede917168abf32337603656a4d1e4929598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12517f704b8e4579db193f5016c46e8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198e91ff4247395843ee095750581e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3245188b7b336aa8659fdb64bf336601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268767c87ab76cebf2bd042ec3e2623f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0585d848a7b27a546ec585ebdd916a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75319dd75dfbb0103c69d045bfa326604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b121696cbe169ec42a0cec6cd335a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef9b7507b6ae0b4384ea516d6ea52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08de807b54dbb4d7e6242e8f3c3b9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b08dbdcd3fb388ccf7ae967df194c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67d75f90c90e907636b3aceb6827e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d0a8c38fc5d89f0cfd4d98905612e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a9236e2afa84dd5d9aba3241c43ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b918054fc25e3bcbf3b5a8ac664dc2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca213a7d24bdd02da8bf01f3c1b811f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c6f38187cd255e852253864229032614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800e6ec5943a3cf808e6c6d950927d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885e5cac56a54181bf4d91a469dbd42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852bd0e686c2203b1769ba3a408c6a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037d6cf06fd0d1090ed211d681d4a6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce11f010f6e51aabaa23b73aab589f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bd7f40f54e509aac9726980ea1239620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aced56cb6660cd34e0d94c26866040621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d0dd9ce41d6ad2db29e9e6c6c9455622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdbea9bd60e8eafa43ccddb4637da8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf88864bda4b5163bb29c6a3b4574624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab10637ae5d2b446ea11027c6f99eb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fa35b945f3172690bc54a7a1be99d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca006a505dd5f082070e309460ca85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87def3797515e274cdb5c517e5c55d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa7b2f2c4978fd0f178207302e3aa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c220dbf22bab14c8660db83eef4a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caebf847acdba69a1bfda5b1dc9b7c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813befb76478c2ee247138108e244a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c078dedd3a86879e52d83be8b54d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a21f1be03b966d9cd755efe27b098b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a69cf45a20e6b4bcd380a38856b88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c522869e1585ccb5291bc1a930dfeaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb558d9abd8dc7f012ea6e5f05f835637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5f27ba5c96975c8b46f934fb15ad2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f9627975c0e5d0b81352e86a39763639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f715f6bbd36d419256f7aa26fca30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11bd990cbc97c352883e2cda346213641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8e1e57b3984cd99252578e7308d26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8a9f3590027b71ec5fbb5bf467ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236a35d59b6cff86870d16b378d0797644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1bc3299d74bf6d709d84564e1b328645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950e49f983462c92877a928d6750b9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd4679056bb7ee1cd417d307637c51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1f01ed5262b8636ce7bf9c908a14e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b217ce91431927b620751ad57762649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4b9be99549db1d876c44817fff798650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa183d5fdf6869b0f527e6b738f8ec2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285674d09097e9784ddfecfddebc6ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ce93a171008b3b8e42f853837f64e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9727555912661f046a15d841a7c69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eeb4782780f551db2aa57f11671eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd2e6570abbf78198896ebf6517ccd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f01dabd121413d14a9917d76a9d51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd50779402b2901a9e43564546f6c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1a1985396819111cd9beee7c9a686659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5abd9aa84331a6ba89d85155f76c8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e8889b06ad49800667c109fc4480661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef29f05cfca380d9dbe5363f9ebaa8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a838ec2848b06168a4efca050544a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2be4e7a023800b8d5aaa3498569de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8a5a9688b94d39922ac0639b60411665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095613521de8268cd6f857c13ef766666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a6f9aa09484c486a516be4248467c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf30e370edc08493f4b2054241ebf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6556bdd2d4747cf58b4a44b5af8e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a20b19454757e5d3e9cf462751a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb296210687f15e35983047343e3f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f12a296f6f8b68a81f513339b6ec7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a89102d6b0b476670c6e1b190bc13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e61e6bced554456d2d638e900a383f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6bc85dea42a78fdbc722c6f3648b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675318d20a87b41633639af12cca7ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fd93e9633e770cc16309221980a09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a61c30574abcab78a658d7c21e263678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3263981d8e684137c251e0b5a04402a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aadfe9976ef0e9891e00e434401db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57580149b6e8afc457ab9af3c0bafd3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f053df908812fc46cb67c5cc4cc04c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd95e513c6046477ac6f8eee3e3a844683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f875c1243deee028e52782afa222bcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8980e9a795da0d7d4efbbb39599f41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c68477cd70cf01e3277c15d21283f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ff6ecbb97c4368f531e838d25d66d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4e08abb2e88848fb7e52b1f4a9298688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba42e1ac80c53d0fd64d0ee984b5e24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd10c5c1174608583fc1ab4a2c94529690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ff9c37d084c2438312397f24a849d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b13aa3107ce7ae252a4b082cccff2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88180ee9cd2280de9754d5b2d63d04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f0519fc727d15a552bb744e552b1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5817b099f1a6028e3cb48d8431ba57f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ab29e3cb52dd9282855e2d4b3e34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9fc95c50276db332827c63b7fe6d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e27a5e4c79474aa01d5d4df12f44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ead8076d0105fefc562511c3f0a60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5147cebfb0cee4565234e3a88e3d51700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d27a77d268e0b0b54bb4a624f3685701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdfc0cd60dfad22bddb2ac0a530d45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0452ebefefb45f07847f8d057c918e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6910393d9576d6bf2145fae0fb3b8f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc894d6249fd8a426363dce0c3e3511705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5a4e4653c70db16b7455bc3edd73d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c510dcdb730a82a5d35518cc02bfa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b5cbe72f2843bb29637110f636a6d708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2a9dec186c15aba6bd084ea8ca1991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2997af0833b79f429b604731b357f722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1056956b6db9dbc05b7b9121949d0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fb62f61cc817bd8a15711ee91e8324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555de50bc67ec58b211fa6c46aa1235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebec83cf71a2a4d6c828c92697c96716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3098e576ad38d7fc6e7c37d3dc6e537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3ca203d1743bea24b6badbbf08718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c0c9b1219619d8c16d32234d87bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7a05c319fb599c79ab6f7dcc638b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64079c6acca06a35e10b6046ca11830511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7796da1c8601ae5f0ec8b257a90b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe0e836675be3e54210b8a87477ffe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011375a54c71895a12a4a342a94181d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b21211bc1a1048f6cab02e872769915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b77a28bfe77bf24df9bb30d0f1e3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b66e7dd0c38cf976d891d2b52cae817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0850b9498299a35ea512c36e57ac8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60650824a549a875e903625e256cb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58540a5ae4d2c4cda057dc84ccddc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07bd35c3fe71e0fb560ab08342b07021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac40282d887ef26663f62bdaf4d3c8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37573905437bbe0b2ea95fff92b7eb9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae9f7ad4819bd7f2d08852dd4d8b9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa51ebaa252792a4e6320d6a59ed1bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c3a873ed337a4ac44c7dff1d3f55226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afd036c4cc15a0340e5f0531f19e0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434501270ea6df022646ad8a1b2af62028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf132f6fd39e2bb58da0c138d157ff6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e62c93cfed4844e6db6a86314931f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeaef0bb6a3b98934f89fbe3d528b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84157246d6c1b3a4d60138289cb49bdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9833dec1e64a4c30a3c17e53eaf157333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb77b2215dbac3524c5a7a4bd42360a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9e0870ea1fab2dcf8ed3e6079651d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aac3b20253db0bed024cc25eab4e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b396e09a9eb6309149de483651149837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71101189bb06981d9a65678dbf266ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c2d199c2d60acf6d190c513afb9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c913d4b6bdd8c1f43ba3da6542ca2ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984d69481962043355cfc68d93d7ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584b727740c27b665697c823618b1c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99907b4d934b3cd5b9661a82ec3ae2bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387431613420fc71700efb9c5210d9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa56e539b73bf7202494faec157c9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3202f1264db9030ba5813762e341c3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8c0680ff043c57566d5f23c68aa0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce7e0ee402c942d40462d98642aac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded9d31ed9493a562f784864960e0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c887f9a6d6eabed572d10bf11ab3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def0e6816ed5adda402d01372b0be451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a62ad51e2234d624dbde27d94b8f3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6724e69e18d687d280c96ebb02222553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022952dd0f0b0adb66a436b69fac92d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8986495e00b08adede83926ad6c98455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9362ef64f6ae32b4fe9e2705b15c22756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea30c1cd55d698b869fb669e11a9c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010605eef10b7256d7228bf639e2e7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da600046bbc9e9dc6f30cc792521b5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a473152af1c4003b824d2508a04de3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fc708aecc5c3554fb211daca226b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0eaf4be2545c59c209f8fef9c6a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47084f0865e1b8b965aee334613513763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce49958afab88fd6dd068e22ebe8d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02693b5b8a285a444617fe572ea4e7e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742481cf32792c258c5dcf119447f60766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b3c248d05d476a6bcbda7de6cce5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b6b940c7f4172b015fa842b3fae5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78afb0f548cad1348934deba6d76d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9e9aa190ac0859a746b39a461646770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deb633c3d0478049d57fb43324fe0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cfc5b7527b0bf6ad55a372c12ded872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc6ced53c85af2cf932dd9e8022eb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d165c72cdd781c20c43f708de8a5fa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f890f03f3728b901de40d37dc2186d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9516fa6304b39b3682595fe866c6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9e6693954fd2e6daf48648a9b62077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a07b6fa34fe84ebc6272843304d3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03292cb1eae882e1b6da00cca23aa33f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a7e5c6fced06ffb28126d601c70d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bad227a40bfe7d4b6d0f0335d359081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ed99c746755d7760228e22cfccf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b0f79fc185b0c664df41901aedc3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db282dad1149204ce368cf896d54bcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ad2c0e8a18e983e5b282943e8665d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d0d9835cbd297cda30ef9cc9ea81386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca872a9b9069dce292212eef245b2ad187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca1ea7881957107baba1773dbd8ec788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb61b5ec0742997c683ab65da301c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcab38e850794d9ba490aa1a763a40a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5451fd009bb8be8b2199471eabc1b3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cbe8f50824fe4fdc8868ae91f492e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fd4be95665bcdb419ad6ca5eda64693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bcf43f9054391db0134150cba409694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c4f9ca1e5e79018f1f247e22e7aa795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bda155c3b003de2aad15630e1a4ccd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1066fdf27d6f074683da373851619e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f31df52246c18a4a49fee13be5c62398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417024045b010b9b334639ba336cfa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5912d0c1ca918b7681161c96ae137b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a79fb8edff90e886266a5bca1c8e46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9efe028dd2fd7b5f6b65657d1df104102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6efce380f9e5e151a4e0d4102f5eaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154ce50308441130de97836cc2ead79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaeac8bf6480812f99d3e89494faca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb90e07d2b71759dbbc6061f841b2f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55f9f11c3487f9b82044fe3b94d3e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a927906ebabc6ee727ed71825d30d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35850fed618b30d79fce482e66e7ef6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d333f2ae78e98a556ebae89df078d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf98306e48f45049f1d6f576d534625111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c593c100024a5f695738f62126d288b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b8165ada543d8c9e8b0eeb007d598113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934246e01231d5eb035d7c3a00071d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6018f3ee39f6e9d56dfe8bbb399878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279debaf6ace502a8deccf6900888a27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfbeac221d9e924393f08d6457d636117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748586a554396067b8a427b738b02c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d7486bd06d00ee023d12396da4ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a6b3978843e34d2eb402a5ea639a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d1aaf4220e38509fb69b1fcd7c84b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eed8deab919d3bc8bad3e160a3b3f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a859f804a09de53f8c19bb006b0fde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942b0c03617744cad893f7e2b5e1f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956b2879e27d52f08d7be9d8650f650125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5aa37fd330908b65ae6249bcbf2a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3914d4d92ce3124e9872be7418e3fbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b10af6bc1ac8469f3e3b8707c7334128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e2149507422c99594c451239f6461129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c79c51ba8e59a706af4ed12c87175130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf8e1628c94865b7cdad898d942a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1437a48a79d49dbf9e2c69e96cd963132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b86b2db11a9f5f6d7a4daee9bef8f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0799fca4ac7562630060c33c0bcc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a15b29b21e113e964c388b0b3816d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d785ec019c7bca83a26b211a91f05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd62a13a23fc7d138ef358e552f49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced5b3a7c39a38ca7569f97e65dfc44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc35c7bfb334642d78f89932657057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96169ec492eea04db74dbc204f97139c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2b2dc20e44f78940e1e151cc234d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0f4bc80ec6257319a2892d7bb768142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159ca043b98875b7de3e0847e5aacac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b746697e4da478d1e86ab99a9f8a37f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40588c60b2a233a2afd4bc89f0b32d62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43effc28427b044385b42317d352f0fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a73a161a7c404b36439d22485d7f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9f2c18462628fd0ddefee755f939148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3fe5d26d9eff12fa3f3c94d5e1672149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b2e23f0a90d793a83fdf4e7559bd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f20711c797c698bba46091c4b78e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76620d1a4dea5607e317a8b054ae001b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b65a9960263f2829492baac09243b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afe237ac506a103c1f0a484953f209154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a8f3d2e1393690c62ae8b51045712155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09fa482b16ee4385be89a488ba8b03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beacf481d7caa5241092d58eef553ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a6e3688a47b99c926a80b133f4c55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5228742db5f9f7b79e3df8d29c2cc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dbee397a0d849e54d1a9dcb283427160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93cd2ea59e5bd6f83cc8b6a83c98f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881263fb29bb02cf96a144d547a236162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac87635faf39151c498cd809640b368163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a9fc5c6e7251bbaa836f53fc820a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e915f8d5c5f12ac9d2056323f30d6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ac4f2ae43d099c5f851443e10fe8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd940a95d1ad77851cda47e3bf617f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67422663c2f634889cb80106c5cb0dc8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78c003407e9535fa451f2e1d59bdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc730ea65c1dceaa314da618047f300e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdf9252737aec1687ba05c7d7fc89f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a7abfde412882abad7bba95ca9275172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34076631083d17329ae29142ee434480173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56acba01bdd72a2ca4cdb8af9b22a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4064867b429fa8627367da52166148b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379c405a71f5c2c7fd3c02ffe7a275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e718442664b24bb095ed714f9996e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621a1fce494a10b19bd189bb2dc5c4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c153008eba48812d70b684ad003c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c393e3ae91242070add893d9d8f4868180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632fa2204c69ec18ae9084440aeada181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a02f37f3d3322bb9492624fc199c80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c98b8e96d97ca87a2a2893043ae71c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37308a9ae0c177a1cccad3580152a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff4f700d9f5c337e14fd557b875bb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da774dc12f544a6601197d171f25e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efbb08edb9691e92973dd0c4942a66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809537f75a04db3c235e04132d459415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba9172e2305662876002398bc4318189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0dc900e7447d930e7bf461fb7722190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55128413361cd523cba67ccf998bf591191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f17aa4be9e6019df2e73bd3f8b0753192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a7911559a2fd9a27a1d924367490d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b222688198591507901aada19357194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7c35745bdae9077d63245448fc576195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04c9bfdb01e6235f3749187c6e4349196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8a67e5ebf0ff7bcb4ad322936a3c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1eb6c56739248009a13468d0d46f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994e775ff816ebceb5adc335dd91497199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92d37aaf3e30aa4ef92000b4b3c20c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6d8b440492c4e8b4fd2892a770d24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559944721c29a28b4f5bd31ecef12d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804995e63d2f04ef8c8d39f2b97df96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02810a7442fa307a9d64a4582055b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b2ac99429517f80e63d4709db604205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dc1db728fb2cf3819d271eee4e9d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ad7ffd46e2e1216675c4baf738822207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f04e3c70380b3fe02b4d09fd55836208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf13fc099d457a18602ebf734cfe4bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a8427847b0beba018f4797960cf3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ea5c10ba4d914620ee836d9ea400211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389e05b95e0f111bab098e1debd48b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e089c18931ab51008d4ff4de752001b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aad325091a8bd6fd0afcad975703b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f748da53d5dc2b816f8bd133bf77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f7ca6e82d207ce8427abe0547cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4d363449e889b7b2c4a85d3389d8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b1b478d037a5d82c498231c04043e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87007dc99ab5131a395f111d79d14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0063b7f41151c8df1e3dfa1206cca12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10885c803e71a47b0e45623c694125bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddd2f707fc43b6fa3db372aea20a7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a8e8fdafac1fcff8843a891cff476223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c572acddbce8feae40b77c260911c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475e734a4c2859898ef846d69877d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36082b954ea934997843bc499ee4b412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e777667277d1879299e1853691e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730b0d5002556637eddd3b964b66bae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363907f95e8c5941c121ea46e24e4c98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d2d40944e8a9d2ad696dfd571916230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a27d9c028c9ca9751c2069e222bd5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1fbfc45e29ded64252d3457d8fe90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a60cc58f95e28449e127e8eeaf3a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5819b484dfd354319054b162be998234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f16507cf1af268991bd6cfcd1d92b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373559c75c450b77da496aab964fc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e63e1a59e20f51c68b444528f45089237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2aec9f62c7b3e21941a854de5d8b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554127bd363af6d9c17981689ac81bf6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36e5d15f6b3fe84012185231879473240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27614bf38ac665b86ef152e47bbc2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1148696fe0055178e1b19be767d2a55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60087e4fd845c9a7e6efe076fada945243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407236bac8863c1c4ba42eea4c3a5ac6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf7634679220f5c9ba73b6aa377439245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf80f71fd07b07c37befaa63ed4e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb972c284e182e2ec40eff2aae1df53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c524db6b7f49627227ff2668e8c05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8a130817421deadf17f4c40107be0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc739aa68f4ead7fc045faa8e35eb43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad884e3b2d9346038eb1038c65a62a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99b07a3be4d5a75e42fd2a6bf31577252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c902607a05e4bea73c614a0a3dd359f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96409ea96e1eeb93bc9aa0af399f26f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7da20af1229b52dbb1ed3f0fa1891255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c416a943a1203bc2f91a78a525b98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b965f70fb500f83c3a9a8915c7bef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8aac724fe4fbe7982d9f3ca1535de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86314005496636d804c6d258173ef2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d364379e0e26a117a915d7affd88d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de20fa6ff940791c95fc402a807e49b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd488f4d7f4d8646d38785d90c06d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fffe6226b4e4fb3108900b798966263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb0fdb40f747b5693ac46e1569fe59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212be39c2ee0b8073932ac5aafdef35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad04ffdd31d71d92ffa4afe4d68f43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3f5351386ed2722a11ce9bc0dd486267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63119905dc431047e5587b64bc229ab5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39da52a71b362458f2db85f69dfba8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b4993f8dad6ec0703f643c6b37ed7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93941b5f7e2e0783334313a9cac72993271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfde9283733f64c52bacf74e27972d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d84335ac16699c53a53273ed5f88d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f664af0c3c881c7e5c0d4ed4f5b820274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208faa0adff397e444072ae73503e4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df527976c8fe8f8f24a9fff22f817e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee67337a10b637248645571df46716277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313077d3696e3078a9de75374226dc26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca3f6012eab3b903d2e7cc9118eede279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05548aace851e089a422c1fc3a556280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e727551480112c68d6579a75c8b1800281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f885270cf05bc52d87f5e8c21378f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34effff01fe6ddfdda11461c6c4bd425283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f0f48fb3e6ef83e88a72f911919e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf316a8e23831134aaa52efd1c3681285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664fef635f3680fab2f2f0dc244afe7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c2ccc2427ed2fa110fb2843679ad2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af2012d29b59ea074be30d4bafeec0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187a2137ea5cef81aa5a606bec81d3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ce6af03104970b36258384944297a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d4a0729712100116617e45fb363df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a72a630586e8240921f98a3ff1574292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d5687aff832375421364af32a29e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4860b4ca8f33a6760f08a0e8f1e9422294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae355e9927431a1976090684b3f6c02e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae00e3ec3ef20fb23f45552458b3a83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ff807a7181fd12df6991f24b79b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f468c1012f90a21125ba7c3d456e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a1c91742cae98f3eb8da529174dcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae886a033558e77a500b38d28ea78730300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4537dd3813e49c82db9df2034f6e66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12496f6728d7e0cfc59facb76c7eae25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453223165e71965c42aa0b2f4941c6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9dfa4167d3f07e4d1dd8b1dceeccf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314ed8317b99eaf115d06ee64f36d43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1ba126704e1f062357408c9964fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0365f1b9f2620eea86f4ca1b210b6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57589402c6acd59a8ab52bbda92e128308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047482055838fed3f0672ea82f9b9d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a5b7b5802ee57fb3067e1dc35975310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1c6087131dfcfbcbf0b9cfd7fd7cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9b3f157429017c33d4d90e21d819c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc7c68039316a4b22d94ec972de82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e87b6a10e492a0fb522a8ec5891f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b21c078f9b5dd1990d3881ec4b9eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedd9a128ff0628e021953bcb2cd8d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5ec2540517c7082c8e389917ee464317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a62b8f664d5cd55f5a7ad5cbfe9ae5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093baeea135e2327611b8b0b11bfa396319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7198794c5004ed722276443c7e23b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4905f9c1cad8faec3ff840a97d0c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181470c759b655fd2818e2351eae336322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf962443a89cfa6fdf53571f1c1412b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10647eecf2509d8e6d19aeac9951d931324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02166467c1cadf9a9da7964fe8315f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2b641c2d7fcfa7f02b5ca46053945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0e4af034ba44e3c1d2fffd7612f95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447a20846dabebc09445fdc4c9cc49b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a592886156f69a4ea5327f9800133ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c3d2ea9d30a6561fd77176ae9027c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc1bd6c48cf87681f63e1d3ca3e2b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f10f65cf81be3b77328ff85badd07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d189a04d83c1c72386b595e15e96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755aff0137b254a9f52892b22709028334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d355f2b94a296e64a341c6cdf86f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81954d8ad45e5f448e9257988733e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cd216825e45f0e1dba7c468d43c3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a7c0c282e85629ea39e0a31a927e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460a7735402beb023cd2de5921970ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd9c7117589066bbd5643894d9671340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141501b2fc5cfa68a07cf7789ae13ae8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61fd85229c785013dffc6313f43cc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfd49b46632359e81a7e8ab86cd8af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caf6f5de27ed523b1e9c76b855ff37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcecd9153a1d18611aba20cebfbdb32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53fa709235d092d0f55b6a73a168b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1f26a666965743382eeeebf0cf910347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371af854ff981a97e7afc9956bda5fd6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c41aba56cd4ce4301998e020c47b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edc33dd07baab768e0b094bfbb8aef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaed497e0665f886df84108ba74207351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124e539744b538b44e1f204b5928f89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2a3f71be6d63076192fbe5e45c7c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f723b59eccd2f571d84536988da9ce1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2662261c38c52d7e0ebbfa25ebb7747355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13240e040d7ecac1bc4f6bd02e3bbc78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0af16a4ae192b9f73c9a50ab8e01a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7bebebec57e6b8f6743e658ee220e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b877ce8aa6d2b4725103372160a513359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2488b2ced83f1cb3f6cc14adbff8111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70098d532617b849ae4c1888fea42d23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade505e3b8dfe8606ad4097e04dbe4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2e2ba05518f855203786423b6292363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5f76f3daaf2f8407fe181bd1d0bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b115435c4d5161cbdb4a178d763d99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447253f28161725937854d6928d9c157366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa6b262af32d40d86d32422caee574367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ee9fd96d4a0db8bde070222c14a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2562d01970ef2a3c20bad2d2bf1b0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ffcde14f09b38b0695c59edd7da7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f05f8bbc8804e8662b8de242e89bb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d930488eff384f35ec9da0aa4c020372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b180e5553f990c7f61caca17cfe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b652d3a293c994ab0cd4aebf0de90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c2748c4439fe9dc33a66621d84c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e27a92487d899935e615d91c238f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a42ef5c19754622f37b9ce6875f11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27d4f0bbac611e90fe52a08d8c0630378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3aa09aed95e987c8229c0364ff97b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305697158c9a39f9b9f8fff982a833a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0a7a729a728066d368f57f41d7f3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9decad26502cf5a97d061b188519f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f92efa5b437d2f5a0d25cf6af01c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdf28abbaf45d151020b7621178069384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2362b9397eb9faa592261f88fab6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa80e6e71828c9e56336a9e28c4ffd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3cb47e78dc0faa5bf1ce3bfcb361387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4ee1289a30fe9a85ec91008cc08d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d6e2c66045a164e3214cf016321cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286a7ccfdbbb93918fdf83c8d3d173f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba015669796aa1a45fd0a0c2e97be8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4092f4a9e1484d07f1fc5abbf1f077392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402d516c333266886d66fb21f02b2f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde4ce199be9517238bf39bf8b003ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f7bb0f8562dc6ff95d5740dda2b80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e98c7148f189bc720eab5a87ec2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf6bc0fed00e390886b0bb6a63ff4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f06e1bcb4d1afdb02ff6db533e177398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc160c188abd31726495e58cc1dd56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd1f11f9217fa0c2f174469cc51e30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b588b207a055ef6e98c45de9b145401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aeec238415b419003da83e6cde25a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d5d5cc11ad92acb2b782004c363f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5b5fc4febc07b5b984e3e99c1a14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f6c2b06365aa15f0fd8e2a7b488d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb81a905c3ed8b65df666b9e2f9fd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58005cdc4f7c10958e022504898f51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7860a2dbf38b32e932afe4ed8ffd3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb035acfeef557731f582b349f196be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d153f05981990bef7d6d80318a517410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531583f0dfe4547adc3676ab13b2764411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc9f482dc5e554bce6925c85e97f66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7bfebcd93b73d02d2d23994e21979413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89665d6cfcc2cdc77264d8640d2c70e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dc849f9e62dba516ebfda1f7dcca0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e0ded3f9cda1d2cb71aa92094681416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d602029de4cd5f35b247a6be74ebd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a826c10b33aaf82a2aacae414c4c09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf280da84b09c6496479a803a62353419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65571ee3bc78892119c59c514eefc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8070163a2c1a45b40f9529a4ffafc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88362fc62bcbedefca3442c746623c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d7b86dcfdf43faf7d7c00037210fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd35ef69adaaa554e148f824910b2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73212114db79c9f97586a740d7a0dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f442934f82443067b95db7d7c42a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190b5b2ff1944fd1c6a483721837719427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d07aca1b25d2987d13a709e89a2447428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f68c07263932ab1c91fc17939fa59b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e9063b13b942c97e4bd92e9157f07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53113a5a81757e93b9ddbc00e21d40e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65429b459d87ab4626921787c54c69f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7026d7bef2a38c371d9796b22de66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777324903572264baeb65e640d9e466434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76212ea21a6e3a317c8e4979a8378745435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc1d283158919a6ac522ce75d45734436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3baf39bd35340ca66235aabf236c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf341b360fe26b86409fa77172034761438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b5bd9f01688b06736accc2a1c9ddf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fcd67ab2e5e5148138f698fb5e49f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d88d1f4033e414aacbef693659dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4e7e1c628c697c51edba61b7dab41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ce46766f68b4717626e94c8d17d6e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c43b519ad6c85d0a5132aa7df35895444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325bee05bd572f2acbe2c4c38c623f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe11d71dc9f60dc5d9598304eae096446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f810b1d8b89a86a2a57296d1e77a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024552d420dbb34b1b61abb2a8f2cd56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd5536d4fe2791d3ba36a95ef35f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7754a8ff44f62209c238bcfee86858450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a7e943e05ad589f4c3dde63bafa67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5e4a1afefd9bb3ae0f8629030864452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad28465b199053892b1ea50ff8a60c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef74be9b6c1aa6bab7cb4567a62b653454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b8121935e8f5b53b85430c9476e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769af87969d51946b3b16a09471f742456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b4ce259650e49dbb1d80995dc3ebc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6e4b805804c076a7bc52682e22192458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fa3f61504afc300ceb3dd5a96a2a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e415f4f5d8e537815a3cc5cbb7d917460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a190d95cfba3f6c3982df9039e30b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea19831adf9caf73bebed6cc65988462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe7893495bfee662bda879d7ed6b82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e440999379c037c29c2cfece5cec4fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be242fb1acf243f0b5e82e2e54dc4a7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf17a4aaf912f0dba4df017f080a06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc3545e7b66c0a5d2bf64ea308ca00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad209d20f46ef79e6938c27ce7b49505468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868c743b496d873cc7df4ad81891756469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105f913f5fe555d7676e917cb32c58d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284fd0a5e79d64b58f0b1b4469e9791471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39ed3ca6ca694abe36a5b54ae062b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf853c687f57b9f41500a59b454011b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fbe239cb7b5fa1cd5c2f6c2ccba90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21b10507aaec6cd092ea4813bb185475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc48926b9344cd9fcf8af05bd1de137476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aaa62d4456b034585c2e47cbc206e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e759674e974bed825364881c2dd5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ec045d796552892c13c495290f01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69830890a2dee259959c276cef7f3bfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098674db810b32307a3dbf156735a9d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616150b7d538231e1bb1d656851ca0fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e05e71cfda365c0e548d8674f1e80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94090f343347b2f81248a63ef5faddbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92671a40f95fbf6629f6231e68028e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093058df11bb7a001314da379dac5787486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09830946d739f511bdb2a4f92a01bd73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515bd2139ad40b452ef577e7491a7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f918b569a205979d3cbad218118f699489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324451712beb313492c06288fe37edb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc920e501de728780eebc507d7b5cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9911ec705220be565a43ea7a32063492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026528915cc5fdfce95e5a6ca6b3fd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b5d352ee2a421c9834fd5a348a0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3dbb07305b3ada8c8593fa353728495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b316f5038362b65483bf85ff82c26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda32f02e1d5df24089f6909299f86c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944d87223c00a92ca019aaa3abf6bfa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c6e0a885bafe2c6b452ea84a3e6a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1bb94f52695c1ce5b746982f31b60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c23845c80eadd2cd389dd237cf1c3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b2c304a6b2f81bdeb98cde7607684502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b20374ee7112cb7170f7dcd7b4f7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470685517bfaf409261d5037f9ca5c06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c912bb20c2835bc92276621efeebb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f20c789486a479e79c7758f6d2756a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a16befb7e4f3a37e14688d629cf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c205fbacb3092cc815bbb58d9fd1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68e277f8f1f04766366d3c0f9536a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468de9533b618ed13e9fe2247e0cb09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859ce24d0854943a308aad55437862511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ff334b7d80e62c975b069a75c182512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3ecdfc883ccd5a27274f0f749e42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1407be3961c9643782c16aecb9cb88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495aed37d1fdc037b9255262860cbd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a993e808278b204c4ad7c0df8099f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c73a7f788cdcb8c7b1d96b5ace6958517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555ef5e975f5e78c0acf87cef63d2a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb72375d87f9dc61cd604637f41c07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4cedc59db44b973db544dc3749059520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e8fb8e60c6f6995b4d5bdd2f6ce0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b243a20cdeb6af44c282b2240781a7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569425c7f727d67047039dc10f598a5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9acd8fe00a0e97f9441449cb6d21f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272a286b5da6cb64b2fcac530d82ca3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df5a1353b756c7bf4238da71f6bde7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2676fe4e6563d7ce31d2eecbf5675b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade88eaaa1d786845ea236721635fd6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749c522daf8cd9dc5eef83cc2b897e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c73298c2810e65b7ece692b5d5d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f324144b2b728ee2d6c890419801b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250dd71ff79d816773f4d717045b34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f487a1aa025c01173ccf3b71974ce9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97e6b3ead869151a2204e2bc4ce740534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b2fbbba52069971c339580d9f79d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644438ae6a66e3197574883772f17fa7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d9a0d83b0b1cd5867670d20974c78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13779c28d8e51f0d4fbe5cfd4d4202f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2accef439751db2cb665affe573a57d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c816545089051f177f919e10bdd4ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1351356e16742eb4b7a3e1db8340b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128149a8e03d70f771decec9c91c1d72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac004fe431fa726d3d1863501fd42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08609c6182f827efa8f8847894f30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb3fe8adf466d81c4aa0a5d5821c59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650aee2f6f92579777b89cdb4b77df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe928696d8c385ea06a6962e2f504348547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33951f31f9e7ad0b73e65bf1dd794d04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53ca1348de82cdb2701f2f3e222e57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bba5225c8bdba5aa176fd3e20a717550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05a7ddd00c77b52c41831af593b347551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43328d87ea74272b39f0992260fb05de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f8e04827d7b29a9d8f8810f3b6fef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b280d5028a5fa0190895624e5d0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd9002db0cb6eb172e63852a31334b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a02056115ef038a1e9e32f41aebf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571e9d09c19bc2b8efff38e5729c225557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3a556a3036ebeffe105fef8ce4b30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6130f6cbc3e80beec65619bdc7f3db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360acb201483722b70028d238078849560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbdee1841613c4f69c5f27b945a9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088993cb6504f516182f652851bf27e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583d17b5fb772d4bc0b8827781fb775563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d514f9421ee4ef2eefd95ffdba2839564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab9335a3596d402f363ee6a89737e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385ad2b65c918afa73333f59a4fe644566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8070c534d7e32b95115b6390ba42e9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb5ae39869f8e0c768214f13fa4e62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ec08f04ffb00165531aa990ecc564569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30882f823bf1910d5404d3bd3a88ac27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8f9f6623df290873ce10dc9bc9f3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e80c527469ab7ea9bd8d6dab7b309572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3142b15dfb1c5c7c372d199092e173573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d157e56077d46eed7ce6d8f2ea00b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ce1667d59a8f540215c70ed653c14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde52e1c5d28951f6e95e6165a0a513f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501d7792d7f125052a043f20728b468577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f8b0a25fad1a4f0253295e5aefe0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386354714dbc3a29926cbddafcea6804579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539910a3393f657e2625a72611eb563580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236bea497fa5cad2875b489185f92c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2baefb28d8c010dcbc543d8efd137582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12d09b0065aadefb7834cd7babec80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a161f38bac76180dab42584ae687c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272495228409c3aa0a2ed99e62c7226585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b7ea1a9a9dfa7bd0379934ecbf5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa8e4c0e17fd5b43c57aa1316f273c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce2b4ff168ac067dce602f829921ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10083c10405655c8a8579b09183453589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c510d90c526be45f68ef851193b085590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e636458ad0b6794e12cab34e7bf0d5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd60e42d48c6aaf366c8b6ad6a90aca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac141e17e18951be52ace86d4ad8a74f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71583996f76d817bdb35b396291b07d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e601aac3b0c04c3a286b94ea859225e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d5b0a2adcaef0d7074baf430892cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd36b4e3ae6867989ade93a51b1fb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da1cc067c2281cf28219d8c17daa66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777232fc165cd070ddad94be70cde83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb14ff16f5c8c48d5fd37785eed8f3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409df26cbd9d69cf7668f1506c7b441601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e9e6e8f9fabcacc2738114bfbe7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149910d4fa0d2e1768efa254a475644c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763d08afc8f697c77be26a91f76e71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55829f6efa836129dc84a071511eb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5426c163af45497d5abb699115563606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef5ef7cbb42cff11d7509cc8326a52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547556eb2eeaec7dd9d8a5cfe7466e5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594689302893161d98e689ec02071264609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95639ebfcde2da230f87fc0507267ede610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2bb6b26a2020d78d3e5e1a24e92b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb0ec0164e8211b859ffc777f7bf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6daa65dfbed882deff7f053944631b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f355fc7a02ac587560e41ede7f84a10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa44478b242572f0a3291a7cb6cee7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdca80fdedc033e76c19c96f92e14f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680fe1ec5266c44931b87e6dd8ecccf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a915d65ca2aa2431f656894fb8c920618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf4af3cc078db5736dc7f06938147e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525c5762666be288f9b02e099466217620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72592214010f46b86190204fa3caa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a035b8c4fa1da46cd598a74f2eb751622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba45aba35f3f2019fe234ef8766d516623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e8d2292246490845f37fa36db5d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc619faaacd54054bbd2518c1fba7458625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2f03293d225f3e9f1dd1a40482e26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350788cf68b68cc2354dc5e62119f23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb61711dd9465f51b5a966db96ddd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0f00c60e4fa218365c8afa5bdb7a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb8af4d5bc3a191f515858310a6b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6074eb52095e0a144d4f0ba590e52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2bd9b191540eef829f21f5d8948f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc697824a32b02bfeccb827ba3f8a889633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d05a79bab344e743976da731b419634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da965a360f4d57a2f538ef8449ed5e22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903715184bffbf8a5f02992b1e79b0c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d90ad0503b83d1b637b564112e040637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419792343896a0782a02190ffcd7ca4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa44d55da3e7338837aaf2ab1d9a6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad9d50d54324e420ac8cb2987440c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7a11fe0c79caaae392cd2ef4a77c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162890bb9d90e9f5503b2e16fbe9292642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c9afb218ab80fb1dd81e1be890af0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c76a5778f83fa827e4a5c2a6ab409644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea59197cc550c2ab27326d25f45e99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb9f5165669fd6dc9532d77c84eb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f573747d5444db8418acfa24fb1797647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfec1be8bf74a5fa05060ceacc0e93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efcfe2fba5b809e9e3516ed70c23f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ac88e37c950f56d5818d7aeb2526650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c492b07cd29828bd8220fe1da18cebe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7847f693c19ae1687e297e9309abd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a344c110861a845fa3dc50420e727653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c8decc7f12779444bda35adbec2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52287c5dbbef7cfb376158cda78f1058655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e9bf836991a0c010853e20452ab19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23abf7b26fe664000603089775b8722657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf11b43a643d2f2787001bc6547d0a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ec6119f1ac4df2406768d3cbfe39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b685c586dff9b97bc302c07a177ca81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df3f7aac3486e8ba0c8430b7c78120661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f60cfcc07fda3149f2f4138b7ae56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98705a0914b20baf27b814b380e9c0f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfd20577c2c0141a2448909806ec69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6efa2b0d2c69dfc37ad87a71e7040665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d07ece21cfccc64195766a4604fc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39ed393f57fa22c0bcbc51ed42e3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61117450311aa3815cb7ebeb6a833fa5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218130d1857265e590d10532a0446088669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e81c88bbe8fd8b17914a6253e412670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db99bc33a0c41ffc3f9fd2f6bf82c3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd7b7362f5f4132986c4c8634a002672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686562435926ea56884ca4f315d732d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7cb19fd2a298fae67aec5c36d1362674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e22bfe564074015d356cff2bc88346675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb747b5e357bfdb196694d3436c7df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b93a6897ae332d625b6fc199cb43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d412c850e40ddbdb9c306f8f26adf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb2d4fc61da6bbffd1ca9017fdfd56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa661b7524fe350f83b697bb52e47d3e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>