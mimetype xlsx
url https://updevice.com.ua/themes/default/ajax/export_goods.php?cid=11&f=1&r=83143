--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80019cbeae8e2808d1a7cc907bd4bb541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3df78184b639193b3c4e2f74dbaf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc79915aa32a6c22eb00ecbbe048dd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0dd6ef0ea95592cc820197a8c1f0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee118c0d80c3ad453c926eabbee8fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618681e74886236ac50efd48327d256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238fd5eb0be57c8d47ee563c03271697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7154d13d6afecfec61d8e9b7668fa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aa573250549596937142fa35d2afb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf06be0660d1e074412ab8050dd2fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e8ab1e246b1850af01de611c976ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cabbc2fc6600f6e5e4afdcae08992d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b35ff95b33df4a7a696860bb1676813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d427af7e288daede3be4795c5a7e1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e162a18d0a4c6349dabcb0192ed9c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd385ca30ca47e712e17de5fc8a76fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea868d6c76d530e3845119e24a233e6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bd5b7354ab58947f524cce25842d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947062042259a4a41a0ab31f4be1d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1de3d7118b47bed5ce075bd436cb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc247dece01d8f8ed082aeb999560d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ebd3b7bebc6fcda1681f01fb4a7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba40b5c30b0b89dcdb4b27b44f21c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc642932b4969a4ba2f0098ab75a1b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbfd4c0baf1b57575eae8f980e0d9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddfa584dc8d42fd7e9a058742eb91b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220490f0aa1e15caf9e26d25b22c55be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c8770513ae1126ebd14bcb11e64628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9601bbbc101b278cd7605815dea7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535b50fd45b3bb92d534df1cfdd0e7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db43c8a4bc541ad6a194ceb75f8639f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccdd25f79f6005d1c9a3b54fcea69232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c3a4c5e2c1fff4bf9aee93ee30f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b20fb70a3321598b2c6d6c8e4aebf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520f86b0cfe11a297514d53bcfbd2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e91b1520ce6259373775b38d83a77f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589348414d7a4c2426eef554d8d7cdc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500eb1d1d2355721104e88717f35d7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb1d52730f35fe65f4e1f615852dd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e268ef758afbcaeb0bd784b5ddf7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596724b4eb19454c4cb9813a3440e2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47061950503e796a73220b75898c70042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd2a7036a6b69c806229b046d0aaa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77906a5e5f150909afdd45dcea75640644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b202da859a5e5a0e81f607877f638b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c18881ec6d9b95b89899862bc3d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc86327b95c8d7a8a1de783aa6c0a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bac22d993ab5b902183c3505d1ccb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26896242b8f61763e453974cfa43b5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc5c5b009ba525032dfe45e28fdb7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc067e8db68625901619af0799cec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450a1e45356512ab5d063b0dc0c1a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481cf1cb627c6d2c6463b7d34b8f31453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b52d096d39fbf424929f8137790754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54052227e0829c48d853416501d7a14655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f127936384c983d4690facc5407e44156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6e65802cec0484139f113f22dd91857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b61c8afbd4568426b984e6e38732958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183a1d255dd70186c4c944456530eb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae9915c42d4485367b0a6f05b2ef460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5bed4c1465897c8a3c1502354c67861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7182198d5ce2b5a76f51b9455c845e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343ed7eb037bf3552afd4d90b33c26463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16fbb98ecc02cfde8c285464b4c35364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc6e637ced2b7af229e47c0c57897365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c77db625d287f84eb3986bbe1e10c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9e9e8adbe9bc8a769d76c3aba175167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09f94629f237395239f51bd253c23968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706852d94f46830bae055907c49d2ec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96486b7a897225ee859990beef7c578c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bc5e9ec6f59f00f1d9e010bfea62471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1f52f7ae5b14f883dc308f01b30c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9948b33a7d26c1e9e9640da33235d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fc532b8425ee39a9e28c787e7f5b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c5e47497120a6ab73e5bee705a0cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f38725dba077c44f2b6ccb23178d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f6ce3bc12d32c9642686a6277a6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2efc0b09e40b88b7ed388e48091778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93454879fcbe268c39273ef515ce27a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066550be6f387fad7a766317a80a05480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9b1d1f3d3c64479c9519a668d804b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d07252716539f0868d3e321ef5eed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbca6183182a2c494aed04e585423983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11656a8f2a555df35f1907d67ceeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63913f853102a778f6ae897bfa45a9bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09161d5e83bfac5c43a6081575e8227b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353090503baabd91301269c0d9e1cd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f42c6b3fa8f06860645a6d7f30df188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bafd6c668a1f245f79b344809bfc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd094753a827d7dc18ae4944caacbca090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65628c3cf1d690ff5a554704d544e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95323c50af17d14644802ad4666d1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61815f125fe78a0feafa48279da3788493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980624e05db40b17e65fc632f6aea2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57307cc68367cce5b14d6f3c054b4e7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2234c8ef2df4a238e58b1ac1cee4ab496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206653fac8547b0b7c49e89c68638b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30127d917c3da5ebc789514c463e595998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4976980f9af7915fe5ccc77ab7280d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4570567ad2a83cf744560d31a1ec5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca607f8268fad5f62b5b414763284c90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab250902a0f7a7f8c1db3129956ba003102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0291553a34a7b8bdb14b25628e39c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489e6b9de2fc37d1ae3344d92ac1fe8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b514dd88a7a23c7e2155d79fadce14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673d4068cddb94a3358b7a73cbf77b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8cadb203c3b744c89b4d483ef1c90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30833540f93047a94267db2f793739108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab50e49f344bc0ce8ba429d7e1001b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312b2032083140f6b8e538e758f4284110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a5803e2983b69a9f2f519120be01d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cee76793af8c882c3dc001ad8bbbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e27a8c2fba904a0cc8ef7e391d2b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0fde7e6ab57dfaff4f0f66123a71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72c3bc91dcef502c2e112dedae5974115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf3ae9b04265dd866667aef28019b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7e854c56cf7bdd57883717ba8bca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad007796744e5efeb439e84687be70bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7d692001301cb6ca9f04d939af73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88e54cf96cff1d4cebaa9bd5eabdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c3cffb8431f62982e2b4a42465144121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a49ad72262a27e411dd5a9a746fcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77db87966dffcc02dec1fd53a7d2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6464fe448f396500f656051e06d86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50af7fdf60b31da1bddac9b54909834125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b1c9adb5b9ff68b35373a708cec1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2041ec6ae9930e02e548c124903d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f509aef8507f21f8cffd93cf5ad6316128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7cffb809ade21f569d4b4f460a4fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db353ba673e3711c74756ec0431b44a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241605b3fca92a0d0ffda6715207c69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79582f10d3c57e35da30baa25a8c3e4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb27eb39561e8f9a378bf166f2373ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbd707830b0130d4df163d43578170134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a87dd081823f406d2dac88f540c798135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd3cff4d3b97dc397f094fec00764136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddbf4975a4df8ba5b86e462097d884137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cd471d86327a457b8802502af5509138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34931c461375b85c292af2c047d47a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbc6626f4b10f50cb49f5b844c2828140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3296cd55eb12c1ec9167318759c934141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f42e6be03d963782b7b52aaafdbf06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc0bf0fab4337bff6f4d8da3a225d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8be5c4e198fd2635ccc049d877961a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1e7c463d94352505a8be7b70bc8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd1a5d335560557272f76cf09755d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756701226d90bd6a0b58ec4df2331fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369148bcd981ddb743533f7c9fdf098148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d2989f5c2a4132aece1111f47f782149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d77ca7bd017f1953deebd6df5af5e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4396c20b84dee74c66ed85dc14274151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b39d99c83fed8f761dc72e10c09b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b386b9af98dc798bef418b8834f25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfb3348940f49ae9776b2da616c70e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb1526c7766e5fa58646dead8679c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2c211d9dab80f07958e658d65446e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d3e9eae3ce5558f0e361507e45d4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb81a6e35abb50df13849990b7c932158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18cc85037b526ecfc7fd25446a67ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacffb153e7271df05763e8e1a01c45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da94f6a2eedea79db217ca618d1ace4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227db7f98a157768cd88ac29e1bea5eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c215d482a30313d3c62741b7e270163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0ab18bc20594c6e31396052267c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9af64d8747444ad0aeebcec31769165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1caed0da72b269ae79c52d1ae639166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac6960898043be30a140b8cea5e45c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e1818931f561c51428f2ca6324522168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec64b7311478646b7fc931ed43fe59a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294560f572527cb095e18789232a9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6838eba0633a1101fe63651fbf28043171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139fa4e197246fb8aa83a32ec9613f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4c84628e09496850bfea21469ac2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b728601f7bd33e2877b42cb5c545bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3c9ef17b736fa055f748db77d5c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ae99de935e1be29d2dd9e7ecc4a89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab77a0ee2b1c9864da120fe8d0dba9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf4c752ab437e389fe3772cb8d84bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75412cd5d6dec12f461166d26d26a08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740048a478c1cce21298a7f5bb692f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc223e5ec454e4dad2e980eb05e142181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e197d39b7aba471a469a40076b9f86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fc5bb66f556f7b0fffb427dd7412183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdd2c65139b7d474021a07cf91994e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae7c68e5db9a6817ae7e6e16cca0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3f8168c3cd81a29cb343d190070ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1c7ac2eb6affbb0612db7d706cd87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c356675129bd65f1fd87f636b291188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab9d6a2637ced9a0d8266b0701aa4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d376b205809fd263e75c61223f7e49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b273f1c498f5f89e9baec2dc147d3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdf1fb1913d3e2ab66d52c3dcdbcce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d202dac0c86207683da7edbac57f561193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b0adf0ac3703e86cf4cf4c7042c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc5aa2caf69424eb9fd094135c9cab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb20ec0ed3c7ae3ee35d5cd3e8040a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831722dff4ecbbe11d9bace0910ee2d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e4b55bc93ab48fd7ff22ea307d4d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f807692e977d9c64338ac577a033d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd2a95c0b3627ffab3dd462df481e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db3a8ef9fd3fef9a5a202d9b24524a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1024628f9e7f1f3bf96baa576ad68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc6445c17e9f37432368bec8c1a67f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3d95be991e78a84bccaecf56a8143204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8abcee2f69edbddb304f6bd58c7b75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab181f6c81de266ce39c7dbcaf60ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a7395ddad94fd1ea169a8175eab27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd0042f91f795e7a26ee8cd1a5e39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8f1c1b1640776ce5b20b2c05b92e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82514136f3e072ee19e729d9ca0a853210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf469deac18df8bb0864f852905960f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e635b3a1abf6f9c63c4bd3d613c28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3685395ef384f828c57aad1f7923d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b6ba9488821d8c5fb844faf17a597214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e36932ac3d3f63c510cca93f4692215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed3629ae8e2f32300626ee7a7f3ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a131eb7a87e29186cb30fe708e0109e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41cba0668cce6f606510300220449e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33ea06eaff12cec5782157241923f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a20b48af0278b7d34a32e6281b0df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3c2757d156d9c075bc77fe6534a5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10443f1c66a049fa11390ca61295f33f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d4f5a0cc9b3e9a176f33ed1aafc85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a648958699025bbc9cf9c8355788224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d051ecf3cd2105dd4795a68cc34a980225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e6fa84719f073bc99dd8e491eb80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc752a16818755e209ae5492a57bd907227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb90e4bb31b7e3ac3f809c4c8cb35f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc643968630224ee94c0882114cc97f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c7cec8c2e80bdc721710d588141dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fd0f97777836d1b0aa907d23a6351231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444370dd1ade4c435105fdcfcc2de198232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b4106d8304c91989198b47aa05351233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee590ca6bca4734e13cedbf4c99e53a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3de90a3783feb0cfe1756ffa06176235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ac80f46003d5d046c873130b89a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1523dd0334b9c4c9d6d5628c6de64e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74030f1c9fed410a3b44e0556146b6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1745ee7ccdda8058405255dfc2e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99ba0648d76d7fa1993b924cd74585240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf332aedf5c2c6c64d10fe665eed17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77549b431baa99aa5900df113468245242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f3263927d1bb872bea0c57a5eff6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296665157c5108a5fcac2db6b18963244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5a616523e8f02ab61d08a537ce163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626f108a72965af1e1df1fbebb22247246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc471e3035db33e8e332e45ed1ee89b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ed09ec1cf7637ff2dfac9897367b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233705e7e300c8641763af0bc7982015249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2005a22b3d579ab06e68824d247b6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba154c32254fba87f5872e39e6d9cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179bac6a187f3a919531eb6f2de31a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3379871e257f17d7d2cc955a83b071253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e52c1772b782f0eb8d40d45058ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91be04182067b96173ebca7eebe3cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f0e0b0e64487724b7b7dc82bea78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8182e41e914eed3cfbec8daa534fcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3356550d7fce8ee2100e48b22203ca9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56779d18ba9424e52312e60388eca65e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af7b493f20e2474967a55e9d1a4f90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3fed4d74fda296c97c4cea92e4bf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef7b1f3641c1f02dea351899ff536f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bfcd6155cf3d82835954dcd41b446263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409aa2587bf51ab3780c0ffa41feede264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ecd638b0e071244bb36a832e3747265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425acf92c3f762194ec19bfd711fc6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6126287b0a7f4af4ed42af9a5d443a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db20d6e2bc61a3917057d51da23ab9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a7c6580c8d02123391e69304eadc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f3407c7ead5c6e1c46633be66f6e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2d6aa9f4084cfae8e3d407338285271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c97a9c68044998c3e865ad3ec130272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0519471feff3962670babd4319b62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ef1fff166908ca445f1489ab2e17e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e472c6d82a26e6031caf24070c3c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00648bcb02c56195663928382f6ef5af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d97862f7780b82d938433425bfc22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c4d32bf2644186af6998fe91d3950278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797af4ee3897f450b0b095a58d041c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f30775dcc5c273c448b38945cc25e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b842891f56d5b7a80dea6f89a2a9b6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64df06bb5d798cd60aa202b3e2f4476282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a1e23008d3fa2965b78480a4510e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8672e5ab020491269644553cf5c6b05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3703e4dc96cb0026f962d4824424050285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba8d08b83c1466e8aa34d23f1e93e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e11bfa7ad61d740252c0b0d997d08d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328857b5ebc1f9e82a5b620cc37a3bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23044a9157ef0691bf60e373ac68f07c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff53ef13eecd449428f4cb2b2bd0c3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066fb9ec0d00ed2a7f7a089f4b55176291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b563a531243d7a38571f2b12d62f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64615b4b5ae02eb6eae66297c3c4c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931be247c38fff0d97062895f309a3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180d268d7ee79648530baca574c115a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75122958f976f58af5760655b402299b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a192cccad71a50e75d8aee1c8f682b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b35942965617bd74a1fd65944aa9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c71ae890b24bb244e16ecfe946df90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4b77b187d0d2f24056633757c5920300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f98bade20ec32990579773997b5ebf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7790cb5b8d675d3d85cb83811179b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f2af3a02b216bb6041e5604b7a987303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a387719e57dde7a0b6d4862447691304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746ff0fa208626afbe1aea466572a59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600b47076942067f4f99dbb3a8151ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573245575bb11b8977baa4031ab8a5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b7b97c0d2839eeb9d1c1d11cbd8ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354b68e5a9cee795819130f748f60bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c10572136b140f96e0a7bfc2510b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0283c7e42cb012d11f977953c6b4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461202010b477b2f7e07965680938b59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea023b15434049fecaf243904fc6ccca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a61c3ab14d4c37ad5a839cb4fb1f57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99bdf5e34f703a908c8c2fbfe783bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03636c0a4d01f94846698824676f86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d8262db9006fca4058f1b24dce80c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a449b3d67d7afed6523f64c29f114d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa4fb2d50e4921ec79e50d824382b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0c9b9e288ee19fecb5db6ce99a4bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a03fac12ba5513a23e0c7e3bc0b82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eacedc8c7c92c4fcf520d7ebbc8e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b0911d494b2368c015db96e50af43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eb2af8359d1107490d1b279ca29af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd00f76a37e97824ae7b6e9cd07a84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997be1c5a5c31915b92187274dd319326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458920cffd1aa973c3c340f21812d99b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00580e0332e644a08114f219d7c81cc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7aeee8e6c58bb8d04354a1501141329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccb64652dcd30130bcdbd11b0dc2c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3be9c6fc32da71c802e9b50302ba6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46281d3a590f2c2320f1a886fb9d0431332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77598711308b84f06d7c1c0db4d83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3682633a1ad20bb2d4603804f8126334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d33c596b363bef978e7b78795524a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f6e70ed03c215292e61e1989825c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd9142a14f031099a83d7f5c3cc640337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709825f557881c7211e527deff7c3f96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194f3003b3299d9e94500e7673c7a1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa902dbeeda4313e93a687e3db64052340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31344ea79107add4dac98a39ab0305341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cef020c18c474d3804a8b6a59c3fcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c3d79289f0da9f09676923114ac80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b04ef02a042fd01fd1021757b1e7c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd3a45a9a91a3464275959c4ff790b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50258f7dd5c5d878528783f999d1f23e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef732fcd1442dbd31d9e066700b82b80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077fb065143b2dbcb567bc595152548348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574c51ac186a5178cec01394d0a2f01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b959907fc26a6db38a8f396ebeed546350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c37144e3500e8f04c92706f2ce3250351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713d75c9f9be86f00ba3da573ec2e03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4746f6c0214dd047a7b6576d33ec46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bae733406b99e90e60ef77016ef25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f800ccc2111fd0a798c4126caafed6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8621e97e6ebcdd15f39ab68c80534c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17423ddc012da0a9505ac829eacd3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9919bc2913f5697b5b46ea0026433b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3687eb2f344d12ad0aa2ccb92137ae0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b489a832fefc9845e92e99775d64bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabccb5a9f252123420a8898a2eae0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6af4c87e8d99d6688838c61e511db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae733a10e84821f5fd954450a364ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fb2eb24e7a85a89f1278376d2f03b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564647e8d9c467f8d883260329ec453365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9594cfd408b8d6cc0bc217130f1c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7650d7284a322398936adcfb444a42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ce24368182a813454f4013d90fc1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd0977f3d99d46fbaa44d85d834d27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d260c7cc6c5b45605fe4ff52f8ece8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e81608b4c9bbaf2d74bbf9db4e9ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a2cfcd3d45aeb89395199eb859ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ad54b087221f88a505c0ffdf6573373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e809a1c3d765972da22279a5bcc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381a74f3b7d207970efc9072bd73aef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afd1b36b1bdd6efbccb09636551396376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c946bba7cb19917decdcbd0dbf95f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd700686aa5cd3d60cae2a518025be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941cb4f872f6c873bce95c93fba621379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc4c201b7b3999d5781dfebb6fc90f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9eb50809a5152426a3fa2336265b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79bfb124229b7b58322e22c1fd31cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e17c3f240113fd8a8467f3c6e066c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7f2c266d75bf2fb58639b7a6bf2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330627074c42276f35102455c619571385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f57b6c53fdccf19fe0f211e1c6d48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5506f79e88e75d43e7facb5cf0b14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782677281c0171f1b0469f6924a5fde0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c4e32bde9873ebc2848b0027673e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe822007e2f54cca5814edffec8af900390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740137a5d2bde5064364e425e2c52ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186afd013989265c42ac98680b6805392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963e1e3922185bd220341898f328b4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24982009eb545fec2e545717937f7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65488fa22967151d8b9b6e961c77d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f297a9e077edfdb34ac89ec22f1f94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650cc1d6ee26c9982483400972bf729397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8918485cf3e495d92d1cb4502f35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21365db053ec96742ec29e2ceb2d986399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d2d6150062c2d9df5a34072ca93f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8952f8bc814cbc90e803f72668ded6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e21cbf777b81b195bec553e87a40a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f686df1a20ef8d80f89787ba76e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bab8bb3a62e1b0877f3339792ec64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e0cdd7ae3e875e420f765e2b8f93e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0e5d9a0ba77fd11b82c8d64f53b65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a7a5724f0be2e46b5c55f67b7d131407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524de5b650a08de350e4be8ae5bfdc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de2067f67b00e73ebc6c2b032bf6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeed0a2efe8c460276d9829913acfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dfba5a8241f03fa3c0e38d4de9f8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab03bb6bd10f58a04d7cdc828a67544412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3cf33bd01dd40e53a0d47d083484413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedf1373d0065c9fad59e4e31ef2709414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d001701ff50ec013ece2e360aff0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed889fcfb290571c474e03434bd51e59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf9b379c69be5fe48763ac2bf6e22d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc3f583a9c8cf9ead460c43048c9f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcebd54d02ec4f46fef3256145cf99e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4279edd009194ab6f5e8c700e4ba9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52650c70f30d13c44c43d4a614b4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e363de6ee92b6761865b8ae1ab0eb14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5249bec1abb230b85e8a446fb3a10a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27464de9c0893a2e3160c7a7be902647424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2cc554af46ff31f59f886884057fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199b5fdccce2c2a58e6833ada9f6798426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad54d921d05ae6c3b349ff1bc7d5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf006eda304ac3aa76edf1fce7826428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46043783ee0dc63ee0f6eb8e59551a13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7661a29bfe343c451a6c9a7d04d10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79cf4d04e4dd6518e931bd85eb004431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01fbe06e6e1ac4a41ad2da8df73218432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026d71c9436d2991b043955ec278440433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba1fe56e3948fd8b2647284c322090434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6688b433b24d43204f81cd904f51a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a85b19ffee2f75ebdce5c641f5ef0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b3be31925a23af9fdc408697b437437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519075e3ba1783c71407039b07523f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b256c8d5c48ab5e99a576206106e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40dfbcd962cec81792b6e08ccc068d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a28ad9e984b5d07a4bdd23d3b23c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed825bde438f6ed37dd42e2fa007e17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fdcd4528cbd5fdaf42a48624224df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5bdfdf772ebe8775a8cc2f865de97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe6b587c6ee1ee9cdc4a1775bbfbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066309ce82c5574c8b514e9d3148647446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0402f53b833508ea32e23aef1755e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94943eb3f53d3a8751f10e60f9a4cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11bf76fcee8c27fc331d547e14c018449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c27b632dc684899775d2c5239fdb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31b454c39e63245b4c134367fb48b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf61ec2b1f37c484b069f6ba5e6212452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272982a26c416dd20eee86576b013cb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89339b0e756484b27c74375e8a526f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636b97e621c47bd1c44e20119c5c27a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538736c0b678236c3ce91b564f23aa4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0fbfd6a4beb3e33478c8db9960577457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185bd3232596b93d0e0c9c7e6880ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104d65bc92a6bb72ab2396db066c24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054422c561215255f8e6a954aabd0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f203839ce66fa4e02daebb53b8b7775461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f1b25ad97483411dc4ea7c3f111d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c49752ea4f19b55fe845aba74a96b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71745c0594b080d612100e53580543464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15615678c903f53cf1942c656d40046b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830d5d130965ba5dde28492bdfdf83e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c2b17834eb0249214540a29db0a19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8958058a9613259d901cc8608d6d86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3324a5d5a9824c8c4135a750b6441d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a150ebb5c00a428045f88108d0268a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72641da0411e06b3aa625d0f5b8737b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45740ad0ebf9661179f5a51f64576e4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5264c2894fbd83cfa00bc95609ff8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981377d48316bc3d84cd32a01d0124474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0066854545be570dd0c4235398f37b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b5aa18229fa0d0f5ab194757ca40a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea96bfa5b8e10b8ec6411ed59c2250477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c153a6112a1bfa15498915709a9e36f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3537a06ea57071c9090170603b94c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40bd47322ad927b16889cbc11c083d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872bff756c6744a885574ae369c7a5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e108262b8572fe4383a582594e07a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d02dd2e6991eb59de575f78ca6d7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfae2cb5441ca295719343db0c89de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c77175a5a00a1362d7ab7af01634485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac31aa50e440efa3fda2cee0a118e42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2a5abe1fa592f1e82ebd9e14e1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee8b10bfe81a2a51d5d9601b0c2fcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a30aa2f2174ab8f0b28d4622f3d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afee8fee2003b2d870063099a9bb55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572f794a5701bb036ec24b7f82abe43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84569c045109c9074200642b1b559065492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b77a0cc2761d11b61cd387facaa736493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7357780f0454659e4f366fa34aaf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e43238ec291fe07ca86626e9b97f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6e2cff3d407955e1c5662f3bf9b68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268cc0d1c41fa897b1b608aeb3a92e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e57ab953425a6876ad7520f33ebf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828eaccd05de3d81f52963b679c2cab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288136170830f75069dd38089753bce7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d36d39be7ba7b0bda26a2b067f71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd3bce3e3777df2bce6713f6fa8545502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eec08aed1bbb650719d27d6a1fceb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f319da510578abd16fe755c1884b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e69c872e0c4fc47587196d8a09e23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1e1eea1ee6fbfe6d6323495a2d905506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e3bee3e3918b1e8902ee768767dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848fc86d7ad8a5fa2b7b77faa76eb0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7651773a153545d4990c3121f1d3db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaf5994b76a866176a0e21467083aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce5b2b326f13ea6f848749d9aa613a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e816642a6566c47a00c6629cda70f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49bae8e5341a4c6d7a0317af00f1ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52da576edbe9fc0bba59dbfbe1f51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056033eff3581886e1004a0f0dccc34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c9e9ac325a0003cbe87b3ec51406516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59348be49a27211e086724c3111dba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d465328fed03610444b49855eaf36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af74289e822839999e495d40c3df59a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c075342aed0b8270b7ed5080eba9147520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3d3008f56712c59bfb331f2cbd46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59293e152e666317d75ddfbcd7d90883522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351de84f5568c99469cfaaa57ca355c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbae905e1296acc00aa43a31fa65b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cabe45c1738f8bb4ae3cb2acc4e134525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3b40dc2e112eab5b6b4705a3a2198526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901a3504a622218f18760a142835e1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a62618debcbe6807abed578410c56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869bdd9ae0d8cb8b2672257f1f1fb82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e8fd8e599da93395d8bbb21905f44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20514ce34268e04a930b238d31f91ba9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089933679659be0d8b4b289195ae7c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f84ab3ec27624b9accb43dc19abf6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba510fb346a0ae6d349d691b0b37f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e0408a68458fd5813a371d312c7ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17d0081c977ee3cd1b649877f27858536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea69c371604c09ea29998ae1fe190e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb81cfe4a158274b2921e4db3d8888538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90453f00150dc1193fab532c06cdebc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41017f9d4ed6cd27a13c1311cc84f619540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98e00617061131cd7a0130769b495e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecab4cbd5f2062a44c9766b484e620542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753f6effe9ce5d08b3c8efde19f0961543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7797da22e8b42408251e25c33d536a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc42164698f9f5605e2885ed919228545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74b58c72a885a19312dcfc591a68c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f9eebc192a3dfbd5884700a64a54b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080cb10e83ebb2f105850ea483dde44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e718e57ece93355ce4265653e947bfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e006aba4a792b6f3c21f895891d37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3f1df34b3869d8f44c95e3a471874551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc8797127ef74da02042ec98c6e45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032daed04dae845fb252e4959e6a70b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69469395b08c15c414e9dc19710f0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58474b77f47412cd4c5ad534a7ecbbc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503dd14ab53953c4e3af924ce45f157556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbfcf2e73250bf783b1a880803ef08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb15f4beba8bcc4d022b75a8a466a78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38adc899dcb7ab3fd09c8a8114ee99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdbfc42f482d2cdf61fba5d5b54152560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c10d80c6e4dea8d2aebdf80a7aad7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e3528dbd491c05a2e96d9e52f696562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da433773424c7f23c819a51bbe92f4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dd20004c60711f328e60197ddb140564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef8382c34145c220b2945889c8986565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28355d72e131752c154a1700efdb7144566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17ef3731ad1264e95c43a5a3473889567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f621e3b60f8d45fa19402184fae7a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa74e5d23e530ef7077ffc64335f64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917bc5439602aabe0c549cab9417322570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb9f7e21287fc814923e97893ffe28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd8b76543ac3b5c1dcad1752756621572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05870b9bd92370a4bc7149b66ad5b63f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d507191e9925c939dde5fcf8cd061d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee483a7162f1a348cd56d18d8755c93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff8c6c3941535964a16b2c0064cab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e7d62b1a1dc792b559ea3b49fef09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b83f47f2754e06c0a7fd70513ac5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9759fe64931a021e70d99f2e71ab9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9abf0b0a957d2efb911d9b0804be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680e951e3651e6865788ecde437a8c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7666250ad347a4b55b9e01f19c69c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f79e9bd645b8af702b1c0cdc11bc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6b5b16137d6a544f47b7d9dd0dbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c21c7110e4cf5701808196b390490e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e203b86c96b095626701707b8ad8e03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c086eb936aa809a40ab2ea2a9c2cc90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc825231987e57303e37f96b15c61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124c08ed18fbc03f9a89c1c17147acd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ae388af85ef21fbebdbb423d58f37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded118cddf50db826d9020561f3e657591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0bd28c2016702dc0416f03e2c31ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11315499453ac248a5b22197f10f5366593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89e47aca02ad262fecd6ae1fd2b55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7bd49a4825b9393c2551219d82f75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a6b10e6c5f0e5d55013ce9da2981c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e947a6182a821dcc1278979d6943b41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8536c1f8dd4405e4e5fa58ebd909f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603ca0b6b3d533340e452ae4b92ad7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fe37ec009608a08aaa72caf316106600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24233ad60116ec0a63579d2589d3b449601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5f4fb9fc10463b48e3c8bdf81e3f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debbfb7b8784d3469967ebe24397eda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eaa6eff1d23a4bafbe6f6fc667669604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7f3c28bf1b0cd8221d432e5434c10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb532b83c1c489d8d75f540bff08536606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0d17566842f48e8c773026887885a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888651db37a2ce6bc6982ba7b17cbe0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5797e63a0c0102678e2ab0683302ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4ebb2fed0df94eaa8dfbc66bad94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800c95059b122031c75080be6011de5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a507f75db444628844b2dfc8d0f8c2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f53bd5014b9d3f0f88b84958dce35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ca99e99035e08dcdad49906e2cea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf31f75d03299a613e56213a62b9810615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5327796d58a3a4515148c9aff2de4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052ba77ac925bd868d6ea09dcf0523617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64620c9f1a9b06293f488b9d0b6cfa63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6df6214b7edcfafad7f2156ef352b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d1d9c069ae70c9b838c14d61cd9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d994c863be6405e3a13731cd8101e56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664b8ff4dfcda43460c1c618089af23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f122365a97daca3a80e7d430602629623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eca2994bc126fd7a68e78c196ea3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71319a945d41cb2a1d7d87912ef6d49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e79ddb4c5e739434f16b3e819257626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9ff192154a9c1d40590b970a8fb1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8af90547c37c8600b23eb8a3b8da4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87140ede3ae10839b3a998ca570c627b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0032975b69ef045b836a610da1a50a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efba29f01d6413a51dcf79a07752fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44673a1bc98874446f69f425e6b5d05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc71f2417b2937fcbfaf6d087b9cf25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d13eed272b48e5c7204ef45e5fa19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973bc324c704d0a17148df50bcf3eea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f539ee2693a6d097bad5e8061d585af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b99a30f2a1b62287c096862db5ebf5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965e1ab3b340325d156a49aac2575a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b38478f296c973b2b8af1442b6ae1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d63a176d7e5346790c594a51211b8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c44a64ca21209ff0d07529178a32ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c8cdc71ca9f19da369ceb3362e83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b5bc346725768900403a1831075b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4d72024e133feace79c044df14b53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117402901efb44d105a77ded805697ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917830355beea9fd4d0f78342c26a9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4651a0814e66f758a1f26d67a039c6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c595e26f606ae6f1f36bdb002e70ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5f31b0876855dd0c2590d97baae75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4215827dfd1873544a9b2e8599be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc43e156ac38a31869d2e87d779dcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23406caa3a2e2ff4dbba6f1d3760373e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b34d098b3972a10508c1ba719520a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be317b212c2372766483898d4c882654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f17918ac8283a08c63858d1763812655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338101a2a722b473b9f09ea138517ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cf8622b3eb02da885b2407c433463657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dea4301649e3be03ad7cbbe292903658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da10e9538f91f70f64ed70e578dfab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c48b8fc0bc1419e23cd13c4a6e35e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1a2be977d49201c1066a32cc85052661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c20752cbf8192f678dbeef791b7335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fde6075a3a440ae98776c8ef480c44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe808bbbeacee1938cf01de0ef8e34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a57365cad8a5274c9eb09ab5ca857665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bb82bec1356e28746e6823e2941ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030ee00806a4df597657719cf2e3651667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d2bd24cd48fd9df8d31ad0375cf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80596feef9cc33ad34f01036c873da21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca2a90337e50fcb9e1c786055f7d8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ec88bb74bc745f0a4463c9a7b6f09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ab1a4be51139b0c8c5729299afb7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364c06c3236b7b3096b637531ade2df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426dfb8cc14b736ae5f2cb66c0fa495674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605ddb576a2c84cf71721f838a9bd53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d018292423dca0b7049b7ab283a2a49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e0f61af9404b2e219d4016aac5d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802466a7336b20c1ca8c8a6c7756152678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e49e20e53f4c7d712677e8df40c62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f18825ae399fd0321fcb5c914a004680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85704d079d06ff69ff9a25d3a7bf13e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e81a8c54566dae1cc566bd017b21f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7151ff5f949096937d384cb9fa597683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619532a1e9f6132a174e249c4f76147684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107467040cb7eeabd6cc7a8261b6920685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d12c4e7855de3c768e93ecb3f76e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff390f1f48a06086e9f13b7771cebc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10726f589d59166f8585750916300d2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851295abe194527132c137a3520a2c34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a06cffd5f87b7cc3a41462f6baae06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59435dc582bbd984b3983b7ec45427691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba37aee326d91b257064cf650d648d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed287f5a715224301b5f667544a81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e03362029b080322dc7331c41dac8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292268469cc2559c149fc47d9d7edcba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644576c89ac4f99c16c3342ea383b18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e942be647247debca8a2314e0e820697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a362d16262dabb9f0972fb4f1e1f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda2b277b92815bbf62927e066d061699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf78bd3beda98abfe5ab402ffe255d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde5bada4ffd23a821b3b4ccc9dde0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc0b2c1841719e05732f1ae6c02656702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be605673fa44b864b73a56cd32dc9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247987081fbf786850a5f6cb79461e87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7e3a4a2da835623371267912f2e63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc4f54689d93f0c59d297e5d980280706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e642e6445c1568ee28be5586690a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc7f95d2d1a80ed89d99abf63ee8a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a64c9527d99a52516924356ff2c21f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f00c2ea07f075ef55b1d91952c3528710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9cae0326c9701809b0d13d4fb32b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe3a141fa2230787b026f3a9366e3f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40148f60f16d497528b325a634d55e871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee0bea6b3fc15b4b2dbd15dc8f72e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca542676a6c60135cf45993d6a11d1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef12e6e94d7bf49036140c20dffcd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a24f805703fa499ff82c56add94be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d996eafbaa867e594b45e3ea29ea246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5742eaf7a64f88462e4d4dceab8f88d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28b78c770326d6158fc06df770c588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bda03c0d64e3b0a23c8407a0dfb23a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b8973066d6d342f0b25fe715071cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead64ce9e982baba024b3b50814178511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1159a4971314a845887819aca37412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424c6fb2136450a58aa7c0f8e134d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9d0a25ee35fd967621384308ade6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f2fcf6f614938760f3d4bf7ae661015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434199c5573ec160a7c781a7547586316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff13e2c7da2aa00bf0e1be3ec41ff3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c49ad57763483ac060e280fa8b2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158788dd7a479206e1aecdf9a2c46619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3bac5bbf61d3a70b65b5c2651888e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267522a8ee069aef8a5973f8cbd7af1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67664d1d3d4cfa9574475577b903aa0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0c9ce0ad1b94cff072044c8c22a0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6f0e46905eaf8b435d28362f43c6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431ee84745c040e3b926c25c0ee3d0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a7edb72755b3de40ed5ab3c9142e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe375d68c60d82adb6d587fe51ec2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc2561ae0afda39b3b9fe1cf43daa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7995521cec7295f10a6d94ecb51f1c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daa1a1f7f68e54fcacc6a4fd0dc0a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8388405bf12b0d409b02c148a053cfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e374da5553757c97cc47ac856c0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179441bc173e03b8a76d6bbb3a5d8bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb7ff4fadf5e470daa7bbacc5844634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b166c54a79f9667a0c92824c6eef5cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c7d1f3af8912ac7563818e2199a1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f4801fa58855463b518beab1a2cd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d004db2c14a175ddd43d84289ce5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db480e2cc6e506d13921deb842a944239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f7f81174233a8ac795ca499d103a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09365bab3f47760b14e5fad054fc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3609760ad9e6e324f19c3115d95642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bedcc999183f6631660dbe46b30f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcd62b14a4cde703f8df36d33a806644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708dc801e8b58aef5edc900efec88f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c004ae7d629ae5e5512aae1ec45b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b522fec7cef224b6edb7e4278ae99447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6da6c24abc6fe75c70162abd93807648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb1138619ff8b8f86c3b8d420d777e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cb4795eeb184a4ccf6ad2e687171750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbadbd8d120cc626c67da598a91bd1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b893784b933044cbca0210f28b4350152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5125ddf8f2ed7bc0d3e3c0748636d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f9c5a43b5339e287d2e7d0092c2c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281ea5548e65f4f782b34d43d33f35155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65c7255bf71ff711b081a0440f87256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e80a053e564e650b33d1b93a9597d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47e8c7586fb6dbdb09ae3f21079d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ad75b2ee9ee493fa521301e8e582359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcee7ea62adcb09094d3790ceb9ef460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6be6ed723087a13b1bb222a633aba961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c145b6c92c26662c194fbe279f23a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c19e2a064d730f2c355acd237fbb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249449ba9a59ada9db42d5ff40cc24064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89775edd1957e001e60cda60080752265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4713ba8661fbeaef3c99972d72af466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4572c39b75109ef6cba0c2d25731467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c296befa731baa267565097f683b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48815a1c32286d605148db758e6bfbb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edc935ea604b661e053894dcbf77c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2117193f8b3ce799893dea4c528b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345fa2b70ed60a07d936d40c3f45c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33eaf58ab5b7594838ab4c906c8a1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e9e638b976c061b07034491dc43ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6ba39e1c6dded40ebb6e354097c1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b552c7c46d8f69a0e1c40ede4b09ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef605a57a286f6ecf45d39d88a1603177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a59145efee6b1f0a414d21f8197b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed844950cf1b9c542705f81468fef53679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c40bb5c239070055b1a07c35b49e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fc74f7527af66fcb9679c66e4771781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac9dc2e74a057b88dbea5160c38fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a98793a6d792f730a913ddead009c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f8ae0bdfc3eecf2dd41116fc61d6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e899291bce743307ab1fbba009f7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb860ec4c019aac59099382abc3437786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec8b98c0d8613473e26719dda6454287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64dd950e45054766c3752f753457188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89061a95446622257bd07b4cd7106c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd27776f2c92d6e6f994265ed1f84c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee27922e14b4af08384f83de21d706991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9be2b81f0bde7c6f55ae9cbbfabef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea340783bc99061d6cf388f7027ab96a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3f49c38a86375682cf1c6f042c94394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b5db5edf43509d51aefcc206dd8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fcec650247167f4262a803d6d142c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e844c69b2c3d1719d9e0a7ef1671f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90b2c8f97c11ee079265c0935a949b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720692083fb5e0f17f5d18f1cc8b4a1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bf7566c64aa9d63c04a59c882eb83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4412340d442fece7888b630825a05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c20f1eb036afc55645a84bf17bdd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f2292f798ef3d18de508144dd957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff9b4b7ad18ef1600f2e46ef477c5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924f0316b52db73abf3c39a69ee406b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c44704a1fcd407f5b63cb464fbfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a963c55ea7332c3a3ca117331efc15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134efc14bd4b0a1f8572b93ee20264a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51248d380e9b80494bf4160205ff71b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bbcbe6fb932c7b4f5f19ff2fad067110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0714f80d3d10525819dbc5baf09d1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496d33ab038765ae6a251c827d07e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db813ca13f5f928ae736a37f73d5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b62e333dc489d3cfb641c0523e76d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82639c488ff95127b63abcfcccbbd57c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c5bf8b92d1b13e84e5c44b9b68da3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e225c96c3bf914f76834cfc59a4eaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c49c1f8ce541e798abd507c9cc9364118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a1abe844c20bcb24eacf4b3228a90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b19d51341fc7a838bf6c15a41302b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ac2c3f80029ce2e3de30e52c9536121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58afa9031e27965b5e293e86512d6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f0300f97018005c83ee1866284b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e7d9d9bd3d9412befe9a4fdfc94e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1bf0ffa0332ca15ecd8c772ed1327125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3a926d47726a6ae4575977f91af1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b411b43947ace3f8bc1b0ac6ab7cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07665d95b275abaab22f1a36578802af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b634af79ebe48a03881ae17f08cbd6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b8b9dfe9e4090375c17441ce93f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6abe2c3699e1f29a1d9b95c264235131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d383d3e2bd69150258738e6ac1c18f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7850b37b43680b9dcf6bd27819e0c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab1c7d97a9cc97a5d128f424aa5ac1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717642f4bfcc61178bd5db3cbe728e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d4dfc9a3baa32adcaa1688cc28c27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386912c93f5e5473f42dd454e3fab51e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0422eaaba18358148ab64585b5b51a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f4de408dffffd1d630f6d5add4052139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc19bd64de6e5e97146ef0e4d4edb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b18c8b07e4ebbd7030fe8eb5e1f5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940a58310bbfb130a8eed7154ab6d43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea60c20f1a13ed266f662d41748026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf35701faa5d2892e14c3117305ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56978a6be374c82edc9376f85498d8ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecec8b83597c3159a7d5635a6091b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035eaa1b242cd9ba719bd2fb50b9b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7cc078e3a3816e93625820b6ec6ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc6014ed8a0bedb0933160dd8dd5bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653d84ae97936aed71dd11f80936d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997c94f62bb0e463b999297f4a6a96e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ece8955eccc05331bf8bde099ae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aec7a3f42bcd9bba94df9b9f7b583153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c4e352c657acfe50060c8835466b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93342c40cc6a0a807d8f3d451d25ef13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44fc7cc255f99ffea4d70eca78d9c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548bec0ef0b509a99276b770904ff9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be08dcad4f268b0f4ecde9f81f30414158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e95fcd44fd7eb6d429a7edbc5a207159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704cea597712dd50de043db099b7e71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d1c934ab34af3b8d0b8f2c878fa2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248687b60239ca0fb19e19a7bbb7e40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0138b7d799dc9a3fff85fd709d3846163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a090713f4fbcb6d1422bdc09a71802c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cea9472e32638b4ee8fedd3de791c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8229462fd4efde05bce0b7f9ad305166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc9750e004feae51ddedb4dea0f2f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81551f345a8f1d76107ddf16df650c27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019f4ff73357d8696203f6389f3edb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fc577cbb455087af16d7b3ac1696e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d24a30e12269acdf1d1d3398ce910171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435720c42fa6dfe97e90abad3874a69b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712cedc685ce62dab836ea2950afe77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f6917d76613ca42eb18f3921cd759174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c925d0e926eeba69dd3ef6b709bd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23ec2ea3534f969b58b066c9807fa1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce1409a9a494a432b11bf8e1302108177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc062ea07b81f213dedfb2e79b588b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3810c8c4ff8099226419e7835fab787179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92371baf978400720e14e9c37e48cf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756126418e38082bfa28931500b7491181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0976dbde0e48c0c2452d63b12c95df6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce27b6018539641e7e410acf76ee385183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595ee75c1d5c4d49101cc21a1aa1ce9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d982e6e25ee79c1bceec9449f0c77e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66035253e0633e13e601a40b8166c32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f771613edd2e7b52d7bd1cdd2d622187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017c3c9e4ed46bf5149b10e2af2f4f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271f3c6bfb367645c32d78cc815f430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535340de370b13ef46090debb9843d76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a19dde76ec9800e6084a06c43fe970191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0081a523a89852673508bd7a07095192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c12148d8f70e7ce1a8c2f7e8411b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5c1a489b77eaad68c5ef764be909c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661bafd62fa11e83f5ad8d530446531195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a78d77bcf5ee5fce530368890b5d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe8cc1f0ae5838e3af3fbd0ff7919197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d1e6a185a59e5d65c29f3c40e6927198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e984e7ed0d7c1ad23431ffab9689a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c263228077c244a5e14033a7cebe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6786dc53dbd8ad2fefbc63bad70f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687eba7b6e32a5966bbbfe402e09d19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6abaa2142efe56e112a69c541451203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb4e4dd136b83393edfd786aa295e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ece30363066dfd77e3aa4e6ea7072205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76477a58501d51c6e1202b4df22c9d44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f558772562007c62f8e6dd3464361d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e0dfb6e11fd1936bde00194472d25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f82641b3354889049b32469dde0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e554476a1d34a4accf54c1818bb2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c9666de20e41f29030efa982c4865211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b1271a7a3fc8a383f751e3907b25e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556314d93dffd96df13f91a7f713614213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c18a41151910e10d168cc9d446a11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820372f3bfabf21c585a58ce0d822e89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f48d09a7e6ce713942b26b6171623216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41607baf5818e072e1e89ea90a43ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edeeb82d96a7c419f43342488f0c05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8b333c3c825139b87fc7ac20d168219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd528dbc9c54c1c143f96184baa659c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb725f0b785e45d7af988e660fde2f70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad75051a1c9150a5fb443a7440d6cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84523966ff72edc74b72e3842216b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9eb3a62b0cf3663d381321f9c5bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a492ea36429cb81476992562bff2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e215d7d6338392bb06fc46e446ea1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553a3c0e4b09deda9aead72e362285d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d017edb8ddb447353fe101a1558df70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748e4a8b08beed02996a63fd3995aa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87539d7c64af73c13b4ae159f9ad6f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ae6e116437bd223ded33213b887a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a397588d9f46b355f84c733ace4ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0715b68d382c4595ab5c587e4fa0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d588568375543d69f7298e27f7c6368234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92864c286d65c24c0f412baa442860235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70025bd241f367f3af222a9c1d2fc59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934169574e8f04a0953f74869cccdc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d629a64c2fb15edbddeb9df024265238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b518bf8fc3b64267df5c5d2d3c50ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0634c660fa4af5f5a05dc0d05502bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c17b4b8cde16b2a8378abaa752653241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e891f53ede728be2566519ed27e620242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3afc68a36f744cd84cd5994219dc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167929c4d465d500edaed3e3bb1ec587244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ec0e7fe0d936921474f4986a7381245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44faec41546d7acf8f58c7e97846c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb7f5504186a39b56da5256c208907247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212fc0637c7919e6e437dc1a89d199f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87ad0ecb2acada05887b76c967180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549108695c6b2f4baf470c04b59e6ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699cc767865a3ab3341e7ead2a99e7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610105c386a82ed9afb161392f9cc3c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb042919272da691e0ed1b9f950f6fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7319f1ffe9aa33a5232830992761f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57390cc419571cb69960c5d07afe54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b5858357f22202e81fa43cfa5682e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00aa2553091a37130d91c5bdee3eed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5432c96c039d8915340add621823258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e21e05b8e2cd18365a76ce47fef3be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15a9d17e3062ffe1532047d5e1aea4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3dde30834648ac985fc12fcb51fa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a055169253e52d44ab14299e5e3eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f497c29335cd97afe6a6a32ce0b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ce6d703eab6985e1a96049d646756264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a1720751b0944c80f9f282ceb8f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec7576d4cb008fabe8926313a270f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba70e446946f88e0be6b444b7adcf2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc316d55e6950a9ea6cb7a800ba0c7a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e818c0aa7280e6c1327a54b737483269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae19ad31b06e0c1c4c0d5350da4225c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f750ac7e22ca3eee8d4b783dacc20bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea853c6fa6e0733c1a1f5a367655db46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac761cbf5a3f3b0ec50ed6274012f7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011edf357d2f3696b5e952d413e7970274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479115806997c09d1ad52df2d4b9d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e22b30b309db78120aaead434f753276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acd693eb1d4d338866e6647a26688d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0df13994c71738c6330dc86f4ef7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2805a521774efebd005cf2da9c76f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3fd2ef85ac4f17851b7c7105accb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1079246c0a9de59bde87f637a6e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea63b79bf84131b5bf47dd9f020e58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514040ee0a326175357a93e6dd4c0955283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7380298e8681cfc9217a41017a3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e4a6ca6433cc834eea2e654b05d51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e06c9eda51c39ad8622c4c7ba62f8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54d6954811a36e73048224f6e1d2bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08525a22f6f894a440d040ce02568f53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e75ec03cfb050c3362fb7d407b0660289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c90ea493d1521fadc1d1e9da908f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31193fbc70114f311c57bcf6080c359f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142248f824044e00c242974de7dfa5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2f4e61178e08707c0ba6897d3fd0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257707cedffd6c19bf6ea0083a09b01c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be2a16c4d1f8b34d1dd5ad3c7bfac2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583387270896520eab0051ac4fb42eb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5c87796a0691be1d8473740b23482297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d31e042572ff27269ee8b5d231ed2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df845da3928bcdfe5bcd014b687af3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd3e358179cbc83afe44a3da9e200d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94626b705f1e3f8dbe3217c3f3c29512301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd841ea78fe3c43c5f2322e126733302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992efdf5e20e33a3339cf57c1d32312303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08f38d3d33bcb2d94d562c1b11dc6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9150939560e2963cc924efddd773bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022c9aaf85b81b16aad401dfd504bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519df8b5b90bfe8963bd1f0e07a54dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1667b5c73aea4213694d1ad3852c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e64c769eb288557c27634c72ad5c7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf0ba91b844aa2cc0fca1d61b0c87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf4610de7a476a2cc008dbcd165910311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58337c08bf0431b7c934c4d9e84ebe21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f5b6b69fc4a58b3d8ba6f49e170d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c138e19d793753380bcf9774b584314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1409ed6129df7a7bd2d0392e33257315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a40ac050699f0f0f1b38d8d228ba4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481b4afc42b4bb196826425586f4ce7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3bd87e4874b788889afe763a278c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76555d306b852c189fece74add42fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ef8edd8332a2bb97f565ca156c662320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253726c5f94341462622367e93ff8513321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c77216c8261b20e0fdae6146e7fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912468d715bae2f75426e320ffdc02b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf58c8a49fbd0604409432f680c72b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb478c877f59637aead9e4197705ad6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371cf1247e6bac0d90c2835516c3d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a22db42e7555e4be32fe6847fca10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aae66b823dc049d8c7f399ede5742328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069e6c821aeb08d92be692435064118329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f6950108a5fe2b9ab540bb4a39042330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd039c7a7b8709047c4acdd75fafa295331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb12e50900148ba7dddc2fa1754fdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a7c99364c07dd23fac8ec7c28075d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756dd49a5194578b1df54dade989537334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b3f8730836ae9be4673400149b893335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9947ec3d3544b1a5ff89e188b1641e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f12318444479a34ecd99f0d5505742337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6866a850d68a3cb1fcd49756f70a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f13aeb799bbc0d93ce86f76b948b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05cde101f5f94e7422bcad5f6a5a61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e5bd10de7b903f5dd6c5c231c58be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c6d744d7804d22a1a186202c1962a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586971ecb71010b057d2a209f994cc3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b42ee3cf301de9f0aef134b6ea7592344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ae565d36c511d0d4cc4ecd42594c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86436c6d203f0b80adfcc60d25e49f11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fe7a66c8b4de7ee777270375f61fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1642c4d487ead8e457f5d1c4830f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36d940fb71175184eb438d743182cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654ab33bbc2bec18549c27a04b980c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca793b815a26bfe3974450bfa055f3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afbe8f36e8dd4b96dcb39cfe2272f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0d148862bf2fd3253077e63aa1a62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4d49d0e768d039be9262960d8c16e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9810a19acbcc5d6d8ae21edb6c3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530d1233d9156c0bcf54dc41a8cf35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccc579dab530d9440cb927de9d42c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e2a06822d76ae54217c95c535711358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100a8a45fce31bd97f01e3292013df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba1e2365187c12e22762d1b3671911360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fada8b48b72c0ac4134db2d43623a4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6f96deb84a88cb357ca7fc8fec56a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04db04853c2dbc8f563dc45b343d20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2d7adb2009931b2bf824f88833448364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66173dff324734785db56a83603bd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63fb3f8383d353ed96d05ea16c1b14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28330e64360b9da7dfeb63692a8207e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332824a0b5057f319756542d0320bc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93494ab6659679b1b3eba68c4d3fb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fa778ae14a87a1bc479ee0f5a1859370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35a129de048ac75d4c9e41f0f87111371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22845014eeb4754e2b5dcaee6154f70e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928999d3883f3ea9dd2e0c3b93b84f43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76e79d09fa3c7cef088c09c1475350374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f109caefd776ff0589ababd8e39c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfc59fef1eb262bb5ea08f80c5da62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e06767d3738a6cc27fa4862ef22f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92366b1a6e220561afafc41e39408a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508642f9e4cfdc0c3ea0ade875f39e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928a97e27597d20a9e612ddcaf8e6c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73772abfa2c4ecef701107ea0c1e62f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1501012fb0bd43cf3d50d96dda689382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fb1f786cb478fdc0818b6333c726c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebe4f46bd0e08bcaf85a53323bdaa8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e21a42a77400a059707a395f93af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05d7b42f25556deab2cf3e9d91796386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14193f5bc9046f7c2e9118b7fc2b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb0fd87e5295b22f3c7e3e499c2297388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547ea7b153f6d0c15184cc68bd77873389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a38728ff37b72842eec3a8e62149d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440608e2bf0800f5f5a72692608be2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d4873fd264da0b1f9ea28a688dc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453196f5d4891fb37d08d7efd10b2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1ca6387dc7a185a7877bb14ce1f34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e36da6df8aa7354c5ddb3959dfed4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322a6ecf4b333ce77a263241d41fc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb88d573f50b6fcbbe29d5e839eda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b91ac071c21456a111b2fe6050960398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2328718df4e25f49c6e4f93fcb611399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023389d2dacaf99a4a052b1f6592930400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fc7b7b9d4e23b95c5a124fbbff2e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133289f655f9fd44613c172643d6dff0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ccc55f077d203e5387a421c40ce1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286573c5aa02534939772323bd996e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b29b7e78b78788ddc4e2957fcedc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea36cea9cf9cd3a2f151b3a4669ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990cacb8273cd03e7a2e75eb6689fd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39003436f6e43fb71c508eae6e4ddff8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e663ce4e94ca8ed5b47d3b8b22cc47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e724f8611a06a872afc4020e50a87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a8bca551a745a344ebff422ebdea4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f024e051bfbbd8f507569ebe038231412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8034382349fcd1ae345ae325b2d673413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c423ece590f2ac80ed0f80bd4bdaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0006707a734c280116bb810cf762415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc492f5133dbd30e59627ae71632ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ab7aec8462fc62bbf6473d4cdaad4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cdf6ab12ec061c2792199eeca6874418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79ad363c2c4cc5c51be96c3338a12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b06b9001742f03af2dd37365c6682420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c5a791c69fc4bd871d19dc41deb4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c233f460a81a9b145217b861b792b35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b3d6053b6586d4a4b13bf96eaca9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705622713b9e63557368594d98b344b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e812c633b5930d96c530f57ff9188425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f65f8c3a8e8469438fdfa27ba704426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b122dc64f12add450e334bab762d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e7a502e3446ea4ffad007f41524a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fbcdab61c6b33009ae7b7b0de92b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ecbe98aa74bfeb1ea7f340ac70ab1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888181cf055badb6a00de16db1f12d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9feec68060b98b6c8165003364c03d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd509d1b68007b34c95256256d851b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66a736bd891f62afb5d65633988c0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9804e869e81fa203a4738cd7db60d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8d9221db06695aad52a59393736be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff072e1845be3c4451d6af6d625df0f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacbf610f94baebff3869e14a9db3fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f1522016fdf2fa6aeb70eb11c989f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb42a26eea3f2a244d14513f55c9b15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadd9978329349ffda55689aab90be1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1d988f11dcb393adeaf8aa1936944442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87464ad2fa374b6c0d19f79dedf495d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1ed88ff4a4740e1c807843be87c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609a2e9e62c33b99719440112c4315445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe489cf506774e575457487baaee7b6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3abf183e0e440cff723f5df18628f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57507ce6c0730772bbe7eebc96ecd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21730d9a9194984cfc15ca2c482116c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e378fccc0981bec6f8c9e4856d3d97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f005242c2e24e2740b1614dd8fb42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04b84cc75d74adab3694dee4dc927452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf8e34639046b100cb54d2b31cffa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e371ed482b55f61afd0087e657338454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaea0da6989a56b27e8a11f6f0f00c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6a6715f351e86c68a95f7608dab31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1cb82638f8289b2e503e2b0db0021457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565188759cba7d2ff95d8915c69b6270458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edffcd038d346b9ed654816be79296459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96be8f31dfa980ebcaad09879a34fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce50c023c0cdf9402a2d8c135c657ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94456b188910efaf23db86386234c338462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b5639fc1eef35bc993caa42be66b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541a691bf13e2dbff515e0f5a7ed415464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa88821954376c337792dbe5149f7b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a77878accad7c614f5e7e9b714154b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598558fb00764a8287ff482f4c5a9d4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f1840496289f9174600d800de315468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51133a6c82ab6b759c346cabf69727c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0c45550e16dce5fa0847977447311470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d182adb93ceac7a3919bc64ce8f4b4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a221b56363b65dea89ce66d88b221e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909f04cd585d5775dbef6692e14770473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d7b6556989c3a4fa31aef16ab9c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1756566659360baed37f626b862b51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa4c389dcf4a5f5126251f5e9bf038476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d27ac0a584cd92017789c1ba2f6fb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33154494443974e14211e9b16be7e226478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d125486192aecec265415c1d41f3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08eafc7cce1dce7df357cc7beabb63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84fea4693fe346f3d3ec4efa2878c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025054c8ae987dc5253640fb7a0eb88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc33d40c96bc023f1e3c6787294d2c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ea4864e0dfe2e6d57cf3cd80f248484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1642e8ff2d11f06104d38163cd3cf26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3415ddebcecdc5901be6b22e233a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f24fd83927a35cd699e7960a59611487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498918ee7a324d67b7f989a990a0940488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9b2c5bac1b8d1c0200a5b14105522489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183139e6ba276e9907ed101480104f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd515420a51af74a9cc409cfb8e16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fbd8930e20abaa1c780a927d2a27b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac0f019dc20bc97281aef2c4d18951493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb44eea5f74658c5aefb8a742983e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa94198de4f8c37c3285e9eb107026495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110e96c0e8a0e25f63dbf6faa808882496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029f29a2620852b48fcf49d68e313a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e60303f5dba9fa1d94b8a4d301ea93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edbc66c0e2dbbe9d0cfdeb8d450f71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4532740f94833824674eca22cd44017500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fca40dd1a6642fbf48d898e9edca8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04647abb69a67346eb15fe5f6b392db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27ab2554968e39f940f20ece185d41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161abf390743466e1c61a3fa1bae9b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa0ee0f5def68c4932a0daa664cf6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39035dc262380646d71d578b4ecf57b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101fdc585d07a71c98bbd08d3e569c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e01516a7ee33a85c76fce3fcad4fa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e7206f39b80ab9f448e25696d0843509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a7ce3f2b57ecde8594b1b7a6fece510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dcdf9bbb9675cd79990deba3f1a67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eeafceb9092d76de2c58b4f57cd5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc94706f48be668f4be11e0dd62c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc62e5f94ba7a4bfcb3f182758159f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea4288da70b1eb614962bd792ffcef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91920ac7d39e445f45ba473280c655516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c177fb960d2a84613fe30b3fd2c23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4a263a5071446974aa75e3197dced518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b4b406e0cfa2ec93a50394011beeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c20962c65f2f685323eeaafac307e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f931c09bf59607d10c0e3894d94f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b2920d283741a74ee62b2f884429522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfedf914beb26799bca97b0dfb33851523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463e1b5f97cda60f375de9c6bc4053a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc62e8be907e45029392e78de6d875d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a77b1b42739aad6865c03b9236f12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2299925c034c6fe7439a680f84773527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed1788af9088d19d5870a2b58779e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb4939ca105097ee3376cd212e0715529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a247db1dcecd5064aaeb9e5fa103946530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06749eca97fc0cd9c8cf53509f208e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2282361a985a58e9eb933dec008f18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597238f2bd094df86a7e6d56974991533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5632482cc57689be96a84d4f31e043534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725d9b5750b96aabffe468f6568ad9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b60c6588bd9c2407a1ee5e7693d26b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24240bd4623acfc503b040346e0218b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2005fccaa13a9ad1df8f171ebf30dcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd416933341b36a7d07b99830846999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e9a77ccceeb281edd120439c16570540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e33f0121c07d11feee95ef8d1b36c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62e4281842c15fb220b8b7cbb3bda5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac86d56f3e05f68a168cc0c535c9877543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875228e09171b0133272199921dbdf2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e90803533777e245485b6ea6d94e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9fb9db45685360ac0a794cf83bcb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a6b48fd6a4c437aaf91c1f6b004f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a9c9c7f7b40b3f0c063ef6ac5bcd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c3dc7d1ce691fd725b34f51b46a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a83dee207dc143d160358ece81303a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a66c457f0c8d196d4534f98c970d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b443b8879a9b1faa435b1be980f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753312c0e7635507e38e3a81244646553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba47e34fcfa624f6cee2e1e857a9a3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29bcc9cda3fdc0483949c50b49457c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d5a8d711c922fe1aa90342cf2da6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb19ae655a504e0c2e9640ff7eb58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d4aed1f18a52bf21a4f1f2f10ac0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658f0e052aac377bffbabd8325af317559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca48575707ab14f68b30ecfc685cc5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5180040eebf636612e86cb522857c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a616d19398d8f6edbfe6a4d94dd19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be5d6a798a026a239e50b84aa49481563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aff8fa361b21cbc5c2863897e2c92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087f2194c7ed55f844acb80110d74bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10176419d416aefff5b5e9e6c1a3e3d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0732d9fea59be726dbd9501772f573d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736a7a77b467e447798c19e70bfac0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450550229d620abe19275f7fd98dc67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d5b82d9ee13835ec60023ae7817f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff368b47481cfd5b0dccde608a4b64d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f056f6aa8163dd5aa710eb2363d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d8c47a4b89073ac456440bc51ec8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67188843b5ea30cdef595525167a243574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30516546313c465bd116ce73ec864fc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14b114fece42cc799c7484df8e744a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0345a5d7af7633574cb6411a34e53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2903c7610710d1d4e87c6ae43655c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88b39572a216769b8376ca93f09894579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02b3179fc23a458dca98c600a276cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9353a5038ee8b8d5f45d693967560d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537302b2e51ff03df4ef8e4a899f93a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d67ede20c47ebbea1cd678272ba6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf54bd1c5b1421b4a45da5ffa5fa8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9125e0cd28393b53678a145cc9d676585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7348b9b3fe88ffface3a0b89a5f4bbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c43d7fffe25501d9bf439beabc1841587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea4f98692578a320e28cd234d0aa74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a480545206aef63a53fd592a47a346e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157764e3c3e93f2b99a4037046cede590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab36bc709f9a27764da2eb39b5acae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806a3678a912515b0ab74186167ec3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb6c6de8e2473d7007d94bad79f87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a665ca8e94152f9be46260ab0aba6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803be76b43a379bfac8818b2ffa013a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7841b4b0ae2fe2b12a6076bc3bd6567596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b492557966abb6c0a7f4f146294bb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa868bab74c24b19230ea89e65bea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f9f2b64dd6cbb4eecea35c94bb583599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e038e0cb265613e9dc5c228f24150600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37ec3537da083267fc9d1006124524601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e734bdeb470e8a782a933089ee76c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856504bb2efa0298a319d180505ec426603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3846f69b12f50c549a785dd823951a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36471a364b4a34f120df3b3365a1c421605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b58ea17ff817953caacbd1c5d87b5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062471f0fbc252803fbae82c06b6cf49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad713e9b5ae43316d9ac54a2ae4c121a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc496687463c7eceba6a8c30eddc6395609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ebece1bdbd9235cd43ed43370df67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e519fccbf8bffde9946ab6d29b46f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e41f81bdf3ccdf03427bb723db4c47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ef81183f3025669c94866ddbd3e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e623cc31815a79fbd8234783256eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383b4717fae81d2678e3faee88d254615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3df69009e6fa784be94a90d3cdaf2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fbf60ad08db00ba6be4342340dd08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237c05c2c8b860da4165f22d6149e3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb073aa5ee0f8668d81d1615488371619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2cfcafc812434aa90f2a876e6c953620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae993dcdbe197a1088896c94ce4c016621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8ae0115ee4bdb23bb5ba32a33551c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ecc0ed85657527194bd75ef9ec27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf7d88773d88ae803f2784035aaf8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f560c3854ad83cd15c7eab7f90860ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0456ad5e497ee69d5f1b8547ee5b23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a4bd3a9987d0c34b4e880e639052e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb18a9aeb754039c5b81e10c401ee46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c252c8d67e427cc0e2982e996a6a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f58aebd98dc488129e7b7cf10ee76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a467d850f2dcd0e351f1c4edd807163631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b6ae0e8bd832412a971e99a4c537a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8046dfd2c87c72b91044cd71540464633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92255c062e481c17dfcce78fbe297f2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1032e18becbfb68a306ac9902b59e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d672a364c961a093416e385fb3b13ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5594ac152962c05ae3ee2d43d394b6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26784732b23b8b80142e57353ebf84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a821b0d41b7f0c16b47b5f387f19c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7f91a5596ed4133fda9a30589932d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68bc4d5f389ec9422e83ef028e58b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe30a0884edfa6d1b601486e6aed16c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba9797a085b842a6140beb2c208bc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3c504f7e008e5754bcb98b2fcebd4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd472ce757a9f7f8df61b1cca9acc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99626ef7669daa72ed3d9af68d41bce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347e322d3ab2d6ed77874ad886b75ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c210fc6bce0752ba13c95846eae7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d98b8627d605e6c86a353e424204aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf788f99f21aabd9f99f83c4165f5a4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8fe2cc921225f74cd26b899d268b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a967621df216de9c9e2fbcd475136652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922348276b0ceb2db1f5878d57e90cc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0a36c0fab6171e4051997ef31a82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312d988437c0e82aac3857489bc5fc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fd1f4a50df1006e398b2befc3a159656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518903c5c569535103935746294ae62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3118a97381c770b6b4892a98c8899658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2c93d52f199c1b87304d5d679d582659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef4391b9f3bf67d3fb3465c68f81c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b198d56909239c531abb7e377f1e4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e8a3df311bf9ce89794a2221f29b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251b492d723694e6323b749579df0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ed0e95b72979848e72b5fbccfab2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f9285fbc16d63c637b6af784d63af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d735ca402c9d12f4745d23add0b9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11903d363092ead74b9253aac3819ad2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601f37aa57906cfc25894b784a49221668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb846f4ea8a005cf1035d37609295d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87212e3ee55da4350afd3f9ec999cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb639cd8d9f31491168b8b3bb3645e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88d67a9d5c7b9f5fe4a2419adcf58d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b32e68ed5f7f0f664fee42928708b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d672cf14c28081c5b21e0b3216d1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375d4acfe19bddad51e789695c2392a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa52ca71a80a065cdf21d093f7ac8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa061c754470783134822a6e8466afd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c63a0a07ebb656df8cfe74acf7f0a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25375004dbfaf24d14a5cb7b32ba10ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63ddc6357171a253a8366799d8cea680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>