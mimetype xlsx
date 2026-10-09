--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e234053bea388306474c9994a853e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcde484defd334c48ddc7412fcd6792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23f79f23ee4382bc8cd59467996bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9ce97eef95a6dd13233131877f9824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb39c02d93a29728ddf63a16804b075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bf5ec1c963bc440d238921c14eebc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb4060216172c8c2a32e5aba501157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a7cc35f8f3cb72dae37e94f66b24a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6398e23e6d467979d5fb3eeb6db529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b4bedc88bc5f92e931be6474648410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb9f73924acac1d4a3d4279c87824711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55261d5d7810574c4af904a578af702f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d54d1c1d178708888975cfc7d6871813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca3fb517f8e182f45c76e9afb2ef8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e85af867cf863406208606c23e51f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5114798c4eb1f8b3e1cb2ce97ced1a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91937e9244a0033ed0b2cf075e98de4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae273579ea9ce4e2c4d6249b23e3b6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eab14d6ac7c636ed2be0e200d545b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f058699f5874b2be35ad8a6bd3c3ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fffe80f196b6ca69669a27ae4545ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e175a2a8c894c315ab299d45642d01e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb25057100838a029b266caf3d48a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca8207c4ed885a1f98de4ddd6696fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3806d24a7bc76df4c59bf24bc65edae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c11d2b6c38b6b2204973a724bf55526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d022f53d73bf37992da36bbdcd4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff80ffc828aab2c3ac72ac44e941328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa6379e132b9f18994ce1b7e44c3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83495355efc5475f52dea3d65f0d787730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcbefcba5d415c1ad4a1eb8129c3fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede26f1007f18f51aa011d8eb650aaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c48fcbb0d22e8d48116f97df3e16c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1b3b65e7c61e1327106db9c2e1a9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e47977a3bd22a890bf7b92ceee81a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a1e79552c427fdc704ad46b335a3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e5edc687a8c5cd6cedd647abd14b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f643e2bbbf9866b59c2ce9de38a0e9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7275a0ceb104e663dea89dc90fae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbfdce38e092d8ac88f9e7045708a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65713b240e2b9641d59c854da188e6de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c44163c0bb89ccf903f47a5eb8d9a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912f0618bd067eef87fb4f468af206f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a50464715595d681b430e56cc2b97444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e6f41ea6468859219879ef19c575545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e447df49bb04378d3fa05e87e17c3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c4b550a879c37c1c0192efb34c6fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0885fe0607cde3e0bcc74595c1ea648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb76ddd2186d13352cc73483fa220849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3888ca3c1545be06288b32aa207a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a95b845c4abaccc9ed2d84ba1415a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef540e3f18ad5423b891a7282a4bc2d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4831e559168354914f5e77cf9110d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ecaf56c05816150e6847777c9b5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3b6e23012634e29426ab2ac81237255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546766d1323ff9406473987d05b98756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126e6ab89f051ee874cf8498bb729e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01552bab6bdcad9ddd63c6da3b49bc3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee8082840e6dfa466d724e55cdcf6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c81a54e374ffc36e23119e9a9fc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbca9f9aea68cf2d9e512ed8e3073261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b283b18a6540d0c61fb53e4b7f79c1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b8651a38d94694d83e0b1bdff8a8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69f06cd8357e74fe7fc153faa5bdc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4db11fb3283ce6c27a771fa20157e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0ed4269aae2f3f943197f76f7592c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36665b796792a6203d5fc383852c8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b7a6f6cad03ed076aa91dbfd4805868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55a658e0755a1dba8255d6cd2bcb6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03258ead08b5628502928d7fb512caf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe9fde535752d2c5eff573a541090371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaf3b64df653126dffd63b4faf328c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca04e6c99c16bd0a009bfbbcf13d6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae5e0d048d3ebd81ba28daa478d0e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0e6299986afc35331a9d23474bb0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110faa8b7d29551e2bb5f943cb59fa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d30fe94663ab26ca8e5c080cdbff077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cf3ccf924b89d58b9aea4960edf0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ceb54a81b5da578092a7e63e859579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bb524ee4129c204035e3245051ead80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca361bb62393bc9dfb227934b5a9a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a88380f8006078397eafa4e56e27882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e30dfa40df8d541ffc75d474225883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89652e986a2aa570fcd7aacb227b9c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83d65c964027364317b7a73a7183b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f478622cab78cd6efd58baae0097686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa160260c0b5b58bf76c7c546cfcd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c941267d34cff277f372b8bdb1aa3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab210704b14ef6f0c7cbbe57e0681489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a327c03b86adef4744240e27f2e726490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f972772382a5b3b2db419756b79af991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf2913ab8b7deaf43f70433d69e4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b7208b15775cfc19786328e86639a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520e9af3d8b07108d5fa3f62868696d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cad5177ed1203a057a01fa79c251095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60fcc2afffb49767fa2b9dbea1124196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7136e7212b342fc659ed1dc3392a6a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77aaa055b1713b547ca47a1437ec0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf600356a77467df2e20445fa3228499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222c3217553a1cc65d58e7c161a30d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ffb5a429f55aa072037e98a31c28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d36d8ee3246469c2a36026398f67a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931dfaad86da2a6cee062606710d176103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8a2505fd7054bdbbf9f332c3d39e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad973970550d30a166e76d4220dcd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590573871c7cfb3eeaa12cffeaa695bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291afce97b5d718ae5b5359183ce60f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb723003d02e8e49acd291041975b5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f43b9231e87a430dabbbdb769e889e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e90c8c35670a447287c3542cbfdbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e9fab0d83848786c53907060c4efa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9869180244de71fdbf2d790a08ab0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b301ffeb8f4f0ef050b82de792ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4110b15eccc82e3b6bb3cebb3f90144114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e553f1fe85b6b2c1439ad8720acd97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b1c34ed3d95f2f51773b515658b15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb450ce4478c917c8640b50de79f4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed6b020f81828663de793e0e5a4152118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf9160cadf59a280ede290c51e65f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ddeebb827c3ecc5cc5ccbc75f5c5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7fc54b66bc4ecad4171e7df914f91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcd81ded80fc6051962cffe3232551122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30bd3c60d2c9a9e90eecde58e280c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2827441c4177b61778f845ce654f30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43097d44d061f019197f3caa2d5c802d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb93f4e4a421e4f589dee65b633fee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970ede623b71f98bb9965e81eaf76eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b94e16526b8b9f4c028a2add99d05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c78b5400e6b33332aeea3a61cae5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aee8752e09167e8a7eafdadde641d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc487d4b89ab8854508d87fea8b495c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ccd38ee1c6c105b8924b5f55a0992132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cbc04ded5380cdcb3c0b2adb56ca7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f949fdced058ca58ef249e7c22aabd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692e027512a1858ea5930c11debbf3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed9c45f568932245dbfd659f557894136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692dda0fe6ddae7264901e64dd9178a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c0853aad43609d67d82c04a2f0c77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8597083616c58597c8920e27fc629139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1745a26e2b36e5f1c482fe38a8c44e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23de99d18d38596ebfeb82f77250fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c743d9905733bd40517a115a402ec0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736309fc34b05649f684f76a51c415d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa112607db8e886c38fac80299bae3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e612c329b6b15c36dc96ec72f7403cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdaa17a33076700f63b58b41d89960146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948f559ec6ad41e5b98f95a13fa623147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d447a8e0cc8a9ee864520dee6711b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0b3d2f1115d40b3e095111a1cfcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c2e0010336e9d72e27e8953390903150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26154af29ff5fb55dc7a4d4da1a8822151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee1ba17379a34d33f879356ece2c62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd030e5d60411d453d3c080d732fd6b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9227d3d1cca0520408212e877be63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb935623695fa53c423368700e39c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d101c076b5cdd52669800e862da829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3dfb3aca9b65641b35c0114b3c6fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dd344e40865a0422656b6e7c23a37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b1568a126230ea12430630690f672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab78300a0ea72caff1f82d917c1d9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e06251cbcc28bac43792ce440f8bab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b2c90956826007807dce1eadb0535162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cba4cfa95aa2a3e995394c3aa0a93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0b28f7c800293c6f5b0f2fea8c189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e434d5698f26e1418b7e9529b96e14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300cb42ab9f163659a7f192b44b7b4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6adb308b83e79b677a3a685530d8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef7ae78aab574f14ee430e5b764483168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b8fe3ec07e48d5e17e6ca7a9e98a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0c8a51f3e34cc50e73c51cdafab7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf843d87ecf59c59cc546edd8f61d131171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53989e58530605a169d7ecfccf257d31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c2d8aced365662c2a57454d00e609173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ccc5a0619c58dfdefd72f5585758a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771014b0fe8c6e06b94c61e7c68eeb21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c33c959e9ac7404d26002fa300c17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39516d26846b48d91ed6904ad8e6fd15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6db165d3b0b405d8f51352369003e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f207deb731f4aed81b519d838d6e400179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c255d11b12160281f682cf2de1f67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f17c14f586e149b8f7683c2cc34ab7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ef02471b2e284375157d74ba4cb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef9c5d968cc9c49006aa2a46bbb150183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b48745491f4deae15b40d8b8b527b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289c2a062c70694d33beba9f4cda40a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf51fdcecb18eee3bca649d7fe4008186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf5c6649de779d1acbf692348e59ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753c762d95fb621e8b37ec9aee9f256188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63846adef52b8d5fab0d567063e70049189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d527dc08adc53519ee98e9018871770190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2475ce158e7e25c1f50c49fddc6545191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f5b0fe7062310272d4e20e1ad60f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea286e49f0f65a0067438df7b2f5d2ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1f4201942c1b530251a301c8f3487194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46806eee32688a81c0a94b0c7921e112195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc72b00844ae03cafad5287ba628e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c9e409acff179b99d5a43dc6f481197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a8c328faa8646ebe1575f6757654198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d74162fc7ae1b6fef9ac28cc83d3b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba06b81c47c55da7aed02ee905091200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841291dd287dc1d8c4030acf81fc583201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4894a9a64611b8e1b67e704c3571e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f6fe5dc870b47e79a748c85cfa700203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd177e1422e6fb5871996298cea3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13bc524d1a01adff93e3c9bf40ee93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a40eaefcd450ac8161d1e1395b82f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5302f58a85244cbc41ac895047e3e14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a33dac7e8c719d3649df9dca2f3674208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724954a298424ab2afda336e34d00a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636d25f31d4aa1f18b5218eb5477e59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14793885d7fc8688157db0819cf8e2ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c344e5ff70dda738fcfc6f07dce6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467f5e21206dc22ec033214875e15c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030c6d2a98f4b0ee6ee972fe0a2ebdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad57b5872b4b27b96aff4084dde231f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c85a4bf3c4d2fc98543fa11c5c44cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9bb26b0620136092870cf146d83c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7c4d1798287771406e6a28f469da2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fcdf2d9f52bc48123285be41cc952219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3735a39a1bd952533268e4827b16037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70289e1c461aa8fb91beb7328c24dd0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5699ba4e8dc4f2e356467edd9dd9d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dc6a44e1b1d4f4dc24c9a71481da3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199aeb73b9bd73e0d67b5c85e318e66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea4ac76180c9478f09f2c1ac08cdf2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1adb995181715b93b209090b7d892226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a9a6999f0282c79e22fb7bd5a0b8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17b45a8431433357dad73ab3cd73a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08bcaf8c553d0d57eadb221ff90a9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b1be8cc3939c1129b1c47aad49180230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7141551d9125d856667346b244e52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192355d6ca27ee5bb04410b9801c0179232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cce89ff435951660ab20faa7a4c9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd5373e50b56c4b4e74fa08dedee72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a56ac36d66b9f606fa25864e02a9bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c38e83448da50d2d8519af7ef32f8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f034220087dc46f42993d9ae1acfe4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a4943d0f178359cb94bb20432811e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2263fd10c3e05e1a088215784abf67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da022c12c171004679da6155b1a019240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe839762de168f12c1340ce13605e647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee62889362ddb9f12bc0d879309fe56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad69f73d7f8ce22fdb33b8b4c8ad76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e9d48243fade393116446b00c906244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b8a688edffc1e9263f7e28a08cbe8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dd40e50034e777173a1eda7a03691246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced7552628c015166c2f4c884fcce64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17599da91e613ded1087262cdb5c76b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1952e29b1f587b5cadd58ff7894f8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df882de861c7d9b1c6ffe0beae04a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a412b37ca4d5c0a871fe75a6fbc018251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c5bcbe3b762959bab96f6fa2154c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc95b6020d2462781cf950efe334cb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc80a076636dbd8e533f6433dcc15c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1a34f1f1fad801cb6ea91a42b7bc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590b89954b335484ea2a22b302648b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726af50195792e7bf96b4f09a419357257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137bf45831ce352e7613e2cf5305494258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b5bdfb25c43b8b725c52f7c7df59a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675452dd965973cf81338d084fc959b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2f444960ec2d829e598933154e4bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d4d4550ff8d5fc9ac9546081184a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac12cfbaf7b093b900a3c15b7362bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eff68692a6d4a148d6342723e6160264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be18c9904d82ae892b928b2cc5bb20e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e20f72641eda5b5d90f4eac5d1bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc42b0a80ab251532f23941d56784d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f4f3f2e9cacdfa8763607541b402268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77959bb20e0574445ac2274a1ea265269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda37c1a7ab5ec7b6518ebe4896e7cdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40ef489f33319aba5c132cb1279488271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a45510a90a26032353c18c6c27b1f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a875cc6392abcbe5e10dd30f42629273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cbccfb822abb3854929f03afc773e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a249f0082fdcc072c7cae1eea6af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8b450afb32eb0246ef9e0f484eab6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ca379abad7329c2734a395674e6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180e83da2e4a944be5c44cb8f8322d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abec192029656cdb234284b653e4349279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911dc4d720a2abb477e91da185f1f1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66662f0f27527cc6349a4cd7b4d75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c5128db1851e70674978f8bc9cf9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d6eee1c728702538ca155f8173dfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e1a7cba74e747e625c638e8fc9f96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74618a1f8fb26bffb366cd796650ef33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79967884d4a62646743c64139ce0651286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cda5db832282d84feafd69cef6e6ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f1d3a1373fcf911b87709155b9cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bdc0980c6307ce4aff94cea223eff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a928f5cf4cbf9bef4835aecc50c5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5715c232afc4ede4761c564ba95f51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d23196202b525032cb0c7056307265292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01454f4926a3430ae4874019a82fcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b4d0d720518b67b9f73dbbba883c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa1f3ba7b1c61adfefd04c7a1cbda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1366835cb90ed948af1e9b66dc0aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eff555794bd88d61701a8873e061d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761ecb38c6925d829236d4f13670a4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd1010ed3477f86d193a569b3b1311299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4af275d530261c28bf01078ccaf82d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a201983d9fdfe15e09436a0148da1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52aec6d742140bd23b642144d385d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32516ab89dc1005fd14701dabfb3bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb853fbe77facfdfc539a09a21a6e95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b87d1ed8c30e5f281fb1d03273269305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327f1ae9f4b588dd56ca8aad9f54430306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca033f571fccb50af1f842514c9d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe938babfe36bc29a7c8fcaf83cf2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb2ee91f6d6cfadbe4a3413020b069309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc413a2819680b9053867a27cc4f41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6ad04debdb06f2db9df4405b6b368311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbb84117bea929fed5d76ab217dfe2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab626b5e60636fe24312b20ef37b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6bde90757f3d982de8947836284b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ab9014e34dc0df2ad795a78c803f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c46042b378f25ea91c8941b7e3a6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b75115a08f2a297efd852f225a2bf3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94409667f1fe60175f67513603eb9a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7c350dc178c0e478a928926efedd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577049d3b8717b5342a006b248923de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bcc61e9aa28fccd3e61890abd6cc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa237dc6350528724016c25da5e38d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe96f1f517d8dc8a97fbfe0440338323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb2bddea3879406c31fde9f14bdc40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d80a9d8460a4893190fe80925f93c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a2486b2baa9920b3af8a384b3f8ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab986f0bc7d0e02882fe4082b82d7497327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883826ded3ec5ba8d0a81419d8aa303f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a86cec1643a500ad4e73b2717c30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d584ceccf85c13ee81d7e84aee389330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d4f5441f49b27b8e900524be7b9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a204d6882aa8d2e69f26f2e2fd6e089332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ceb450f179a11d4d0ab0862a080c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017cdb0dbe5b1a989514df7df4dfc55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18059e79846654c38ed36b7b1be64553335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec33c58a88817dca5297eacadb13c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b119cd9990e48356f05b9ce47efef72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50702d81e20edc3edf2ca147479440338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe0ddf96a2be962718edc449f55ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5d91adbcc750778b14fa3be7e2973340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4b412d1b63b4c579b5de99c46f05a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb8ed0fb9a73ed1eaf0858159b7322342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af2de0b763da869fd9168c2cb52993343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094e2f203d3c255ca6da9cf9ee41a2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412430a60aea0ddace86fbab6ef426345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed2ea2e8668ce6d90ab8d23459445346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9e3ba244eb6c6996dceeb8b700afe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1683734995b5c5c242fcf097732d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c42d36506d8af94d705ca8f9119b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c97b498bf5d824c040eed7c336ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce493cb09f04aa187538acd98360ca3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1123b9864162e8b204c521158b165c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d382da378b0e0f14e73ed4bc03248d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dfb90078ffad3027f70e7f40cfe02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effdce141ff7c9c7b357a5777060e39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42553021ed318839de1a259460df3cc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a9ce5356cf76a1079994587964f31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff69b1bdd863a2536c8dba1c1d7ee88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6759332ab7cdaad78ecc03c3d01b75d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d4413553bd99be58e3d1b18a3d6f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38273b69e8616771be415bc182d5d4ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93411d014e09691afbc0a397aef68222362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915bb9ef6984653874d7895dd866376363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3e059d863c4aa77a199fa2ab81cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f29da27b5843ea4397073bad99fd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e1f9f1859dc862873e49c15b3220366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac99978ebe1334b9cdebff5dbeab97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947426daabf2718b332a80a4c0667dbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ec709dc3041489b30878049852641369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf643a603156c7bc8fb38dbbd165d3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857ebb17a261ffc66ca86d6aaa6ec5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc85e9d987304ee84e5ae05dc9b1fda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85752ee542b89796893975c13ed1dc9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ffd49c7a96a9cc94e6f2f531ee60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac58910e604516c8757fe3b5e431ae8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899634f6d1610748813b718950d050b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae9968098b9357a014ee5781b3bda8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36bddefc53aa35aae19d47f2673b08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ede8685e5f92c3852cf2599d8e4a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03911397f619c5f0cc95b8063dc4ff98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc27b239677bc9da4187fbee14546e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741ba678ceb10f4da7f6b8213763679382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9c0ff914484397eb4335cc73ece1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949b2561df318f5f546b7058b3fa79d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f3532996adb234be1e6ca3c7a412c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa85648a734759cc69c5ce0793bf95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793130e3d9cb06c0b184c643d56461bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582fff73bde7784fddd3ab849ca8d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d934da545c67a4b4bdecd31715e39f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a36af5e2dc2e2b8c83f15d6ff8913390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193207925cb8126f20395bbc4bbcd67f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1de8d793db8e1b8612e8c280943de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a77d935e9eba3a6a3c08b12e4cbc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da69bf845a065b9660507f487221bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb72d5a43afd236209b079d725b8e82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51173d2256b7945c592d021688d2a587396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036c41d0f46731526eb548ddc40892397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526a0351da33dd23c8e26167f5acb4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174d9ec6be7306fa9f820ba920932f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f1054a400a950edd08490527b10c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f59f9c0432c35eb858d46300a16a00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf698d88c29eabd3d7af18e93572d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c99aa92a0d9530fa575c33f02aec4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d0ddca568cec87b39a15e51cc0052404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5cace3344e3d73487529c666766b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e604e19afa0cd00b30a1bad0c4ce57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b125bca4800bbb74140eed5f0ac3d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f1509c17086a98acc335427095cd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ce68f9cf4e2c6515781e803ad5131409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bdcacaefa8f2d0c21afa27e618a5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0cc4b593b3e5fee2eee508a4f5d0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bb0c6dd0fc28cd3923580c97a1498412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a65a3d0f830300e515de21e3e312e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199680340866adfa536403edc9ad3457414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a419222c70bf46d24c71a01c1a9612e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ee4d8cf6b7e2b34b76b91311abde6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d1ddaaf70ed5b8a070487bb49010417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64612a49fd5085341526b7671a6deddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaf588874e275ec0eb0cff89e7db29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e08cdde02b3d9b8fa57ca14beef50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791105e8b4d995fe211cbb8d0c4b53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f2a38f71416bd7081cb29e1226340422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c0fc7b75d7b943896de4e9bcd20ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd92d6a36993d2a4b34a36a14a005c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71fb6452e1e7c32a3a74b4bd884db4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb87324e66bd39199ab707e7201e57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0e14e487a365de162797446912e15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458572775e95f02315a946cd5b278e77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af41f08fdf5a7daae6002d14ada5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ece465bfe0821dd2c62b042fc18da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31986dedaa1e7f70982d6dbb3190d12a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1075ce16194537c227ba9d4157653432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6be76bfbc7354973d5a6580f0c50a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26b6a6eebad6790ba967b9981be1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e8f76ffb24e9e3483939b80c0cfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff84d95b4b332ede5bb99861bf863d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb4c36cfc78f065c9d693e0c67cb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45294bdc2799eccf9c0f384d3da55935438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace89feff69f74075891b8e766ee0c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abd164fe6b7aa7ad761851e7b7d312440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ba1fcc8cddc510e3357cb33ff9632441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fdb4d228a7bf4ef4e26f440d1c7e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e9fdf26c9d55931e4acac08c4bf6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59031f575fa7222070acc1c2d944ed3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ed2534b3dfe70a4f1084f9e60b653445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60403ca7836f79507606409a8433bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bbedb573d75598b293fb3aee15188447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f105127267020455d96aa75bbcd4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a452300b45efb3b262ca1c2943a107449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd510ca95c1b863e07b8c1cda6d3df7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f5b19a077877934e1b6d9c46261db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75914526d6f5bc63248ee60b083919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01f4d249dc68323c5eaeba0352f9de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f1a06d378c63b168a21e437f537ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1974e7c456eaf343465db3219fe2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd9cf32bc5bf1a153520cd79917081456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b5ac472b16aefa164199c2d8b8a7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292814c3689d32e019a71c3b1735a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5bae97c93929b13b45aa77970fdaa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ec9737a323368b7a1ba6b8e12d3c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013752c2f67761ec45d357175eee94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19bceb829b6933aef9603eebc576dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f1db3c0e467df44d25d131947f17e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0a3659a03ae28fb96322d8868efd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1bc294bebb34a3290467a3aa21db0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7aa9e74b8b56ba7c8f4215c133936466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ee05bfb4ef7e05faa03762cda6f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd8e6dd728250ee901878236aaf5fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e27dc775658d8cfb03eac1c3c02e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211062917429efed625c6d80801c19c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe47278e6969fe247c4841341577202471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600913dad339fa68533aa36617d10a19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680067b93799c6a32b9ffbe1dbb9459473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c46896b6e6fbbffd1e7112cb9e8cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29888388051b53b0fd39249e85cf0c33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96d7377875e0c1bbc190f369084785476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588d3d0895c67b30f9b4dfa460e119b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ae525605b9d11d8cd618363ced86d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d4c66cab17ed379f548b40b9d04f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42826b130c0a8d5241ea4c82b6d42cf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72392b37becbe9a17c72a0fbfd0a13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3b7c0cfbe230a71c005a4fcfd2d7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487d31a70e1f0075c3d5f257863d7f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc68f92effffc7bfe71658046e01e31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953d9c317521cc482b9a5ca38c38c69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc1e203d9277eb3ee5ec484fc3da8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36997e91a9d9ea2510f08a26ec7b1c1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881971b2908d10a7c6b5c2b90ba7836488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec20aad33883ba87ca80913c43441be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1d03dfc321d85c52cd6c2071cafb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ed9cca3149f5dd7ec1f0dff4935a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4a635fa422aa57b2bdb5153e113a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a9762938e90af45d6f677e77433c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1fac5603399ae1f83e4bb4413db48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5ecf10e93b4218de303bfcd97751495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc841960982eb4d7080fe09b592f23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def26c0996783116d16c4492376dcbd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e438a808d05081c1143787e8ed3f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca6208a798e562725ac2d5386f3fc6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d8f07b240ca2a5ddbea2bc484844500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ad2605155603bd6ea05857ba2a2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98924477a0591b996b360858f88ee4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef6e6312af4402f9b4f0612700f81d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75648372d7d6d5340db1c1d3cf0501b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab16b7cea98872b9ebc2255537629e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f950469d98943ecb410b886a25a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9f6b9ff8156cbfa0ab70597fa8af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c685649a75c62df43807f7e3d4219508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dbc09c3025294c352372d979027b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f0a049b0776cf91b49fe26a4b95a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1162e29ce8c81cd50dff68799199d40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac0356936e63f327695d2617aa46f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca26e83f578098983266795ab4b46d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f65e2eda55a0d01cbb63298a8573e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf54b3062d148db3be3c7bbd59d011f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691ab6dc3389b8cd811cf9060f40671516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bf08b52d91e991c2d86dbb96b7f3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ee4690adbfae03e15b05af797b68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2deec5441825bafeb8ab3ec81a59f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a43f89a786fa8c3e69121f85dc37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140c9e849a652d7583b0df18bfaf5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce99d53083cad624c7090b504ff6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a364868478281fddf5b135b155269a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3a0f9b273381df801a8e531c92da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4401f68f74351b7a90fa2931fe1f21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480909052ab5c5fb81ac82dc77fd4c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979c1543862cda535976e858a878b70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e59c45dd35dda9e447350fd833871528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec10e2170418fc6954f76c18f866a38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63468659610e4a2a525ac25ae67b55a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc31f798b93f9bde2c6d42d8626d90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c308edbeea521d5854ef9156d1411532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a842fa004b40c682b1be801c20941533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37474b77b0cb7bdefe8c99c0ffd4e3d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab085756ecbe21784df95edd2d6b6fc3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6294a61961c042d2bcc1b030536f07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97104fd6dfbba6bbec651f49a3a04f1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49672ec5d4ba934c8c9a6edb4d81429e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbfd7c258e7fd6afd35772ff07a527539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc29fa538ca4fe18948053f73f40aa0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f34e68be7be52c17f0f694913faf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9c53a5f1a4ad06ef105240be3f926542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b024cbeaefb9b42fe6cd714c7045599543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0371e726345dc60cb2aeb00a6ef0d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05d82527f738e49c1db0683e766d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc78e3d10cac53b07d24d9e243ab8cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34da9335d2dfc30f7d3c0abc942c84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e418dd2972e9cd837b6371e78991f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e03740b9b36eb13df72ff5f1850b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c43686ffcf4841c26e3654879e2d83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c07357c6235066f6a006f15b3b27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccead1fbee4b59c09fc8a56f293e6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50138cf974b5b6611ca6b487db817b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821ffc1c20412f2205efd48f6b21555554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb481fef7f95507df2aa4eae5523606555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafee9b5cdf4b5f8a844e30e1479e20b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4abbfbe4d3374d21e661c726f1b77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79efe9099a3ff9efa1903a2c30903a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ef3921a05a9bd4836e980562d2756559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f854d1fdf4d1bc233f108796a385560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a0c31afed9431b1a4359e04adf883561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef70606a67710d5a9b1ace237dbb16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87f8b19512c21262cba7a9fbeb0065563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf38993ebee4f26a688b1714f6796af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9d34df760847b2bb40665a9b609c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de62a6baef2ee0e6673d6e1779919e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b94851a7ae9e1d576889f66b53f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050370e8cad95e40ffd2e3b0cf3b8f17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db187fc074a02ead69141a843ea9ecbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d09151fdcd4cc81480000d7afbc05f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c288a19cf48e86bda9fca9393f776571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c7d93f7a43694c73312f64012cede572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae5c30b8814f250b74f947e72ad02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7976a1c79465b0a4f54c0ed57e1e35b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865a7f7b982b7f1f9306cfa0b5e2d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94130700892a63478c48cd74e17607576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdad305508911f63fa93c0a14c38abc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d737a38ee960a34db03cce3d27410578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794271fb9defadb67d98cbac7850bbfc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ba7758be7eb112796e729e6931ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba861187f283a54fe00cc501809d35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501451d72819f2d212277ab4ab6ac79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb80fc6f7e175c191956a1a72cfcd47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88317fb340111a22025ef0de073df463584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c00ae3932f636077848c998e0c5d7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84dd33d0fa692146ad655def76e27b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb570d930cd5f714048e4d971e5a20fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ce2974541ec769d24aa936e98564b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd077c4f6740e40cbf146c88ef1202b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98a30e5583a09699db7f7be89969c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fe164f629347429b84540ab02bee1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadab1b1fbf09ca0120a703b38805424592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b6bd58f3233c7db90aa7bb9339b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585c253a1f81b989896b1402e832180594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80264c04f6738485cbb1ee0e4ff86c3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7193bdec1b12013ecc9cb16e67437596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc6272b3dece9b8caf19c7f92ceae7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139ef890874ff4377b9280dcd7db044598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b17f5ad631fcc2244744b57a43a55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28431069361fd1bb6b40b20f9e63f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eeb43ff14783ae782759ac875b0b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b05eba19f993e266e4460a5e70e37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f70808f2cb40548f67e777547ed46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f6583db7cb66873a955dc3d81bfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0cdcb5334f02415896573342781af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4503c1c32af2f115b7824b8b7fb3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14d07fdfee695ed5d22f4cc4456ede607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee825f825b51624d671330859f847863608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27103c1d13205b617f2527e82665e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a03d121d5eeb9aa79c456c0db744610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffead83e25c3c11bfc7fbbcfeb5570f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96127ddd4481dd66956afed4955515e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e253c08c07c9bf6160d96aeeec2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d391fd8daeee76c3d903ca14cf5eee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa53626d2aa0e5f4a8807841b54085615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5189dc115341e7493adc5aa03bf29d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49805d9190138225b2d257f568bda09a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af30f736892ee0f86b2ef4a1c23584e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f13ded73860b268d39f3a23862e62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6e7926910c904c6f31db87c08c0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471d8b76cdf18c7678c7c3fea2f0f59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc141b3ee4b039e451bcfc8cf9b8e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c14e8ee6c0272202e0deba4cb2e19d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f154d758b67b02b6a1650c5ee9374624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84268f4d8b4c6b32a0662c4083a6fafd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805b41c1e8b99884cf79c20797cea2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da82bcc3c3da6a54d46d8ddbe3513c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b4b78f0a5d8ec3337f5625a999e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c317f8578279ce2b03c189f52111629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c38c37d190b1c74dbd48af5720e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af2f0818f1411dca1ee0805209bc1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d40dc58b65555ca57b566821d5793e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062926917506094e25c0c9ae1c6cc841633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796e5d8a6acdcc3a8b007fbfb443484634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6d373e0b70bcd12cb28fec5903918635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e569216c5a6eaff31a987f3f8211ca8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52dcdb2bab528040a7b9b508de1149637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de19f5d880677a2876725a6e265bc49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b429ea4d8810f83f33f35b380b0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0142754f77605b08ed91be10076ecc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8699a086d2348a377a0170dc3f5d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca4eb91c8f6d62b97178590e374ad8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c59104b480f5d4c84cb4db6746e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d3db633e876f8f1d91396225c61c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad79ba21b146b42bcb9b3a9008180645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63ac6dbfe3b85523a99d17580e9a48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb42bb3de5be85ed7d4b95636d8f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f9ca47fde2c4dc08c607a5122ba07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeebaf65f9a7f4aecd7ff3175191dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288396179ed8ed457d0fd7d94ecfe0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00570266663721cd13054c9e879f6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27831f2a7646ecb78e402a83c8b6d4bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665dbcd9739c32f7a746c14579bb5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399029da4a5ccfb40dd827db4b8e8b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55e966386e3a733d11fa494d3c5eca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad6d67ae422f3b9fbc482f6f42553c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e9b635af4064acc96111382b1587657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517a7affa60694f5c9ffa0efcd9b6e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4df583c6c1d06b47b212d553a2b41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c4a86bb491222178895a8ff79cc87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eee79675f527fbade091a7cab4602661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb13c39b067ba558e2a399d91e84f51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2195d4ea68764ff38bbee7f7fc2aba9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b4b819ea3f1221c4c9e22466a36d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a71b640450e45f23df90af869e759665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2b2089005e0d2bca28ad1df3c77f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a44805f4b01bc0464643c010b1081e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e330869f249dc26520b5f4b84a0a14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a344fb0d959afe7cf78eb0581a108669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef12647d4fe286a6a5b13edcc459671670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb57468a2d7fd23d413d5490776d60e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85391cc80136a7032524615143efabd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69c1741c4dba6771cb5bfc866a19e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343080e19e96c969f847bebf9eed33b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e42dff234f9c200eddac700d627c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d8213b45dbfc60506c382486d8658676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9e443ec8a540ff7c5aee9a4bbc247677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d68b34d97d55bdb8be56bcefb26c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81451f346285f924e94bfb0ac8e57b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e791c8d672ad19a4519159462b06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f68bc000ebcca8d870ecffd6e2b43a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312abcd741ab2a45540a502d19fe4b3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ba4a861510fec7b5b21eea8586d62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da6de3d8bac1d59ca9f18d2f1b9cd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc94fc355eca557ca7504d6f12f0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c61f44fada24dcadfa21ce05e845de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74adca80267997603a05767a250a70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c357582d78e9e2e36f22e7bd5485f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5205add2b5728e582f3d3d00aa79ead689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92811e2c90de58f2b878d5ab90e02560690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc4a1d1ce2c66276e57c912874f6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4eaa239e6050e3bd610bb782c3d91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454dea63e41843ed138184e26f9e8ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb8e0ef709d640c70773c5e1a490fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e8bc0f60e64422f3542b465a76ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac045ee46877d05b69227f122de6d152696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2d821d671cb6d1e2cd3600a0fa6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743916a03e006c5e62b1f134276bc201698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea015417ff39bb0b152130662d135e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d606f7426f4a437eaf419b4c43f14c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30949367afbe7b08fd427ef31852165701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f84318dd204bdab821091137e45c7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fad0b7960b3aff810589bb068d492e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63926661451bf59f75812d9aaf8337e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d6aca4cdb5eda86999a31e21667a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba1247aa6490c0f82b18cc820cdd7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f4d71ec17cf8393c22ec27df347e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd475dddf1438f10f758be13cd8d815708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5055b357aac2560f8804c7afd24a221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15e2cbfef5db546b2f88bd5b6874842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae1c2506f5b25338ae300ac801d8a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca63c1a009d186e0ece09d02566259f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67f567eea80eece12c224caf34454e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dcf12a943e01d4472fecc513d662d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d4a6cc02934d1c7dd6df672b0b4de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ce262a56d84cea4ac7cf3f236e638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cde2185bfbb4a512677c99152cdca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ecd51a978c43a1a87187442c09a1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1eb39ade03c3b33200661f7528b3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cbe9ffe833ad1f39052ec8bade5f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f76554ebbfedf37e0afd5366884a1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e719f806e877bbfb2dbeac04194714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fe6c5c4066f24a23f0e5da2d5094515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee613ada95544581a7cf061486d12716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54824f075556d9fc2ed69b45b6500bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62832010776d922ef82292d03e83e3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3fa392db0c3d7c885b66e318f0db319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81515730aa6ad4f5dbdd6e73a3997c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2aff6ecdb3de0cc3a858f03e863b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9ce8a7cf420387146d2f83093485922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0043a4b8735867852842a6afe18023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea89500173bbfd63bfe6994138459424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ae56b0359a58e4953a2ed27b5c2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad519c7f29e9a98b338a0946426a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8db0aef5d0f0856c0ed3533c1a2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433088c1835110a3d79a4b5fe06364928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4db7876bfdb7cf1aa97c5acb2e3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bed785d8bbc763c54f6c53a9a5cfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e008163a812ce2aad24649233b7dfeb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d5ba735d32eeb14b505dcf80d8aab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843c1cf88f3d4bb2c3a9509a1819c0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560d4d7859861b0ccb55b7a4cbc4e0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b30d6a7b68efc247e2f88a46a2397e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e1f4442b04f8ea0c82bff775396bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910105baf6fbd6c01bcbf1f1b00396b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732aff2a5647e21a89150d1c56c49f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421840287f3f3d92a05e8b8a7a2d6cb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601870e0e6de30dd0f258fa32f64dab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca31d56997ec2a6561b1286fef483941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889bff5602c1e4bb78d0b173c390ade42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bb071f1490702330855d2378961de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e24441cee9be766a34fbc94bbb1eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb07d50618a0d9df139930c77cdfee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b3e43a45675a71da3ff75ce235f8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f2d52bcdbd0b62a7aae470c62e46147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3b536dafc484ccc2cdd4b8157c72e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eb0d47ce6f2ac70a9a867df2f768749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b2cf52f4603371e0678ad35445ee450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1c3fedd192842ad7338a6164180251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa635318366128799b107b9521d8af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d3f2d30de2c29912767a4e4eeba8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48170d220ab495144c43e976482957c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b430190cee039ba327acf0df2620355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938bc7e79d8a2d3a7783db188f485956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a67739d8955c2331c74f33a14afea457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652450a8866a2b78597ce8dbf9b45b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120dd3ba77cfdfa9875bc9a2cd2486c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc5a039026774209db1fa38a98b2ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216102c6ede29939cc55f3ab371a14961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0945e09647ce3cc4708f5541e5746762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83e8bba8e77030939bb04a3e082bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52d881e46273698476a08ba380ca764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7466a9429d90802a4ddef9d0f0fbc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb65d9b9c6262d127417dd1e3d6c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd6f5f95dab7e06b624f26bab0f8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1211cb8e02251128fe3154be48a63b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b679b8857171627a4cb0e7f6fb88f8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7311bc1e14b5f8073e38f244e7c6d9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad55471227fd5be56f62cef195eb8ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e612d9f84eeedb1a4efa2c0860c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dcf9c49891efe3c3e6b7ac0a9f12d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbd93a1214f983da7fbf204f3108f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dd682eb7656f928a8d104bb563cf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4adb103d1266fa65acaafa428ce8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98d5e7a4f30b4c9ad834e4d22477f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1b45b968c4aeaecd76f43c811cf8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddceead59d81d01ffd6dbf0589fe4f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642235043585fe6adfa9c372fc99b93480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3abb39d4a7113a0f0e5f90d96e0e6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928a91801b3a87d12e538805d6f0f2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae8d06aa4e5e3c4852ee686b6b7bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb0c67630506b2612c9a9392ba8fd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922deb8a740aecbda728a06d32da36d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5abfd5888eb58c4fd16cb477a161386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dba70b2fb16e2ce62b0b15c38aa9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a3c207d27c325cad1b7bef148cfba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c079749d6815ff3d10ddd1f0706a24589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90920849029327a20e14fede8df66a5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d22282c030acc41c7d4cba021f3d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e867786525f612e70b5e5ff8111d4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac2db5f4cf20c50cc3c83f04ed1d6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e11fc2ff46c845f2dc837eb0da81094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da79942e7dca4140c71fa53c18fec3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f3c8138637e8342862ec0338f0be396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025708fe193fbe0810ce3798ab53ebd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487022cada0723f9013ce41d9900bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad0c13bdb31dbf82871e7d343638a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b2500c0ef6e2ff586c71c9ab0576f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f652e7f44ce9fce178aa3d0b7dfa02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d5b8f17d33f56ffc0ae4e49419e94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6751a09fde24f2f9a90db5e5147853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7329f33772c914abdc0e5559dc8f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975cf0b0fc34e8635100d8049840d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ebcf27f6bf26344a8413345426d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e485285706ce0edc5ef6257ae05e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e3e9f830d1f3f37c3ce5b061de63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3338542502e18bb44888d47fd6fe1e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e18e826b59806f08610e53836d90a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dfcf551791ee2b96b7ff06bd144fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b1f4f1ccc07644f5ac0316039903112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c19a77e25d2ba1948f3f49b6931572113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8596bc580997930c3259a57545ef38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0780dc2145fd021b466b0a420fc39b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc72f3a950054d523647b2fca4ef9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12225d2c948ac5c09413f65e1a79a828117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb876470e1797135dfa85d453472ba4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab23ce54618ef57151b6fcd3c1555119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088450348298084c64223c9c6693096a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9f8b8c95226be89f22a1a9d01be59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a436e4649d8d230683ebe484e98767a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94ed30427b5859b4d08a3da1b1bfcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0456b9c635dc483071abbe7648ea5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f51206f8ac3fb7ce9a8ae95402a314125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8920d81c97d8b83bfe28ef5e0bde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6ae8ca1ed67d2201e786a8bffa22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f83620b4d80d2a11c01fe18c566df4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d0d4b1bc9dbe79472bae6468a486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51350c43cc1cf506ca8f7331d51899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb241ee277158751edfcb71824c466131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f12897e845009a66fd3154fad9a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aba46ab33b4401e30c292222100f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b88fa1ede6ccc12803b3b7a9875402134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756332dc364b82c77823a5dd14ec906135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf96b33ec93ff4f9b3d5d802a85b90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925c6841886335f898d8f5fb6123784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb33cb8d3f048b9d2fd67ded1d1549138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1793ae76235dd25f33027cc78f578f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb326666bba3224567c4c5e232653957140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce081be3b5b4c4da24aaa6efb39759b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef2b37f307be1dda7b610a80d93e06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ba7f13d4b9f089b97cf9f9b321d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dfb6d408be36deaeb689a41b9a1d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a13222d34b1a842e396530a442f81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc0ee3528f5e3b73d2f54e9328e548146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee48e2f873c7f4c4201a95b982e1d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc0cab2823b70a8fd417449a2dd720148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b355bcbc41c2f5789987ec034cea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe5234f74e680a6f5651519fd58e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02db82e7ce594b1d975448a18ed6bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54690668535570537574402330a14e47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8a20907ac0140bd3658781d4b1b0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f76e6137078f85fdf3973006344c56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98fb1d7ef27bebd77426c569edafe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d941f0e90ad3fc1fef875502486ded5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1afccefa00367003798fa0aecbd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a785f5db11840dc72137e9ce18ec5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb4a99a0961edeccd1645955135bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492d8419ab1f3a7e0e46ef19d24abf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006f04d87b87d4ad8dfbe3e58fc91a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d3291623926ca6f764e58b94bc3f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dac5b71fc1644face2fd01acc4603163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d0a391946677f42bd2a23487394ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683b9215758baf15d2a4fe376bd553165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a8764629c0cb66b36bfd88e9ab54b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b2a3dd513b3ea712cdabae49e3a47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32c39eaf9d661c5f87b1ecc2b3ee6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad48b9e479197b9ae97f8243aec01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79a47b1fcb9d14b29dd159f02f2405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19b62175ba9cd7e8afe4921f113889171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581c61daad9b8fbf0f797df52f222e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4338d43292bfef01e84d838140c59c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ed416d86a562ebd8943c2bd53180174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735731a9dc1e5ae6a5fa8c6e9b01d9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815e0ce2526d58988357b5cfc2cf6ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed827860bf58c1e756e13168191f05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d322c4938fc75dd5d21913cdb47ff58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c62d22fee72a65b94a352a5143243b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606252d1d127ac8b38cd2936d379542a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc886339e07848bc71aa4cd3c0252181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddf0e7bddc563e8acf23ffdc0189cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2cbd08b9f6abd2e049ad0385f7e15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee43f80276cf8fb5c82d1f25eb34f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9940ffd6939d498b676a2394bde9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bee55cccddbb84bb505d39334de00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef15965203310f47338d8fc7f49d7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d111f6180906b0ea1807bb481d4204e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89603b9eed2bde67cca207ea41fdf034189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaa62d128877b945f87ea51a1301f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14b979617c80a60147f826b5cf55ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf50d16959528c317b5d0beca8cd498192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89783201f715176cb39bec04b8f1b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a9daf726ba988f5af788c1c8760e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a4ab29d08698cd6ccfa484282f7d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc390203537ac9db911f75dd7dde661196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c703d2d2fa00330dc6c9f233884bd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cac45606ddef47faadb6df31fc0742198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e56e313e96e5c9cc8a4780615d545b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb538f682c872ab9fead0d865cb36e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eed149cf8e25ee2ad2d79f72859a79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58b02a00504d5a17dc0dc4a03912c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707b2801a6592ec8cd0eb2775aa0e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8413576019370a785bab5b1304baa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf9312d871d2f828656fe4db9cae2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e244ff9fd1b5b8aba1649a03244bb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa0f6316e30bcf00bfbcc3162920e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba5ef0478ef45db99bbc30310d3cc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536fa63584426587b648b09f9d1328a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0936a20bfbe4a82a90e53b863d36e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912728c1c4197784de4256e38a6ad63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab004c5c89ac48f45af5e76e22a39d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3dc91aac5ef081518d42b6aaffd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681efb2557f25a4bd3298a4c2ef4a79d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7b07ca37de5a725a87acc21268187215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09062b48071d37a96fb5d1eae1c03f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f70fcfa2dc843b41b14f51ae656a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfdcf6c1a98107ed0a792befbd9b16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7437c84a4a6f09a8e95044ddbeba68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcdbd22b8a680b6fc08ba4ea4fe5e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1026f9e60a9b74e6e783fe79759a5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1665e7eafe38f7e710d8e8b643fb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d22f1b6d8ac9ae615d7f8480b7f21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20881acb8e112630c58ad19c5cce27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512589f2efd77ab220683187f4b30841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239196b4a8dcdb1e3f3a61e7823cc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a669fccc89c3e221814d1ad7d017fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ba9c0a4b8ef242540e44d791a8d26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadceb0cbd03a8d8a8bc615eee1d342229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171556351bf28017992b644d934a795e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e13231ba69ab852c4ec1014498f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe57fb9a922e583bd81c2c632b3e30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cc753a96e0fabb25d06bdcb889749233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7421a7c985a05573ab33718929746234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b83dac83cf1c484163051ca78e511235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e92edfae961ccc0406894452716aea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc885fffaa78e5dd6c3a40c68a1b0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c1999a3b5f5441ef45b336c56d238238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2e84860029aac3c0516c70bb016bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e7b20d8f00ef78141621e3a9c1ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655619ddf8e1a672780cad622f48b575241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379705e501a40209c400b97d0cd8f7b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b49f43c2ef7a9f7e28e50baed0578e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a86224a8fed95d6e2b6bb9d3cca253244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db70a492d38e5216b93026f0f0144b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef443d42defb7e6c8661b00580779188246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c113be13ea5428c577f1340b075878247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f443ea3d6b23c0f01e134911c1fd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbb0a954f25227490092960e1edd69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e15502b90840e1416afc7e2fe6fad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044676494852db99e1666a6513abc0a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687b69cd4823ed538d4e81708fa6291252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028480f8a622113287483ab05c66b589253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94a093a8b580c377d339e5d98e1d1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75125520813bc27bbfc0bb05d303665c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400932ce3dbbd5f65724a1d4c4cdf706256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a73650618080f647f74705487b67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae577c23f1a78bf1ceb504f0f9abacda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45df824a2ac9b8a23b6bbb25b45f98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfbd364af7cd41e03dcbeb964a65ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c66940cd3ae66be1ecd21043504b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16575ab4582574c5e71d98431ad78fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d164b3841b3413f0983a875e1a4fb21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd938ffcc321e3d4e3ced288fcecd93e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014de2695f658a08556e0c202cd1cc73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf9e7e0fd3dee697cc788f0c69a672266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4a4112457cba10463d9d85d47dda0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8776b785c6d50650fb28133ef925268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75978ae9341d1162eca1dba2be162b30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97c38f07ac89fc5b16675065429fec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cdf04057a9cd14a64df925fd79187271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1067f603eb81cbe6798d155553d17e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e599ca2ec5d1dade4e190b6b5140d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9e0019a42a272036e3bf4a84723da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9f4081d1f0837316585e588337f24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61e8676e59ec1171ebb55ec5fd495276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73beca30ca37333850b0c2285db22f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddc11a29dcb8d25f7dc13217f5f8cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843fcbd0d36825557d32249ccd77f74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470514df4d3dacfa3737593a3f512b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196838b52ae83434ee7844085fe0cd0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba3f5a84b5db6cbf6a2ea6ecc61dfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cb5e4b1b8545450591f20bc112dfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0e916e83d84143b1de4460b37dd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ab062be7f62b7161452fca952ad8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5acfbfd53cb3a5087a0abc00c7eb97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975929bd379ede04c963624a09973d5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83164e4d9eb27d6968aefa9b025bf055288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4626a67b7cbcac5a2a2d7f8f2024701289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56822a2eeb59381a30275d3c38cdce30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4711a2ecdca0bbcb7e9b8ef1b51a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2574ec70d1013cc7e2cfe657cb993292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405f22fd5097790ef20078e4d883c92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fffc392b2a0bf8e86cba351bfe5823294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f56fb9d809965a0bc0c83a0ffe8cf0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2830376327e305386fae09b79f75ac6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84b3f55b811211d3bde4c5b1f778e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2d5bfd1f554b71ec0e2eebe596a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ead520ee8584d40f72385e80356a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb64e0eb9418646a3f70d5d3d1b7db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e2d0b2e85c0834841b3227d190414301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9acbaba7806dfc837327dccab38f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788483c5a5e5a71855789c14fa7213303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d7ba77d2cb545d42983e99466111304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33092bee6893dfb4bfcd211306b212305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ed177c08390d368abf293ab73a13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044927ebad91268161ee66c0bd045b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9470503e1f6b364bdc4eabdb075d94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234475b3c0f3766bae18612ab4e96b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409498c0f25fede526aa53f1f713260310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f76226bed121f9a7a8a4a2cd979f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a45f8fab3fe65424611e2adc463c0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32162cb38160f8d06b14753f51ac0bcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362be4a87daa52435d20c45829743a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972762a8432a70bcf283ce16f085b5f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f79c58b7e44029244fb8ebad27abf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce79bb6e242a30140a76b89e0ef545a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc245f55d0ac8eac9f0d62bb0dc66149318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a2905131adb99920f11fdd079de23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747fc80bac7d59e5c2b7829ef2f099320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683263214aca2607533ca6daaab4c937321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdf341ff97b229b3ad4ee8fd69355e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65674924863dca28c5c1d74ebce0fcb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7749ba66973660b07dd4a7fbdf65cfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ed1a9c8689442d70d35aea88a652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ceafc9e4708bd1b2f524333029b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e2541c55b427a7448068d88c6c42c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d3a2d2a1e6ea3376d61e690a050c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa15d626622a01dfcf334da3655ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0c99a33c02aba7de4c5b72de02ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aca0f61637cd1ada96d9c7fdf3c381331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45045e8086564f9691b2b6d47b120cf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700a51fdb52e4bef372c0480b3f5fb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eba0245faa65b9ca4cca0fb8ffc4de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd6804810bfc2c0ae5c3ad6be42289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e21c92c0d71f309fc611c794dc124336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a467246a20f57e3e9c5e4e6d9350a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d16fe1d7109fec69d2b63a975f8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9279de6725f3ba51b1f31ecc2fa0b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeda8316ab4d50a561e65eb1eb8af3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632d89f01a20771208cd15a5eb0bce3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a30387c731eb5d1b433c93795c93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2a8333b88c375571be8bdc94ce16b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49036c0c8f1daa098f5ef92c8baf889b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c454013faf5cf2eb8595f32340592db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bc03ec061f852b74b314617dae784346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab532279a5ec2c2018c319dd73bf35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1d6035fb1954c3bb57506fdf52cf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c7f39e8e13c66d03e82a4b99f797349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde175bf0216ff9ab5a9245cb5d983fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38db3681491cf5ae957f5b486d93af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cc16b3c7b65d06690e7f6adc576c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38322fd44fd0c0028f5ec8bc85531eac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e62bd929c556eca40aa287f82b780354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24868ca353adb1e212e7e4be8185bad6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bbb5d4500d01d3bfe28a5d30a51af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0f8f3f59478697dbea9a4bf124574357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874927d069fbde81a990dce54855300358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1380e2c4bc8eb524682c2afcd3784d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b757114e6eebb6a98d3221bea0517360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cdcabffa8839b7a895302cb8821d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d59e132a072298421b25ce00d2412362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85f21c5a58594157c2cb771b3ef28c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc87967edec8e4632bc464e17b5faf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda0700144287db3a11a6cb422d06fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d53c324ba1b2bd20d4dd43d041d0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de371e95cb56c46192e02351a60a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e8f95916eb74935cb00a8f430ceed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca3e14a1af2673d50b8fbb58adb28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055bedbd99a30bb3e016821858bc0c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1150eed41687c252283c94791fe4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e0fadbbb8c56024da8d5d6e25a5a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3d258f17170c8138ce6655a31f4bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508860c09bfbfd4bd6d1ef43d364d512374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d006a0f2246739e47d3061253e61cbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd65fdbc1c68dc90dd14b70f0ec56a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f845b1510910d2ee03a71d9b7b2d38c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002580f0d329719a1b54dabdf850b9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f8497971b6aa889cc2da1e0cfab0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b98b6fd57e40dd502ce7ec7df1f538380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533fa136effcc9fe3dfeacf3c50185d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c94ce79dd808e5e32238226f28ec7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658280fc7fdfb951e18fdebcef325216383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9d89924aaf8da0bfdc193bbe6eb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d3ca77380c29c83fb0e1170c3d25d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a946f9a7bddf17da59192b3671b0ea8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb003b1bd85e9755704b5c23c3de26d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe5a4a442e0dcd81cf1f10bc195d0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b647e836ef35a3d5381390f610b76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c998476d42cbd048c3e19adc55651390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771606121a587057550a720e5558389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a8873a9a3e69054250fb40564eaac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ae4e09614a6c9b451af4da4a62a81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647890f6b0c2da434a2e5c3e2c533481394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f563f2aae5213f24ca144353baab00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4d2526ac695dd06a550fde8d967c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559477d6f6b37113066283eab1395c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fb23e6a6088d438931a8c2c21f98f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fd2cf5a9dc571e710a23a27fd4a9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b0c777961f9c17644a9b4552a04c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620cfdcbcd08b8f13fb9a8b2d04319401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a5862bffb4196f714b0228c6a9978402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc7896eaa628c3ddf40b78c65b74e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0988cdf4a8d3c945bb184bdb636ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46757bc1680368175cd9fb00fa89f9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3b47fdf3f7220f59cf4b6d7bebbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf09176c103f39b9e4c3bd2739c1a1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2310de6007255ca321edc3001fc60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb3956b04ea96b3b2ef5b80595b439409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eef113720bb3189ec9887af6af9f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe00a8322febd7e78ecd78520de208411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751335555e81c58be8d730a6719fd91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36598e760c48bc152e3d46a3ea586d48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c45f0cc3e3a9ff392ec9520294a2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68218cb53c6365008cae36fa520753df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9dcbe146c6e6ba90fa4f116c80f24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62b3deef64b8bcd8752cad4e0c1b25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819204707e2bb44eec64c1621c21349f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c25209972ddf4bb2ebe9551217a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909395fb1c33274bb028a5f5aa2c4dea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d08a6bbded943cf1313c57dd6127a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fc5a91de23e460c0194a5403b887e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca8d3335c74e62397f54efc2c411d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f0b4c38059ad9d4da24069d32266a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bf69c9dde84abe19196ae6f13c51b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f053170686c2518d6778e9c1ce2df9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58cc71e50d634b3ea9e447e9e6060f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766889906c22bbda733ed4896a74a6b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040466302aef78a3267bf861cbf5a98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b65d55098ea7156d4f84113a3a33f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cea71eb69fc311c63ee7146a0ccab6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3dbd50312ee0daa446b65539dc9fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51625994461026024bd52f6d2b20ff66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee1b09a11c8247559c23b64a78d37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f231e7521d912d0d6facc77b18e42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9a4ab04604ca0d49484f1d0d0c7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01621f0520c4b687886d54e387d4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b00ff0e32912ef42790738d09b8be5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8a478749dd6ea9ca6d3a031f640f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff56c4d069e86c7e458036cfe16e1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f7b3cbb3d414d2fa2619bf102f6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeab34d02287218e78c8372a78bfed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14962282d6d61d1a4835b4dd7c4ade443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317ea8dd6eac30830c78586ce021695444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c297c4a4509e1a722db35040cc76a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a396dffd25be629e1eb4750e4accb07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22816a235458a7963744d8b3be32b900447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920c0db15d66b00e32542cfa00fbc5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6773ef06cae143248daddd7e34ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb8f47ba1282ac89aeb6800ca34f14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b653dd2e18e15581d2fb552f3e0df63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01feb4adbcf2730a832a0582672aaca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3c8ea747820d5890f9043e7225c3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1fe3f1fab2a85770d633ed026079e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41009be42be17c025433ece0a7a460b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235076e7461bdf72b5ff496d6cd5be4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fd36943963baf50d5729d96baaab3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363939babaf07148bc080b73a0e40478458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01819d82c2d64ef0cad2e11f552cda90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805eb575aa12d9fb18151f619aebe3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc276fcaf18d4e7927e42b8e03801e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed6cdcfa74e4d22db8f560f631444e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d66327ce10662098530dcebb51172463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1924d5199bba57fee45d79df0f43c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb178afcbbad2024f55b74d2564c6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ee4dc6aeca8dbbd8256bc7646a2cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb418be6f8f3407991a4a4df3a1a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1363bccbad4ce24f5e2aeda727058468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1292231e2e43bf92a4c2bf7df6bca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5333c60c3663069ca6d5de1f7427470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4a9708f3de31386a287716b66001471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c33c1e1c6107e1dd265c5b638a715f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f71e13d77e68bad5185591cf2a1b8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cddce6cb2e37ed45ffd98a57b1d174474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb019f9a5818c0f73cbeb054df62583475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a266ad99662069c4d180c6e2398a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c9f9cd0bbcc44348c2c6d44a72386477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece11f0bc00b7f4302af752d331532478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa3d269b05e3487c0215c5fcb81ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931bb39e905f1c6d9c945761488663480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac083f2fe09413ecdcb54f05bf8b84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bdca1ad9024d6417736f16fcd9fdc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147398556defaa9d4579438bd8879573483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811bc58127b41ac6e54021aa1c414e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0bdaf34664ee9a0fc58205abefcbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb081909620761b76bad6cc1a48b54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c46590a21c231f6fb216144d8d94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ca0bd1e20ec8ada6db2ad10fafb22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751751b08ad9259675b66870cff0a2cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144878fd8516e8be394cbd74da9ed95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a5c1c6534dc0c90f2066c0f8262b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8927f3fea630dbe25dbaaff3d733ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7a68514f0136a1a3f0ed03e0c662a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8eee602a8f3644229ad8206cda09d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef86b98b7f29519996b22c8da0cba2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7bc669ce9054ee984c24eae86fdab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db24da2e5ac1cfbe19fb759d10c4b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76f95bf102d8221a8af519def2ef8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f310036b2c97661caa1b0d932a116499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80388ed170700b97785f25898e9a722b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1768a7074c4fbe1e3f326be7972617501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21c8c87b1f58a4630377c4a697e30c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba595bd102f5515c746872ff1673a22a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee63f86b2dc05758fa2f273e8f2462504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd3289a5988d6879ed81f9db3abd63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1034a99c7b9e7902764715611b470da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40670009995e58a088fc4c8fafdcefce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b0bf62c3284405090c22e3b7aa822508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311bd5543416c52483539cdbd1f5c25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18ec56c4f309ffc7a4e802c15db8dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e4b4612a032d1784098ae7d198ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe81694f8742f52cbca3dead19974512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4fa5dea982ac0b5600034f0b87a2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f9d9af54e6e4627d31aa07971c764514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26367f7c342d4ba450bb598ef0f6cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8886fc3ae95466882f059d77c13b95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c6095abeb7bf74ee4ebdc79b55a53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a9bbcf6398245bfae98075b742ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af5cd1145ee4cc8fa39618e9a575b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60053d7b9d4842ffe63d3a5dc4e98523520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f35d1d1c18093eb5baf1ca1fd2a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba95f58e7d9465d056099993d5efd45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71327ca19620900f99895076b00eb412523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94814ab0909a68a42a04e71fce5304524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037b5689fb08d7f711ed7b7cf80ef4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bcb3d44eff1d48de351a8a734cb15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0cdbd4de2ed1535fda24998d2c12a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcc54c6401aec36d0690b1ded6c81b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427964144641baec5a51d936d839d07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac81379bda95e948174ef9b988ffc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fea7a108ec0fd3b81a6032dbb0cea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f259fb04fe377c60bb9d591958a17e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880cc594ae00b78ce45103ec60abc5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604bf04379f5e31665db1df60c2ab49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11ea15d17eda32692a8dceab046a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0921eb3bfa5233b1d98c80dd4c9b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a89bb0e43a90da7a6583575f86b47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc77ffcedbafb2d50deca24fd810fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605859381fbbfdfce68dc97dd766fc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4de3d3a70a44b6da49f7ee4db14259540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecaed976516acdb8bcaa678d1b6867541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f010dfd2a5465253e4312acf15ec7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf547aeb0e442862d1411559f86301543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3247d062b39cd0e85c449d8c6a39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bdd47d162e9329aa9e627f8d0d489545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa0b41d947a0b5e3f2828b3e69b289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511672fd4703708a5d20f1aed950b67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f7a0a9c884f2c2b5172c2b289cf9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256650e21185a5fe25677e805bd5f2b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858770c180afc1dc25d09a13aa208d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8544d035c633b0e7e7efab8861ea6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180fbaae80de59297db5b8939d054fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9a84237d6e777d0736f1b0f5d53b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0012313b7ceca420efee5ee12d319554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407745997e296ed4086c9c651ce663555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71ba12e6633c720e56c7d475e57d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be1e47a3b830b8f1aa729eceda493f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440d6aec27fabb170e08017fa6223c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e650cf928e51eb8cf94838ca079f3ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d29c9a77d1be7f8e1283574a570bdc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e05157fb609d1a932dec24f33e9b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dda78be23b465de7de034621b1165562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f58cd7685980bb895a4be61e2ea5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cfd8d76cbee9cc29b1e7105d17c7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adf096dd624dd1470c2f38dc834d14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7821e8df9d07a9c858724cdcedbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6f5382f2a2ea63a5730fa41302039567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eca59e294e7550a073a247a420e76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0df729a1a781c6a5a45cb7796cb15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287c056772454745377d4e7bcdf514b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a87bb5fc6df724ea426861cec0753571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6e8f30bf130bd18dcdd7c909a2b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce93f0a7eca4d209342cb52261d78b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd4f5cedfdb23e374de953a7e3d1b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c6d539d344614b4052af3a83e0406575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f750d03d8cf4e0ba1c0e8a557f05b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe407c65abdc51b25ed146bd947aabe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b9f59047d8540f3871bbdcd0c96ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672882b35ddf0634e5b8a9d5209bced579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e51978bab406d8a5d36dafec17ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f628121ec4c55f1b851bd3040b715581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db36f43fe9964c6d69f24470af372e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3796e4fd4a6ad5710f11a9061856d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6260af78ec23cf778f7f6eed950f24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37384fdc0ba58a66c6f593659fdb322585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d25924fd036b42e078a9bbfcfa5a6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdadf77518ae15bcce2a54514c9196587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338b86d72d8761bddcdaca197c417dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77666d34a0981950a7ff936828ae1280589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c884163fa0759a061b64fa102163fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e779d1b092b75f5b466564d3101f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f247ac023927651962e2867823181592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226e8126e2959afa9c6476fdbd2ceff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8405de176f5e8ee46a32fdc95822cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c3da4a42f78ffba36d39ed577544d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af81e9138f02208273ae176c4e76246596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3f3a88d3e8f4f9db585b0aee845f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8d58dc9010f310cb15df90bd233ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f63ea4b58b706b67489885e232a66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372858ddd291c2fa4b99174408bfdd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac731dac480b1bd0de7d4bd79a3ddca7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490642f9ee8706145ccf1f98bb7a723602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22457686a7c094e7723acf2a63231b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5f964d9899b85e3b80f092e631a13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd2d46418697fd1d5bd8535e0f8c1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb2fed80262d99061b749d610cde89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bece9564982448875f037072a395e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a63f4a5e3e4150893aeabca55c153608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c817273cd700b5cac87f946d0acfbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf6c0f5cc3fbfd495baaeb0cf3805610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c0c5ea1c24346eaf4d55edd6821f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce978a58bcd0c718f68ef9b606b264612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076d8a2e0a5a0146b29db8ebb71cf33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596d71992cde2c11b1145eee7ca9659614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef346eef7ea5cfbd22652cf8887f3f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f790fe90d730bb1db3109be8b42c4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd271ebfac9b161d075ca394c2fe27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122c05d78eb3e20325397a0a471bb5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2982f1701a9fae30bb2eb6ee31e5818619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8c4053a72740b4b3104c445539685620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ddcd74c10c01a401ef820d3382b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ac4dd3a9b745fbf6175393a5a8346622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b9d0945ae7da97cdba2d4f4a8bbfb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f57606a57f9154b54541f40de94d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650acefb1565cd7278f58f3caa9fa379625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530e9412f0723c600b3ef140aaa553a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb503a8aef1af635bdc520514b8b49b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759f49424d98f41f8df0992e89fbea8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518c363f49264c53abb357d07a0dac4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2eefa65ec968b50f9d9e3dc5bbe04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6595bfa3ee6e1131acc8da97652473631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5350109d51c168fc73fbc69cb0a51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ee4af0b73fc6a172534d530bd589633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2ff3b6341664af5a7c1d60a8d021634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21354cc73a06ce64d4c3092bae065437635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebae2c6d31c906918278a36ead2844636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649d19402b0745148ecd1f5a2c2cdc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2d3d5ec264b45d0ec690dadf779f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508ecbd94598f4168d2db99d97c079f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eeed5f4fb98d441d08f19912dc63b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e33abccae70c43fabd2cc179615a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156dde7a3c59963e134eb6cea0930f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5d8a82b4f747d48003e3c3d15619b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee127ef71932787c6d95c2fb26a992644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46209033f0a75ef83626c7d642e2798645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f947be46c9aa29cf9468356a8eba5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf9a44fdde9925a07a3ed11af44a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d5356d803a1400ae7d3cee52e9ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e006ef9a86d08c011484e53f316b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd810616ebdcada182c872a6e619f24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a781729221449739cdaeac6a3405651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8195d8f0972dd8ff2f534b3af5f371652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ff0f855e16e003888c29bda75b5eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822925a12a67eac8a91702d26791b801654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029dd94391ae1bdd3d64e963402ebea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34034ae0bbb6939eee8619d25fbf3a75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff959585d655800db4e17159445d22be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732bd79c341d4fc63d22feadad71c8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd3bd40bdf86971218cfef6ebd15b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5539c07ed56c51a485b700179bc6f59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc0c61e9f1fdf9c29eecd845c0e3ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6d3600a25b8c2be995c230806a86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a597ef790813fd955d7f5cfcba02dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aed4503e65068c3784b2c213c4071664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a60f661efd276c0598a9fa8f9224f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf40b32bbfc6060645c68bbc3d1e301666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc85ea53edcfdacd7d104b95c246e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be223db1bc58c921e3f63b33c82183668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75c906e85fe31a1ad47a48a9999db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75db82b0470fc14c0ebd32b71cb5eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88093ab86317211caf2c3548e09728a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d379cfd891a42cf91785bf73f0ac9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b8c986719ed1db453d5bb89e03a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f8d3592e051ee5ffcaf179f54a654674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547131b59afad1ac038f2f5391c3c0cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da79bb561914cf1d3d2366f0b788aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61878cc540ff8deeaa6480aab5d348677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baeba9eea50c9b031ee8f0ec17ea9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f75debdcd0cb43c12bea2d28c67299679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422fa3ca29f1f3dcbe36b1ba156e85a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>