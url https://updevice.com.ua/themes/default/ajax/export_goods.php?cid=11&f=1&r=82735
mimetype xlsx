--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350ee87f2d5f9ddf64c78d7072b17e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ade8fe2a99bd0e52549f1718d8c122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db9ef0b5ade4e579bbae6fda0726793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06905d4054919c312ad92920d2de757c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d33d9754f2f020f45eab1874c166e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beed4f605735da7b164b62d4c378e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e22ee10c9fd918590ddec8cf8e1417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef652b9ec165ddfbe93f8b5c08db908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80901cbca74067957d105e44ec7201639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a227097be71544c00053ff8955108d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda7f415a6104033d7621d5d0d2469311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d7bf0581f674a1fc18d27e419916512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743f0da3a4ebb6ecff9af7b159761d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc61fbcda89e4b10b7db5cb785ee45c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229401228c1ff03bf75c55c7a9005e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85ab3881d5d6b9ca6bfb40bbe61f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce79b20e9c7bc69646681862f09ff317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c4d0152c39381dc2e9ded29ba24b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3a79d3c248aaedb5f6c20ff148de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85010891476af16afd1eaae1b25ee8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e760bf0b4d42d0b7c0bc415a0d1c8da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589e2d51d27e4b8f8e2270899f615fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4170ce06ed04ffb004a9f7010c64f6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc87fd9af654e03554c9f7dbb254924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ab9232319459799dcaf998c1c54a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e098a55dd91147cf5ac17a0db0fa43426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8c1e488537cc0748eefc0e2d5421327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d905be91114a60f50ad46c54786e3fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b6c65127042fcca563d54a223e1f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d44dff59fede429d78225ff85d3d8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b46f4333a6e5e284f89d2bf353a8a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f892d21de1384f84dcfa45ce22885d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1c9211a9e197369b91bb743d977133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aa5ad94f7311bd371f8fead53a03c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea0f75bc3fba8662b8e2cf527f0af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa51ad37ee944cd6d76c668f8f4e4cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7564666622921aaf067b542af5f03b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3e4828c05440087e35a5c393355be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c9720f09985ed611be4d91147e9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a442606e6c67f98e29d00977f9fd1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b20e9c2190079224f614ccfa5f89141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52da5f858c7c1b71b05f098c373b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58385390698df9afd8653325ee38783843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ab838d34336a86abfd54901bcbb2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f06d5309038acdffa64df04d90660845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbfa7368c69a3fd862fe2fce3369ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1338020647410edd61ac50f6042ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdb06bb5c85c10d4b88779c8f32a7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1976e3cdbbaf77333b42855058690d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bc55ae8d1dc59d3a9cf01c4fdfc1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796a1e1e60e81dc9a34b3009b6cae4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c976e3a9b9d4065709a0db01d53a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7b1a8d6cd9cc983acba3bbd3bc80b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e774a809ca9bc29123e1b00b21006054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887fda9e73967210e3241b571e4d47c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ed1712a16c05c546ceb293af332d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a24f64bf886e8fbe8342a58764cd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0f7c59bcdab290f19ad5f6c082efe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69991f4d89523b92e47eee2819c9f59359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a557f5b9edbb71874edddb87471bc5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ac41ea856fc5f73f774983b0ca2df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89248a304eb3f0cfff1caf9550b71e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca493f50a48847e1809acd129783b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba937819fc104fdad4e653f6fac1d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2d4dc4d746ff6e1b9063b6531a50665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb2ba8d7a5dee9ba8776174a21a7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47d22a64279d512639f080d24b6dc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5979a48916e1d0d5738ecb3eb1d2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a226f78af4c5eed1c0f7653a8533a6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91322f15ae67cc317b42f7b97b5d6b7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e43e86598fab201a7b670abf3732871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471403b2d0e8131a09cde9682a734b1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9278da0e82d3a3b091a9b6243791f2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab18b6c00e49f0a9405a501fea8fff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f182b2f4983fd1ce83d89c242cd3e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd332c79088f845ec2804a6644745776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21b46062f20a2f5433a5a48bd000fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da944483edb73b7e2e90dd8e48b5af4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d20911041f1463697bf2dddc50f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235a5daf71c132fdc61c19baf33872080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d6a3f0344b3531d98fc6e384b6a3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b640a6d686073862c7e8b46c57479582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6258595947422af16ec0f057ea87a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68665ae153ccfd314481bd543a6308fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051c36bc884ac465ed163f33efbb6f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10dcd4129cddf2f3e444ddbb4088cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9174ed6b8cf8ad5d82fe9b97d47c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba664b00267047b0814468361920bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad063f74c8148d894d81a28ec7dde08089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52394555b6da580cfeba2a72f5e7665a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ec95e449b6afc1ec2a23be7dce44e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed77252fd540a1e1b2350200fe9e65492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9ecefe1b369ff437c33573670a42593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a1f4e0b44334f13a2508371b534cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56824e88ce5ac68b9e2e30dbf688fef895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ea18da51fcc4b3a7cc78f72c2d9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc19436b8a2eab74bb62c78e8fac1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9de31007d1b3403e49f5749678885298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ac49a3bb12ab17acf8afcf7ee43d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccc36e2722e26a773d4660df1333ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8199442ac56b560b4651ad3193ec6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbed267d8ef1acfc94d0c31b0d393f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d92ddd980faaaaa4f6b5c9a34a4cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d94ba28e8260ab05fcb88495a5b0c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7259cb65b0c5b6d3d61b9db8e543c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7751f79392074e656e1c3bffcdc21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ab94fb96bc75c92fb9a68f3c7b7b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c5753a856807a097db9a82d560721108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1d17ed8c291b02bc8fbb63760d058109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb839d5865f501bf011afc6a8539d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265c4b391464ae84883e441561c1ab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e2d1e52bca79276d9536dd8c13725112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86348c2d355e1cc235ebdaffb10c6ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac597fe7153909130c134f2f7ad25c73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03365e1cda8e350f3847a5f261e0aa48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09add2f85588a27494ab40fb2f2133116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ce147c0444a662fbe14f9062bd4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab9299580b23ca2412dbee5ca53ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113f0751cb2469a399de4e799a9d5cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23348ee473e678d6c36f109f9ddc9234120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e01a0f86f76d4698e70eda172d1f8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef810252dd57fcc7d4402e58ae4c10d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee896e7d8208b2f24f768504e35498c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8ddfd696253ce153f5c9dba70a4fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f993971f35e5f5f13ba6933b2aef1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3d79e5c2b563819028879ab1bf84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc637b28faf28f724432af3148a8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b356dfda441509c31a0cfee8a25a738128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f3ebcc5b7b885bfce16a2d1c8a995129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7b808f237a7784df1acf379f61dcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c595d7afdfa85fd438801f719d3d10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96838af6b0e7fb969df0de8a67c6b079132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7faf4a853007cb39df2210925f911133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24ce9f651b46ef58e3a89e267ea90b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e7e6120e0a7adb7f3553ca0efa5e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b51b36652d68f442286b803fa125136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f02f7aa160eb148b3cebf4e9ee4217137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17ce5c43e79696b129dd9c5c65066f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e63b3ffc283ed9404f6ae1845673139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b24b51a56efa152c73880fd8b46748140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d249036805f8945967c0642096f6b2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891fcd42e042942aa2cc7161fd06967142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433cd34c930b301de9a3172efab5553143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e895dcd84a65e0fc362078ef2f234e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2c14e246ef0bc0e392ce1610ed7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b113bd9e737bbede7341e611512501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6f7a02b1f1473e6e8172283b57e99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f6bd3e71147b614956804cc5a6642148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b109c4f28f71fd8d912a9277b0d3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6080c0302a6346f81394b08e33043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea63586d8d2bd2c8bc2d93d9b82205f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f6a1e67df191ef15a5526df63d4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79197d90c7b5795e151aa5a74c666c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089f070d06fcaee8d2349c80a119c99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67cb9e88f1f782a5b9915ea3cde1e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e53d2b98ba0aa2dd7aec9f6a55fda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13a2597cbc0bc0cab9e49bbf9f426e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd49471f2100ffc31521171a64bee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e7f4e7a9f6c637c8516e07a18f60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76220e879e23a96009fec3a4a96e9b80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d647f9fd062315e829ed6adb255e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3b09ab54a35364a1aa4fc5f5d308a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6960a3eaf823fa431c50034689cff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfab678ac6fd0c0864d544f535e8dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84d40aac638162d83891f8dc22ea5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a94414f325dafcd3b31acae5ae4edc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b27126c1d646864a0e7c6b61e918167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71aa29745ae958b71d1235f6c915a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc5630e8cf165496f43fdfa64f7df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f8c3926c1e967768de408bd49943170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42072f0e3090c2876c930dd9f9994e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4706ca1f983abeb8e703aec8f506172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0320a284eca636560314669b42edc1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e639f29afd8b4c407031cfb7038129174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb811c2f142031a2206bd3e4fde1c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7196aec29f30df68786f2788cf9b7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c639982be439150bd5970fb6e41e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5940cce04187523389bee06010bc302178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd47cda5a3fe48aec612b44fac198c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130439a464fed6bf8b651fa8f36cb004180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231082d21f7773b2cda4b542c5abac1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d1775fc3c44a608cfb95885b9affe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efe183c1a4eb42b902c00605128c03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bab07337a16baca83b47d3b20e5ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c999b3d5fb08e800e868cb647993185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e930f9aa8b95dd3ce65867b600799c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f46a16261fe6f341f8256b17864c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6e369b746e6b679105fcf8e2b36fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd34135700ad1c0ed5471604ba71c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764e8490511b56a8d4668768c2548bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582f318332ba70c96c7dadc427cb1a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f88374aa65134476222a4c2a075a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a1b091e7838cf06dedd314b644c6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6085d0d1cc1e9ff20393d63abc1611194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1b2bf72c0fa1c2b27073928801364195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184b93d1b0547385aec981950308640196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef00a0eed827eec57bc781bbed2eab6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe673193caf6ab634ccab66d5fa9c30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75b1e209247f982c3161d39e9af652199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47eef1dade3f4001bd364d4f60c59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf4d2a9baf196949dc380c02984e1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76e28aa8c6548f851ccfa133d1c8c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883ef89da09a27f3fa2c0ec18cf66a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e81f1ec7ca0265b77ac7c2a387115204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc9a2f5fa4129bd20ffb3e107ac3b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b327e54e8ec317e0af9665bdf63945206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acaae128e275bf166ae99816467e44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7eb17b6e1f6d11dfa131f1b21b52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb374ff56dc620c435b372e923d5cf20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730bd65e90e2e64f7ed8fe69b8386c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80278c4de387e8059a5060cb629d65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c359b2e6e92474b23026c2f8cd80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a131ea47a40c23b98f9e86fcfb8ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd192d3d92ca859652c587a0702fd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668f8f9c1ea34022414cc4b80eb624f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c048b3518cdae6f4f9d438d4a6003c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae93923bceb8b1256e4cfc8cdb4729217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe115d5a232ba971107bc0bdc4a41e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ff5b7c3b1f358170be1bbbea9273c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a09c3487b0d696da78d249fe52a16d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da0eab7cd7d90d80d1e6999b266917221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f2ebe46504dffc7e33d0e897921c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776e8430e14366772dded28329a7c0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbbb8085e63c058fc5ccc0b07064d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6580d79b3bbdf657f03f6ea6a42d4ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ed8956ba81e5d64713fc500d3fdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a96e3fb5edbc280c8ed2125f8260e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62da5a46a91e1da61635b2c873a1252228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf33409f10787c04dc0d9addc4b05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e3b84dde0a83a150abf526896415f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08876424a5fc1d55595340cbac640cdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee58fba800d6cd7f62fb6a76b8bb068232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60070fbda8b03305ecbded61bf41a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391964de74b087a7d148b20116423e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca67cf1d05ccdff9e5fcd7160e3e90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c4bbb2dabbc4c4307b2d6aa7266d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edebccdaffffa9a04cf7c3a397957de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56915caaa87537693fbbd33b86447f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d353b51249059227dbb4ada3eccb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c270c8c4bba08539ef0bd64562e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744866004b6e7e58f1899501e17f46e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b07208473b8bcb851d356490396bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7344ed5704873052974585fa933d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d80ec298504f4dd63aa5ff37349a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81128438ae888fa6f3f186f4b27385ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e7f59d7563f4ed65aab7a5645f834246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93d00303c77d95b695f04bfc593ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f66e2478490bf622522c9bf7cf5aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d6fbf48ff29df61391b6f9517a00d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea581a2ec257171c62809c8dd37e2f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a4026c50d74b281ba877b654875cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a2fb492b55824f35f43160e41d96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774745b68caafb2359364dfca3f60546253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b9f082e5dd809ff4ea83e16fb49dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e78f9557251f628495c55d639737255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff234f52738c82441fb90c315594ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e18788bbf49235faea014b6e4c090e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e96d4ea6e4a4525af26d8b0c7c73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6b0256983053afa7b176cd11452f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa908300d4f8d1c59f6bb4dcee4399260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfccfff9b66f5e46a0db5b84c5c3f08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeabde89a535666c071d190442444f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369af1605a85150a43e1496769ad033263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d7eb490932edcf581dd479f4b5c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3c22ada938a9380d0b06558c6f012265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6ce5a5ac6768fc1d8178f6e11d134266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44203c2d7c4b8d28088e261fd502a1f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810874176288f148fa13bb1606a588d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ffd2e56533ffe566ccc68355e617269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d01cf68929b97edadce95022ae7c2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30636982a4f328713ba8ca27548418271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dffdcfe3e0ec46ff3559ee56b81c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611b14b706567c2ca3d6c36c3f3399d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf32ac254e8155c8f675976d28bd6c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73661862d8eebc5d4b1a6a0e70cca61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd78f8f19060966e9872c9be83f349276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe588537e9a5a0c10866e7a9d21b22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27a2de7b1f09b04fbc115b8d6039ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b02f80fb60a16b30bdf7e3eb9824279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdf662692f18d91c0f385d91787999280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44e9a7232b3a9586fe985a1eb352c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ef269eddb16303badc997812fac95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b2464c4da5847f0c7707ed3a5b03a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d846aff06cc831f746177c24fb258284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107b2a594c9ad0b9cf54cada33ce20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8baced2c37077410b3cdcae78885d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2de5583dca2e862b56b5d44f0cf77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f17f8d79cedbf58ca4babc006ea37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f81ff57cb8700c9f6cfb65d40dbba4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da631af995573eb97eec6ad7d5082b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7edbdbb05574606c3e91a5c24208c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe7510e9760059e9e933d425be7fb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37ad40594459462ea1f05ca76b96e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1d83d104b64d37b9efd8479aa3a69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74f11add103c66f1d044ff1aaacc52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5fa689a18ce48d36326c24d6a8d60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2bb0126948c5366bc21142dd2fd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e18517bf80e7f56f0c2840a3ace183298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02904ace6393c31ffc8bd0e3e36de0f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033421e3c5825be268e251330758447300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c97be9175a54b13e0ff2021430eb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a5c68dd687ad0959d41bad34434fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec711b785b65a7b488d5da07edc1844303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed6f8e2440fb59fb62686c01be6d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932164d8e5a2f02e0425163698e2b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613ddd5a84eb6aa8e11c174331dc49c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28553c8eb11746c99e6d13acd377c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f92eb39d716544d9db0c2672b436e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e2287ee1489149a28be4e27b13da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee714f91930aa481cdf19ccc782259310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40abeed5629b42ceae95376bb0725c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc94fc4bc4e48ef2aab29cf699ae6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87680be307de1ed8e819b173ead4b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db7fdf63fd646e870e3083182b657a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f041405003a43ce7baba69b0fb88c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5de0c0602a35ae9a9370b9d2aa63b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46347b78aab159312a681a878d2db8cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc3886dcdc9f3443b9dcc1d1b1e519318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e214903e9c87dd15a296bb26070ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23135f92161fd8e29d2a21e21cbcd639320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb5b1886fce964607b96a490367a30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c43b3ef52041c878d42c1910fa419322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5a5dd929b6cc9a7dab24d877b11cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877763358923f160aa0cf94a1e2ca2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830140cf1ccaee7668331c05835ff27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1c75b5538aa8c80ace075d7fa04f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f156d2e1e6075e6015d907f2781586327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e434215e864fb4a9a19e51a16d3767328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f722ab0e0a2cf31c194a870232becc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6083c502748e436892a7290d913f54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cda61040c1380a09dc8bd82a7fa3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717358012672c21e8f0e1a6ebab174f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb403dc498e8583c636a8cab02a60457333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2fe25b677eb542ab711a98a1f6264334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13745518f1958d35725fb6ed4777eec0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5e06a089235d82a77b96d9179321a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35382006ced8fa82361c805c1a16652c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e148709c9e6a61947d9a5decbe39c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a80454c49c579d48a2b75eab891dcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee01bc34e7d298a228610b6345e0cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8c485a4c797f5ea4ebe61e2b7885341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc46ce836df2003b80ca031348b8ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d61c5b25e74baa6f1dcae5c51649d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26846799e1087c468207e713f0649ae7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fde83bec7e45b36b2d5b7d3fbaed5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7259e79f0814bc520204b54a0c9c563346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b820e9a1f8018d5edb03e15fc5bc148347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad50805fc105b9e4ec555f3195265e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc47c43a63798a84fd6ff5636c1859349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ae7768c609f6dd8f9d23bc82bfce1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b672f2e192795e76970fddf15a4d63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9db1bf568965fac11173802c6b404352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268dffec4c13f19081ea8a36b7de897353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9ed72d0b2d09e3772714a5168d9dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d875dca7e07bf53049d184e2add1334355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f948839ea8cc46d4db8d3b02e1b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c29ef7b34b734d14403673c6d7a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89f686c3fc333594f02c106de3067c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1ccfa66ab34af4e908a64e8840148359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34eab5bfca5d99f5135ca8fd64b3bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99802b49210c8b9dfe45a1c7eb9820361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01482f68f5b87c6612af9287880e820362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f94b82404e34675a086db9269ed976363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554bd8da8538a38f1c7d7d5ce8b4b56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205897ab9c8815992562f8afe688ff6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46363e26ee637db92992600fe183d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd2b6dde3193424a60fa32c9e50a50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366749a628c6b58f66c3f1d64ee1621c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d787f8ed9bff504daacf966ef0f25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864ae8f1b541232a208c2f3d4900438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f144b9d12bed7b8f30dac06040c0d67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f66deb82ad267ec464ddab75bfb06d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292876539e25360c0512f00d263ecca3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42842275c0a7b22156d1a3ec59931c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc709e3a3116553b9516f3a754f7578375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521afb531a4c65d36a1667fabd280cfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7807d3d06b2ff60c1b971f6814e0436377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e20611a8792e49c80a74d94649f5cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aacc09f74b1fe45db360c382ce4408379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f531b8202f6b9b5c5df2a0768d1ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee12cb3a0757562e1d63acf66244ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44401e6e00b39830fe637608ab70a27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10941e8597ad08780015a82ce582b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1799b2aeec98ef466853a6ede77d65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4992480c4302c5a80accd834a6a8e63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a745b70bb972423f928b716918e6c37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051c688d8b0e8527f93e56eeeab7435387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981a3ede4a871dc5b85be023f440f4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339a2ed0c5254ece7eb311eb13d2295389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07c30bbf9ac680921c7f5b30bb8fdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88a9dc2335270e9bd6e89434f32979391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5178f8f55ebc7f9bad7cc7c169c836392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801779216da0c07d1f9b9597299bb8f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c50fc97aadc3311713781faec9a9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433b78036418d07276dc631d4b39d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04be98d91fb7ea3f98373e4e34b332396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee9526ab9db8eafbf0f9c20d8f22d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfb5f9b166fe8c4ea64cf2c4a62b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd73dc9febe3af2ab8ba6c49f45d67e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d8cfee6e382fb45e97d3d715ba295400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5b3082290703b27dbe781b502881e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0013641f328cc07ee98a45e1a4bd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74418540723758d503256b55db04fad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d0c778e3b33cd6f9642f99228fa5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c8f6fdfcefdb9b039220c6fd9b8ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec844b43af028a9edbb8eb0426314b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63689effe5b02b9f4327f7b1ae5f2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18fcedfe2d5e457f659436017d613a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aeadb5ca1cc7a91e7a40aa124b9a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547997fb004b4b6df0095f636810601b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97013bc4a1ffdff315b5a14037fae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a83ab2e38cae7404c92b2912fb3e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8045817651c900f9f8546edaef60dd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac7c53d91a9523d87bb33b6162eac2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ec2edbbcd9426da643e8c5784a24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22332bc79367cd7e0b7d5982859d48ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747c5448afe28d40a2f0f63ced98bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d0162746f3978061a5abc2f1325e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a65d79e48c48cc93d5159cc4cad38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bc99168e871ec78be97f7ffa6b510420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f755077d1b5ea45cfcd59cef8d382c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684291fb57ff32960cf049cc3a6c9e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b5de660cf7bdeb542aa3331db1db9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73f7e00def942a64927ba18c498a36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfbb27a3f0d7acfb8636a81df05bf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d056d48d9fd85f87ca831bffa463b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3c94fecbee7f97d1baec8c97e7ad9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc2d1ed2d65ff80ea96eab4d36d099428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b6c5f6ed61b4e3e4b78cebb4dc7ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e40b1d2d74ff55bc55ef4544df1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac121ae1fa589dbeaa3bad06dad9d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b93cf40862c0e6def48a7cec57c082432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6b9de0ddd712b3e26c86b8fc8b24a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f58b9c4fef98d198965e445563c098434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6dea8d327b4bb464366ae6b9de1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0c7e2348422ec2f3ba17516b4645436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a0d586b052190f6f41fef31450577437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad5d7f952561b325202f355f5da8af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfb740a7863860b8dba584b8c2cec8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8938370adecd0d1d48ffa09692149440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821160055942f3612ab252d8d1e29de3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1e61114ffdf40f3b8c4dd63c9337442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b84569d91649dd30b34974dac050443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d082de0fc7b04f4fc8a8102db4478ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae070729e43fb57eedffb2c1df7204445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe264a2a32a50b0a4afc9863930595446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684acbfc2631eb3ba340bc5b65a20114447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646fab4a72db8003ddf49f9116e94b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8bf93d7abfa35a93ae48164d9b292449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abe7c3d3e5cce2ce82580b0d0bfd4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a9e8220ca4a67d3117ebad94088d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7caaa966d7a765942a92233e6e692452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedfaff642a495fc6a664675a41979c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0316a88d05c6c6ba14b37795de27ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa52a2fef1b1db21a8faa2f9d8bdc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ca9d567f5bef70218cd4f177cb8f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19c465d534a21b0d6d84012dde081e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5dbf2de894201935a30fee7c8471f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27db3b79f438eb80eb6fd8a7f67fbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571b57d4ece55179fdd16c9869ab0ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0e5fa51f2e77c1b3d1bc2e4a008db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2637d93cdb0852ff1f7f9714c8a8bdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc67563504aa4c11f672a4d3019cf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8479f48013a53b0fa7bf6db6bf9d09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20ad98e6eabb17b77eeab7667f69c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5af99e1f605a923d00ab4ec7e05e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46212d19912c1159d0ed883a4b75fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39f201e653cb220bc193e3f27fb3fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9470b29e1c05680d1b80bff0de4f88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c057758fa564862442af317cee9449470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90ec2e6000a3cb22b25da982aee08f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd4d74c07255d597af792fbd738f2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13bbd76db6b3c766b40bfaa8653c16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc700386afd1922ee00484d860f985474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa5b1e03190d8a04581c905bd729d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6082d37d848763668cc5fad1c30c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59498cff7462cd199987552e6cd437477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cf3859548da9854acdd727040f178478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497fa24116519ba9c6d3ac8c67983e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290cc52e51630ac97f9c4abba0b88d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdce61769e8446f658dcefc93f7c10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86389ba70c706b7eac87b422ad4dd160482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346e0b76bf1cfc42ef069f7af8f65a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd799469120f86443aad3544ddcef3af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044dda6ecd5532ebf268d322602c26f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777e45ac97d2c5f67341ef5f9fb7d60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6d75039114f2237248353a4c3a37c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a623f9f31db3d6b0ace42c113e417488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792254522e42f0f97b51bbc21dc5653489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f272912a0bb1fbd3865bf735519ff1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810221ee46f9f9c74ac2a09e38b2811491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ecc5f1aa8e95191f7b8a0ddb3378a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eb84a400c3e5647f9d53440cf591d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2330a171436e4e604aee023aeaf98be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ddeac92d463632fcb2f763fd191d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57217f3b72b1b925296fbe713764a3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f6d29b9abc5315d669c6670d57fc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390675841422b137e0c007af2057bb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fb03d93b345967613c5791a856647499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a607452a07ac084728ce5b55007e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1dd4c8f9ea91185e398f9493971b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a44b934fb8bc467a0c2d3f39f1f35c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535819bb6f52656e8e0c7e382f6d2b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc56d2d5709c7e6bea32d678a23cc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cab98b6f719927be85a1269f405a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b000507032005789bc5798446bde1c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002a1fec8c30e36d4bdf204d27203a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985923b21a2526f1d2619b1a0d4035f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ecb8a4d2b5eede1ec60981767d54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b025a53c236596c44bbbb6318d97c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef395d812b525a868f8f2aa912791e01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669c7cdb6067a9ced1bcda5f39672b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33717910ca6304a36f6efacba729c7e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757b95c97e2dd7471eb87257bf4f21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8256de9a19fe064de337464aa8eaa22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756ee88922af9caecb7044d4b4f9857516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e4ebe0c86c38416a4fd7d26c94d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c79891c4150f1372afc927d348fdf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c66c000db5fc7e1f9ba6a020e703a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87182079460954f28b0079133f1a031d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e543164af384479bc0843742b13d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac130e74467e4295c4f2250a19a393522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee4ff3859f74eb03324b917bcf1d67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088a6d284b7d00ff50cc3b9c27ea578524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e98f5c98753923c6dc44f590e056c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5eac13fe19739fb98125cb278d2a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2e0f541e76318f387cc0dd37fc74f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a1ffd74a3c68dbb384576afe7074528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ec6520c41ea3cfa5e93a7370bb844529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b80301747263ab92f72d3282c2d69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bcf01ba34cf444681ec5c2cc851bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd15cb20839b18630a75055aa2c55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194bec26dbea90967c062c82ea8b70d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff498aea2338534dde8bc6f019802096534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f09701ed7e984de66427ae6516e4b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43636a7b8f3354e4f72378e6ce7d73a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455e2e4b68475cb699832714a82080e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f9501d57c5613dff56f70748b5636538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb652fdcc633c12b9aa79951e1fa48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623510bb814b0b698032dbbd92d3f23b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd9854a8ac7d66296578bfbc5bf5b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656037802a73dc7e5450b9f739b5c640542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4432ca7475445fd522fa8530bb5773e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714830a3b29703cd2b26eb30d643af1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709e9a111c8dc91f7bce94427c0065545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1fae81ea7edf3cb698989f3843b67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a2796449f74dbf9c353ae61d951c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0bb8e6f4da087ccdaa1c2376af0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a200d7efde0c8c3ad5e1761186f42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3ff8152af69abb67b9c0e911551b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3442fe49346258af1ae744597b7a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38011d2a29d7c26bf0b4973f864de80c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8e63795294c962c90737190f314ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b678824249fd93eabb60c3ec6800d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fa3cd242ec22dd47bb79594a24e7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf5023bdc2cd0a2064958383967ce0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e5b2183653263b2e4b1fa31e38e9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a6ca94ca93618eb5db2be3b59c152558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b041f3d50109f7c6b1cc425d312a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dda58f995e45be03aa1a77c6848825560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2059016cdec57e55570bdec562dd4bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a386f38c35786ca943bd65e380300562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8097274d0d14eeb54931e0ad210514563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357815d5f97d87450bb2b25771a4418564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc69b74309199738fee5056f434d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5dffaed2d817837f8c021aa46b091566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887862331c91597bd030218d097cb67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f6aeecbabda70da39385425acadb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31e553c5528517cd080981817130cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0dabec05a221e91c457fe22880b34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658759258d865b18813254c859db9e6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3123719c6c720c1ae3ff29a60a7d16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20c7d5f60910a0461d353862cdaeb2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf763ce1614470d467e46c8a64fa44f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaefba4bdb716f74cc59f32ee7112c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606a2790e017c9604be2842834db0ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e258bb234e836e2845b67c9f37c7f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bbe908a69d1215f6ed8e43e0a4a78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114f46b9d755171257b70a952cf1463579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c04336a849664bc65bb508869d18b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43982331e69e68c898f0b37f97328bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bd390b7f3efa581b68820f7f7f0b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d50cf6d7de860e8d9eef093c3d7df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782411025c65cec9991844ee2cca1be8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d3f30b03eeaafed6921d457d18916585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e2d7311843a1f132cffec8100db44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff29e1bb6d79d886ff3fe1e4612e08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ba2eee036e8b6d4021177567774f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f130933a847fa9726a6078c556214a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478519799f50d0376b34e3b3f6021c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e44dae1bba1c3c69a2a3555c3052c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a35d8a4eaff9c0a901688402517ef9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97656e14dd05b90bc9befe37f9be7326593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18188d775ce34d71973b0dc6ef2fa234594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc67d8241542e46384e23e8dd24ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386188afa8664f1894da87b4f7718fe5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0281236953bdca91b0b03cba9abbd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33324139195bc7f535ba5c1e17df3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbedb77aebef843940e7dbcf430d0cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba677ac3156af5f829e927cf7f1b41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221178ce6a2393c0710e0e1f83f168601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191661b02ad725f013eeda47073f101602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe415f88ebe5889de6f33b80f03568603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b54e2becffac6c7be8c192b0ec9c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b365661974debe1ccfd1bc9c44d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08b95d50d2852d53818a54e28e84a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26ed446815ee3fdae92707101e153c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b33c6163858b6b544dffaaf96b637d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f18bfac6acd8c45fdb23201cbb93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240200a849bb2096d70fd22b8916bdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5a1ad83bdca71ac439fc0874426e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cec3854fdb2a413cbc0f121db3a6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3750873bddb49e3269602392b2a0c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe0a8aa75790b2341c2d3ed4b719ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca43f3a0ef64590ea50098a89bb109615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c28365cfcf7d4abed56cb410b2898616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c69e8dc0e69f2ed6d630f468d33323617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a8dabf220ce70bbc35891c79079ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f508aef6325f9ae4b4f5173f287517619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9574504e8ee687777590640b1659f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213b5bdc39f1070642b5efe148b5095621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438665e17a3022edb08a105dec83540622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825c46efca51cc3293601e4e9c84c1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db0f8f2a6100bfc7b6a1fc8475771b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aee0361403dbf9ab8961143f8716a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c74f56cd6dffa92120eeeb7ce86d7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ad7afc3e1d30c2486d462c56477c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938b53f7477c2283135e7a5bdafffba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b3fa5a34c69bc371d203574bfa0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cd0af0f117a69452cbd46d3d84d47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a195473c376378243368851e965784631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0d208c6a0f724aa1e27b5a510432b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f40ae79811f650aaf2da4b5141f01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d6baa67db4f6816f96a56ecefc0c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43eb8646908ab825d2e47a523a215c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3334134438dff09c387cc52a7471422636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb642ac0c0593011c1d29e1a5a07c2de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca98cd41ddd4877aa151a3bc5f07a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd29d29066d8bf2405e4977b88f8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5b42db6941fd596aa7193bcbdda53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e0c180c29e85576cf94d89e3f19e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060468a4e7364b8d1e8bf80577487aa9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887d4a34b71cf1a507021f27c96f749643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe9a2e652113046fa663653639dc14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35fc7b7aa303f459de1471abe68b24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa2e4e94eb16b52cfcbef98416e1bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732205eefebbc5f760a9804c8851161e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31d10731a49f364f2b0a6be6521fb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f00f9a198c9e4263ca18f41ff34e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536fdd1d57672b59903e06dc29d2c32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15e5f69f6cbacb52ad51c615ae6296651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78101324e473cfc96e3744bd2be3d1ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ac322c47992b0f57a926c8bb1362653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635319520bf69ea2ed8786a229c57dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5a313ad1702c9bc80edbb98398b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5caff732affaa64bc9fd2b127a1163656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebac47a656173501986f4b20971767a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0570ba8800adc0901fd6fcd74e419c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6767a47f85ec0f339ad50a6ead1c59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395df64fb4a261cb0dcbcc8a7c8b744660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f92b50bf37871c5d8a7f41b66de25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22424755e89afc560ec9b4326f1a3ff2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee15dc4a41f5d271659616065d6ba2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d23301f99da12f1596ed866df65a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695ba298f7e5e6d54aae58d5f25a44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ff9b47823e59134c0c68c7a89700666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c979c51e75f4212caf7bf37dc07a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec218b966a51e56cfdfc4390b4ceb37b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fe62fdbc59f86fef4c89acde0fbe0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08528432c64b925b2cb24e8ebb40f491670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd59247f32e5931d97a36648756fb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9801320608e12e0f49894900f3e12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a1ec77b9be5ea7ec6d4fbb1bc46d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390934812ae7f217f6a8ea00ee75e80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5856f102395da9b3e48e7222d0c797675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a761c60e4221089c7e3c2abc03e65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513cab89b114fbf0f86f6a3652bb7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d6bd15cdc8ae93bfe6fd66e17314678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a189c265b2f6a6a09920762865915679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ef737cd7cda2c68b6e0531b2e7e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2092fed8e8f63f84fc7962b655e210681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b04e06a89ff7910255547a82a0a79e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51cc5048395f15318900003dad26df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf001de51405203b60322e8b02f8ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a5f5e10d623c1e6b4148721697149685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3398902396ae698bd6b4efcbdf4d95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08e9785cc7b7be7cf862f9ffadfacb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44238a32725c3a8b041411471c615fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa82b088145dca6e5eeba0e9c6e7e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da4739f3b1f40fe417f423b57fc4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103fec03d18b7402357c4afe9995de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efa8602c18f0018a321da858713bf4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb711de0e2e91c5d31c0ed716d2a0c2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929ba9f5e05c6be104cb2e90fb8f6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6a62b84938073cbe065b0ed762879695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc371b7f2b721b7b6432eaa411cca1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e1f06ac1641ecc42cae78edafa83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b563c1e7c39edbacce22ec60da1ac9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64423d8eefd9c1f878c87ecf604ecc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88a06212191e6e12b825a6b5e2db44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509dec894591383ef62afcab31c12d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe394ea61d3a78328609c4d799803c99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf71f328286deb5bdbf2c624488e70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57888ac56e7b7a5ab7c103d0dfb6730704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0558e41bf482fec5f05b87debca7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc593925d7fca27e3aaa9013df16e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696cbcfb8ca144b7aef0c51cf956811707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c13527fac51395cb5833d44d6c98c6708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220bb3baa33098cf2d3f6d7693313841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed00358d17055d6e00df3f2f0bc79e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b617a5bb43b0c79a329f56f3234fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f027f9d31d5e7dc4d808a444f77b584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae4439e185c0e298dd367a38684735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e4b3620d1822ec33cd131349c34bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fe394d73440420d175a7efe0c691b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050fd8e2e2c2c843cf9b1a0067eb9078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8edf965c86902cf5df7649226c1729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8b2b89c97ef5f189e7751d5d3cb4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b2ece61af7eebd0de71efa978c49011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10c25ded5f891c84ab65aab7c9db412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575c9938bf8e2a0753bb02c799f22fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d05ed27312d85ec2aa699a53cbfd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c081973c81f12847798ea45135b3f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9033ccc01d933f39dc5cdb17afd5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a4c5ebabab3b8b10a467234db519117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507d008a41764bd00eaf9b4aaaff35f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ea2ff11b46f6c3b8032aca884436d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f55858d324caeace679954476d8c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe4a371e242b4faf42f1ead0550a0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c49f25ff81073d85a9bf5aceed7ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf330b4bcfa0ce0c2232302699131e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da14cb7b97349c47743f26a4b1e49924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7337dc490df486c1fc5a2281c48ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27011d00fcbefcb4cdd183703b7fce7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa9a9909dd82b02a38dcf5ff70f1b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14abc2c6a4d623448a6e2bee56d09028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec896cd33eaa290c17296ec5e800329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783d52795b19ae5b1f537870d951fce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf658395c67d2e2b4d64e03d8b3a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0e70d12f0858855e2e4b627e644732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f9e7e5a65f5fddea705875c230f4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a3226a7cf8fff4d8ee8ab73f4fc2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b90e6a31f628048a7a373ec504997735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c33797c82d4d3cd3fc4703f46d4a1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41626a578aa012ae9fc818ca7081a1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755514c6b0b35456610c8c2452aba4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ccf2483114fc9f47e430aab74542739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35378248791664604d5b3b3d9c266a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706106765f266281480ed4e54153381441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0c6229aae68ed5e6f99098221b39c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145679f1f20e6ac8cc242895e2bd8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6555eceb291816d80f83f869831621344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca7f3f2dc24edb72dddb83d7a5ddba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c69fab4f6b9bd65ea69442b03fb1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc05fbf116b8b14c57ec7d6a1790c3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce92b9e1afd543245262b6d34f6c60848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f621448a26283038c98b26f955fd7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063adbd3a489296613b034c3a2b06ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fcade85b17ba52ba57b4cc7d59a6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc7a209359b0d4c1739e362c5a85552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7fcbfad275530d34e452794759dca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af552f41135aae28d37a3d45568d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232606a5430e5854bb3725838a9b5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e6cdedf2dc7e91acaa700543de86756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04485c722a81b6e3c0c1b5a8c457ef7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10775019178e0647735574718b0a841f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcbf88fd62523fb2dfd29f2b46a9c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846626b50ae3e2a6c569dbcaccebaa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095dbada9c636b2d3a179c0784c240261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fa04b92c39dc3cc89a6e0225e5e6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5bfae2a0198da4ba690241c31ceae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd829b137ee259b284866d97b3a0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788bfd2362590c8996e314f866938d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c41ecd67b6bbea820b09a0ed82f3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dac28171fabf1f419692816bcc43567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5f8c11954802d63b141479f223f2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537ff61aaaed62753c650f7e160d5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bf64855cd313abc595c28b9179b9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54947f15b54a4bbd35fadba9e38a4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a213678a168e4581ec459f03c960072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce0fc501b884d24a0debc18b4cda4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b550ca6b9ab8c3fdd8868d5a9fd0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03209e07a19b7d7c2f89ab0edd49bce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad7651e5b2438c103f1b4562a1843d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f66b1becad02d51cba22adad9476f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966926de62d6c5f6635d47f10e8987778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d199ee93f104f5cd11ea101e2b97579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7123e42b923c506d88a921722fc165080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcc6864d31d478dc7a100bdc25bd0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6f2fd29ffdffd423c6b8984cd76682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7059d4ff3237be2200ea00b340feb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1f7a51b949542f634987ddc21818d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12597bfa9afbe26766b246f02c1ab785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e07641b214a4a6e38bedf3e0fcc43d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75636c3b1258df06a64ac3afdfacf0f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcae3e0914ed7e3ba01f4e8dbbc584d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bed28bc6667e6f188195c90b4c43289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3171c57b0dc57e4881628fe4735beef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5715436bec9b85c3201edcc494a9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a47d4e8c6fbfb1717ea6858682a76892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c8889103e25f2d953f9d89d0ff65f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59582bfcac054f75cb1024d6fa9c7fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3659cbe22b46384f03cc1ea034dfbd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd4be9042edeb82ff0acfe5f6ef18c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34cd23faf7faba8d9976d4a104e4e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd75d9f2a80e6f3b6327c8e2013f3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0af2057c3925e081221fd7272b70499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae6c4a7fbc1de0e87301b77a1c41aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548693a163241005cf909b700462c7c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c945c5b16918087a3859c24f2930102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74439c4eb84655ce1cb196e7609c3662103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750c5919a3d19cbe5624deeefd2250a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625074119420970e9ab18becdf937840105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f3259f6b5119339a6d898662aef70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a4fb89cd8f1f873de16728b9470e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c30fbaaaa01fb0b26f681b684f292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a22c6477ba900b8506dad9fd792a4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c49d9894950e9df96e5327232dbd86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123941b49372d0ca40117bd1d11e34b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf01903bf79062f141ab3dae2a1173112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc04bf5bda16d845241bffd85fd910113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d20bcc2f01036686936344ecde367114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5179273e5e275ec68ab6d817c6e9c7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c59ce96f91016f43eae1c203db98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8df93e4885363a5fff107d93b7510117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1455715a23cc04db0798e4008fe00d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203041c78d314aa7c91ca386ea080a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a79e77d79e8d4693c5e7567f3e495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa5d0ba54f24bf9c7da3f094653a59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f691fd5644abf7a695eb0f774ced5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b1e40677efabe0b8044df38ff2c11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5abe30131cc84b76e6c6d0eaa83627124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d1e46554c5b415c75e701c501cd6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14a462093d4891681641e12fb80d8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c29d95f7f8a00d7480f9fd3349e4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a7b22ffceafa62cdcce5957c33efa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe0a9bfb02533bd801cb9ebcfa0f89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aef1dc5707254bbc835ca8e34e0074130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87b3791411fd4a4d7e2169e45cfd44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f0979ad4e64170a7bf2177bd3e71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a45a9151e48c34bd4a98ec89036ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f53ce8c0981df6089150e708b89ed4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f67c7d132afbb0caadf7799bc8d12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62173e772445268c0c417a5b705bf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d939ff71ba06f4893f0317a62e7514137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3cb98a43520383b474a17e9591e88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c873cbf9f9d76676215a709542c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfca7aa5623193349e1be85650f6cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b2597d9fdc813f8a951019e9e6657141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958511a3a02a8b7a581817be6a66356142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37182409a5874268b9d44c7a93b8ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27faca8292a3fcde0d47f6269d020b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402e3788e19d59e160559daa7079d69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc08fff58435bcb61c580e2368c4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c686a2c6020fbc4773cda7da967e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9126354fe9c6e16157947d2000cb15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa511fa0f34ddd64ae9da4ca1e4ba48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50f01e999a39025e7063f2694656a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b295f329745b232b18342f5c69c90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bd55e281f8debfadd7cc39f058522152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48da3a9e7742b71ee17dc95b65c3d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1425a0b0effa412b4f15a61b229ae27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012905a08f928ff531f217807679b488155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99520834be1046b0f3e135845add5b50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee754245706a18907ae8b76e8a6d7775157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1b24dbd1dff2972f16f9dc0cfddf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543dab2720add1a4424ce0b58ad6a3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df9d45a1f81efa89920bc2ec9dcac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116fa0d4ae8ee10a079350db62dc339161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde6a940a3336803a9f0c6194ac6190162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb02b1ede9afc07abf6de7f6a82be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59207354dc1037ddbe484abd5ea3f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9cb3af654ef4757b673780f11dea6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd7c5a46be2756844721e6254a1d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed517d2b448b5047507319995ed5a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b27549f59cb044951ed7d528b50d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0747fa61edcb515864085ffc1eaa53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232002e49ff884c4c31d4aac7f2c581170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb13579e814d00a1cd31da9946d4420171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f885fd52348f0fcaf57d033c630a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca4ab60961a2becba6089d61c3fd3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf0237bcc9095739bf92abd7b419b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781e1def4d533da8c25fc8bebf4add175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1154dd141e1b2273b1ecd9e8050ad31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66e7edda61db2aaa19b0a42287a50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699ce2acae11162cd1413828311e14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694512319caf52c7a875e92297a5296a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369fd7bda60a057404620ba09d62f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c54b95ed0c413daa8642055619d88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0caf3c6df24cac85ced1f489209e71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2ba76f79997f398ed9e820af53aa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b539dddc925607e42700bab27476f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39080a20ea6f7240cb1100b3ad645010185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9048f3bbaa0061e35308f7e7ab0ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538965748d36abbd62650f13d525b1a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c92aae22404d75d647ecedd76488188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75bcb8734b7dba880e76686b1e63e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976e7f4cd1a1c105b97c3aa624a2485190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb312afde0f2f26827c77f3e7bcab460191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25824a461ec06a7b3bc06797712152192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363ef02acbfcc9953cadbfa0ce8dba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c15ee10ccf9d87d7c155a1e229652194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01228cb48ec7fbbb8147eaf52c77db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cebc2cd746b301e8071925560569c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40102929a5e8b4f18ab9e1025195adc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc69c6487ff706e8849ec86485801198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9335fbc66d5c7f40af3d363509383199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a32576d96bdc2077d03621693f19e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f689fda48d9a73923c7dd9d2454788201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76add2e6887dcc00624bfc43e33f9b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda88b6af3304415ea1441aa15d799a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05bd1ef99b176718d44ee4aca5eaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44cb46ddb2a40e83cf65ac6be17614205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87721bce9ec09890d1a1f6201cae08c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76952fb7d8294dff1f879bc31131ff8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f3f5302fc67b4be7780810c621218208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b10c4f9ae9d56c9fc559b49dfbd4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88052aaa16a349db71e2bdec99eb305a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59fcf5fbe6c7d992ddcb119ae13ff4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc2567fd25aca913fb18029a98d16a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726864e2214d0a28edfbce0919fe384f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28634dd74a94cb195f99955b8cafbe0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0976390212da633a4abc053d261c700215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d45d29fa3bb7235c3fd46d3f637bcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ea89014f66b1ca6cac1227fa0800217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35119f15f3c79854deceb2823d1eee25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b0b0f3c6a688de29976254c5a02c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed371d0c2ea774f10bea64d2d984b95e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e9ec392e3875095322c8db5b22fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a177663dc9a8e12fe9161d11dcaefa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abcd1dc679c6223791e17f8ab958e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7430fd57c9eef8e6f107424e2e7d75e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7f1b4573e59512b2fb20f27fcee2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab093be7ce0eca3ba10304ab92c43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ba49d0bba60c01277a9a8b896fce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab365f392e14e271801759440ead9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a08f17f14f67a00c1bb5bfd3afb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2bc5edea6d74f03b0d6eeb449774c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2488518b50783d8c97149700aee16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed334912052af9ff6bf07009eaa138b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7717c2b7597bede4fe17efdd3a6c63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f95c51e68e95914cc7e5204bd9a09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d4f45a3e7f06362f06199004a66fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0e62fad69ee8959dca2cb47b1163d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4fb4a8b5fd4fcb416c401c7d65798237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9477a5e729b46b888b9d3798e1de2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a92bb7da477b6828bc301a84ea5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20210dfafdc59232f6990bf9be89c03d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83985a49c5970e215da74f5fa4ba5971241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215bd6e9fe76e7683f7668d6cbe4f39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3c72438c428cd80c30ccacf33fa7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be966b4da0e4340ae41071e6f60e1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34a94ee0a7698ebd5f1e5b813ccb87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbed357b684cf21856aa50d158808c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4fd12e1733747d158582ee0d268a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944be184e959adce6386867cb1ad231248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a4448b9a09ee2feabfd426f4f4b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56c8ec82f167d99f442a76b6403d20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e333130bd5461e889f0ae9559654ddc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486e8b5c1ea2148bd00ca8a298b6197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b6d5d248732b3a8355e73dc856c12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78516c89025f51611f786e881bd47c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0193a474e1a266ed4a8ffbb8785eda6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9b89695996ec40ebafa20d9f3999a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701326f486119e71d209cfa6c94cbb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3e72a6818edf4e0bbf93d2749caba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b0ed516262e72acf9ddc0f041d782259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eae98dc129b34a2d554c5815d1545260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7b5fa6e6cbfb8917d8b257f1026c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd19c3c3a80bd612c165005fe27ecd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2a1b90be18ce24fd612ffbf5b650b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e52d02f5fdb28310ed22877208873264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438be3a4e11672188026d64b296e3c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f28434f155ae3cb2e89a45c554e22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826b9df71b15b608d38f5aa84594dda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e4529751984e600de37442235dab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff09f5f94f303d6ac935e5069ddabf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592b4a63a910740ba7d8ce97c86665270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd69fc5a070ae0697a601e6dbb7450271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69ed1757580a9b3882ceb4d3f7fa8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df94610b5bed78098159189b25ad48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a8d0ce09265ed9c1dd64cb6fa5309274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27d78d544ae1b09758113f4edc2478275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e7f82097f805eb2bcefd9c7b43e0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815e1d898aa537815b4e2aa0ae88cec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7974c84cec7b364092a861e8c51dae2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ca7d71ed8fea71f9ccf367b0ffa15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714f4794fbb68bb5f05b11c14c00331280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9218f42c7bd820cdf70928bba03082281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed86563aed81ed19d79bd25f91e15f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a0f13d7ff94b8bc1898bedc2a7d4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79bc172c2601267610a62e57d1cc01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc80c8e4d2d303e421f5c27add31d51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af249c9ff408aee759f486fcd1db37d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74279f05ab947217dc8f46818ce2b10f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8286776b581b9f673938e7022fd5a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d43cf5635c84c6ba98990fd90f1429289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53671d1bb0d4af998b5e241bfee3330d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc23a1d8fa1a301df1fcd8696a8cb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad112d82f35e962aa9a9ed6758b4d50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ebe003bc397ce9b9f5cdd1a84eb58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e457a5047a0430476f2442ee3faedb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956bea9bfb4fcaa939705f01fed7e26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f477cfcfba9652907de16d007a8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482bdbd5116b49aa0b61f601c88ee38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830d7040480ee35c97c1fd97b4d1a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214335cd0b1170b014876e381d154074299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b9636552e30da0048f97c2faaed93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928422af906d38e80cc618d5dd6b89d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c84169d0d5920c4f7812465c909fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd936e7fc011ddfbccc1c260f2031303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6e236a9741b3f165e5aca22c47fdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5e10ff08c2834ad944bef0f332387305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4d9bea05b4531e39196f302b2287e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bbb6c7cf6d9494ccbf8e859b46127307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e32ab2cb46b4cf8aa306d626b9bdff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41fd5a754336a643d3429ce8317521309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4860f032bea56126dadd627bbfee2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2db2e398974455e38e3ed352b15a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa309a0d132904c0ceeeae37761cf7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d1a4f55ff88dde5df39a6517eb464313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e86c9d537683726ce39f27fe2039314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef5763cf92c7ba54e12b930bb398e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4920b1b27889e04b85dc7ac54dea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7eba4aaa35fbe69b532802f4be265317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6c467449892dce0b8bda729a10ebc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11dd551f29d7be437d7dc359e39fef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4993a61d3fc2b2e112c658b5195b60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c40476127dcb6748bb7bf1e6f48c81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a835d2683109a7a1fa7c5db87600e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a998c87f2dea4e362af70de37105883323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a090411a43eca555da24304567b9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082971b18eb963ff7888b8392ea3a759325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed700054313513dd7cc0ceafb44246326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9887ac6b5f0e695e031e5bf81c8450a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62b34312d6793bfe1dccbee39b9a78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad33ffb50164c55482fb432e5939b93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb13468dc9455634212921d50b804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bb714d718f68c1ffc0ed48d7bd2a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86055bad13c90d57bcee15e3ea254dab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654398a158246e7f3975af1c6454d00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520429088a34b2f34975a00da6bda772334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89115d420fde65b7a422cd2e8be560d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb783c9b6344f32e16473e54e2bb6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518e3bf39d3d3b45393be7f9a8aecb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b5c2bc6e4b7aacb9ff7fbf6a4f86c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc538ac873808cc24f0f17b83420032b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d926a399ac4f57a79e353fc501e3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df57b3cea580aeae8f7ab688aedd23c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e981ef7c10499c9ba3105022539a350342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a0d4f501700c6e407afeaa26c998f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a4ac626e959ce9c6f4c733701ae1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ea01ff8bc3658f73e655c3dfb260345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944348b6952ec9c12bfa11ea5525d925346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c765ea6116e4857095dcb48b1d680347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6147f7065e6cace37df7d658bc7c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6330cf0338a10bed85beacf7f34cb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ed481e8263bed77e2fa029dec55bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73a901672814aec43cec70c2a48937351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5038752a4f30a07146b0622a49287352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445499949314f8d14559ceeb2a91398353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649f4c614034d43df73c247ab8034cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0670e7e69ee8c7612fe926371779b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee548bba80fac9bffa0145521fe9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8740d4263b54891ab6cefc7d78b41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9513979c0c9f80f7ba64ab3bde46f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688a3839db50e6979bc33c3b87f1c64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba5f806f16676c6420d8095529f4b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c55e3ce5da4ea67dd1c993de22443361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda66188b506c365a2792dd0f0f3dae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa393051a0058984429c1dbaaa2b281363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77127e64abe04d14e9c7574d78680c67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107e5656064b11d915e72f305ddfdb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e3358d9c9bcb10f6b84c7607aa5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c13ecf4d35ae7c962d2aad4d97e22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3015492cfc077dd2edaf5d62ebaf46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244936139e197dd8aaeb7c3c0d4ef6aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90f07701ad6615babd6876d6d7c04f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfde58db2af2265c7f84ceb00a7e90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814d542635e092ba0ffd6cd1cf4fe2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fd0324b47c383b8dc97d357bbb4de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8824dd9048edaad2058f033af478f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3489f6890fc68f3741398c08fd2819375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76112f62306b35cea28902266f28bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615794dcaba6ca9443e83e7b9fb90d31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf2115e7514b6d1493e6179921fe40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187975ef311464c99a5d87be322ab2be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065efc4d771c196278d7eb488f22f4a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b687028058a8ab329395df99aba7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54b80529683b45c1489b08cdab90f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad680ab938252a7ee54377b86ef7430383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbebea91b5f5de945c11cfa1d2dc8b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85818c5af1cf87cf417a7d3fef2e1340385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11ae789be9072f4401b0e2360c204b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad06b2689973bbf416768b232c53390387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9852e3f0b41c6db171f4cf32b0b2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67381efd77c60cd149abc37aee344b59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aac35d2fddcfbba54b7c0c443c93c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227050c0369157b5838ef9b2a5ce60df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4fc142b3716f29b981590515f8125392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6b26f63b3ee10511cb5249be1905e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a701182cad76edbbf2e6fc10051ecf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66e54636d2a4f829bcd44ea913400395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28f16e59633a65ab9b8137d075962396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de08bcb838f5cedef30c9be1e968a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d945e020ce338ee08469bdcc1b21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bedd74d99253720ef53372eca40fc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c84ed0d829c03fb4ee20835d137bbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c04b5c5d4d192fa03037e90201d22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91539ac05c284be038ee888564715df5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c270702c8329fdb1eb6081654acae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fa8dd85190b6f9162b6730ad9544b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01cbb8d64b08022660624600b6deb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b32981feec9cb17560e6a5096ab3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a632cb8eaf8977ef5e40c0044b216407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce27d297554d03475290505707a0595408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d8e396b70f70a485a9e62334e0d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb6b484c0fef36363f3fba7f6d0d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9e8188848a6a854f6fa10d3b43708411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f97878a41f9335508864e71a426ebb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83ee5227e7e9e0f905f9435834f90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9517c086d8497a269e043fb1b8bf1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a272adc1fc4e5b27a28c6d8735f0777415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b8e8930ba758a9c47f52ac7323594416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461055c81377f07d7fe0ea2e8f43b82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa93f2089ee6c5cb3e8b1a551acc027418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736df953a849fe8293f2a8dc4e148a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787a14c4e279ca8e8eb3319b045625420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d2e96e31ee5514973ad862fa7f166421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752ac5302df9cb5535c92e541c588d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d252ed386a56dcf6d5c04c23265e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc3993ba3ad91c0ed2d3ec436a8b04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796133a34ab4d67911e7b5793cc5ced425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef9679fa7394ccb14b8ee1c68902e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d4e389dc7d09f003f75c02d45979a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7360614ed52666e1f17ec4e074ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc689eccfbe429b39ce2400d72ff8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d4b6e60d1ce6163d1548ecdb6c24f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a7c1fa7abf4cd1bf590530bfd256431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72291eebff6b1ed3ee76ae10fcdc63e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ea58087303cf1086eb966b83f6ab4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd6ef55710a7900dab115aa922414434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89ce0a22d60fac1c1786718b3cc3c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff919f2c05e17f8f5d74cfb7dc8b95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586ac84cc4532edd02579be6d10250437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085612b999607a1efba42ca2536738438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c3ef70fba18fd36356f06f086e681439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c854a5e3a17360310eb4bd5ccabd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e5b2f6edeee98280e43967cf5de95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fe528d72ab88d53c87c365480a2bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218a618eebd0871f6e36305cd121648443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ddde73f776e6ce65d227c6116ca1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436927689191c316e08fea0baef74f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862bc7c23f329e9af550b9933f9388446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7484119bb03d7e1f0a9b16e2a9085e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e81b14963bca68362fe13bdac912448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef69b110c27781387f32aeedc6c90b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe103fd178ef2e5b22e8ae9bcfedd698450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1de7470964401d07e4d06d68764b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604de36783b0e3259e16637ff64c394452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcde318a28028618571b166339643d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1311921edc20d2f3157e807de32d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b64284d27c8cc35c7de611428506c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2708ed72f088d7b86cf115fee1aa222456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1740946d3b01bf19a48c0aafa1fa0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14fd3eca155c3d6ddafd0a63ec6ace458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d81f02a164e282c194d67c3948d603459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee861294bdd05b9fd0278bf0be677c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f99194cb1c4bd18cc920f58918c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31e1b11254f20229bbfc74bd0e6ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9eda259ebe72144b67f85117dc224463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584eb07973aaed8ff83a3a55fc726d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42bbc417235e9cc4f42a8d93b0251a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa47601bbe8d33868e1ace439e7dac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6803b77789cffa6cd3cef36ffef54c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787482a3cbcfe61e0ad67ea3cb2f2757468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5cb3ad7d0ebdf1712843bf832172d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43860f7827a8382ea79d615357402bc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcb9d5106cd8efed01daf68c25d7ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98b7de18c7afb25566f0dc8e15f074472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9412f1cd6fcff2dea9f6aac8589c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca204353ae3726a1c2ce16e0b6fa1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d71919404338e56c13470cdba504c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90318648b78933c9286cc39595c1f54b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0c2c94d4245286da84e4adc12f18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8476d3b26102b129402ecbaa0b6ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b9a3a67625162c5e6d102c08dc564479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3007de78cd79e16f7683108664db73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ce7a33f2f81875878df642265ff8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bca1dfc90310529d84038198288e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3020a5abd7dc52f2fb066e5589abe7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11481e047063d27a12e6c89ed4395344484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9edc6dec60f148559588f77c3a5541485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ab6a107eef8de9a7fa1b3469121c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb2c7478189eb84aaf10eb9db60d48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9217b117b4aaeb9b1a29b54c80701488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f52ac9eb872fe3b2cb211407da7a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cc530efd2e95476e037b33a7bdd39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ffc5a0b1f4b0162e5a7d1835b362491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9467967ed8e9ebb390b9404d46d715492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea4923019f89f086ddd00e580e3974493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d051455cb059a358409de9b2fb8fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907bf4eeefbf5f449cec4708762025f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e860081f0c22a3191440d9105db15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e62ddfcaaaaf81ce2c3e48930f7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94345676d5f56b53f26ef564f24c6de0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720c4724e461ead35ad1020237eabf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d48a1481ba008be85fd61b5c1568c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecaf22ee8c4951482437d0da972220501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac008662a58ee489f271a42c4295fd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fab03fdcf2a0aefbf5d83bda3ccadd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7305daa7bd21b7d2672ecc7d70bfc57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f0f7268b6564bdcd6147e87791ee5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94eda378a9fa900098b9171b74edc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f5685aff9a396f97a5d3d6a4c293507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6044170d2a1b0dfd2ca791eb51922508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a1dc8c2d6dcf91671d75330e5e66f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c562fdfb9824d35e8a9c7b169cd9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671762b4b7863601bcd638e51c78d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e349052a57297899450004432f861a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258f511589f378e9c089fbf147df59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea995b2c88a4bb4514613c4113c616e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40129ef05243f0b13ca37da1c8e9ef9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfbc18827e2b09cd362da276ced531516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1c23b42ac8bd014a0320c73c5c497517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f8e0770c1dca3e60ff02e715fe91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81757ae614a6dff7eaff348dbea09425519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015348e470fb65d871b57ed2c25b0005520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6707a65fff2da73a3b92ea8b8d0a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3febdc6a96f0bd4fa3d311e754ccf14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ce8902d5b6cc4df5fa95c0ff7b1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db2a0a9b016ac9da19a941f13b7c0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d02382e4052dc0a3e1e22917f791525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a375ed038159d378da333157243848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b742f300ac0ca13fa7d3e4b4ae4c58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63ec5502dabe797cb614178c69c157528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771d5967190319ed777665b04750b1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99af44c7e9fa9be560d4c7617eaedd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf1511f069defd47a5c753e2809fde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eb5e83327cedd6a45867ee4122db2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b4e5e222b88ed5f2df1049399566a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f3f79317e6355a9cc5a915cab30b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e4561f727fb37befde6fd682c752535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aface2de060dca8f38db38b8508207536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f1f4575931353292964b3fa1920ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba024059e4a8a8365d555c588b8630538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bee8c203dab13e816443c0f291b47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1f55633bcc2735f538355464a143540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90767463546648a86de75063774f49b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43753e1ff62cb7003767b19aeebf729542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146098cb3d851c9a59f6421f4da4148d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a928b2eb4f9ebc548cfc19f4b334544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5b1759bc28bee0457296e4176db4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24fd27488ac42798848372bf23c973546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab920b991f15a7bc3c5d9677ea4f4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587b095ee258ebeac093f6eb51c9940548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189e75889590cc81826849140461222549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2170cc19ae1e7f7f1183dc236f8a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a6100766f9306495720488050a11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57ecd0212bda77aaded58ed2f6e49e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c89b63caa6a933262fb82f45ab36d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97ffe90ab5bf0822119d80463cf1cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a43c77bffc7d1d4f2885b148ff0a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2983acb7bc4d60fe44f1ffa1bf2e8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15b3b1df24f04ed940deaced47c50a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148988dc79e3fff1cef310a75d3964d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7f590960c24afa2ce1146482e0b67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9640d4053225cbba7748ed2dc0af6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5cd3a112bd4099b64b73b5bb305e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e150034807e92a505c47842e0875ae7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823bb58c3669643ff0c2bcbbce7d2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b6afe68caf7af93fc9df34b05f3e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686118f8d6bfc37dcd21c9052a20185c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e79ba8dcacd835f341d845a256c694566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb28af6c49b6595a633e6f8435cb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967c8f0163323acf4cd7003d8253b84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03308d0af0d533664b6e905bbfe681f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e687fefeaac1fce54501c28937e89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd166104426ce1f43c9a4958baad045571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe614424e1ad93c9203ec61fc03960df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2052576f9e7b251c8841c00690805573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ca82136d7bd51949363f037b7bb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6624f23993442b428b4b5f58b628575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004e11e7995642be927dfb88530c1b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a64050dc0a3e38d12003e41804e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c1d1819f76e3a05a619bf7c631929578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e8d6080a86e4ffcb0a4ac78370889579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8934b4097693e4bbdb012c06d114e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07011993d60b47243af6528b3f5fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bfd54e5f3b817097f02d519eee90e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaca61b7b8c927c7564081f4a3c543583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2f5c6a49549ea128b5499c16710ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c3a299de3c9976ae30708fc2805d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6178fbd3294bc6cdde5f97972571c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e37632cb242e6c144cd6d66b206d6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad8b012c5a769db234e5c620384ccb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce256d27a0b7a11f12bbe14c10dcc74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b08efa40dd56ab78996c49fa77722590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12687d7b7b2b2d7d7b2dc41cc13a3ca6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459623e670d2a936546fb76ea5c42e06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c153bd7f2e65057791b0beb431867593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb734e9ef230b57f6b1c21062d6d9870594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f263c465166a63fe7606a99bfdc5eab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1869ebf366d87e14c79be5a4e56d64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff41fe776e1c61645ff31c64dfeee9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca1f028e4588a4988dd9448420c1dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fa1d0e19a208e2e69952d024a1381599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b9338dcd393d300e029ca1c783e0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf64ba809016457c49193a98114aea1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aad9da7d68b3ce0792e53411fc69ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf90c9ea6e5ccbad30e77d1dea52c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed873788083e8e2bb5dbe481e298558604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6e9e2e4d3c5d22acdb141a08ad550605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1046ede37f6180369975d73624b20bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780f9ce12c1c60104273fc17afc2019607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab764e76e374405e198cec28a596b93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bbd2627783a0a5b34dc45e918187e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837016319cf275a3387d4b989164119a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7878a24e2e2fb5933043ad7521021611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f269752f1ba1e221d1ded43e791958612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801363810ddc81cedd9d2c52ded374a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2952ac12f4cc4f099ec096f2ce2cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a612a71c92b2a042641dd783aa06b31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18737bdc6b7ada374bceb615d377a7c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8699c684780810b5d156a414b34b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954259d3ce560d5235720be2ae207e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0b6fe01a27ab83d76ae3fdc5d541c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f9022f357bb2b4902d1e254d845c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4c0a0ee6e1740343fc5ee65cefc7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94666138ed4cbe925d266a57bfc00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356c50d7c56d4d1622cbaaf3ba58320623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfb5923acafc21cc82946d3d02c729624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c724c6ebbdd82fb02305e2eda720ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b89a2c0c87c03b2e3e02167af09ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eda24789f3123332d17842f33b379627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209762c11a6dacb12b45f9f4e15c3c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d8bfffd0ece36c4a98c5652bf9b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ce32ffeaca981a63348bd4f49f0af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3b4f9f852043dbe5a1c50c20bfd61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483860c1a9749258822cb52c3cd391c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6dd6bf7d5e298bf30999403131f87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1715aff9b242d4c0f0d08080ff5e30c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ca07479327ce54f75407e547a6051635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458f9665e4ae6049d3095f7374e72a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773da01a47558b70c3b025ba9b026f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a62954b2d1207ad7526e82a8c90d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6cac1ab824331cc8e40a883763660639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774335d90d97b6591af7cba21ebcc6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f548f51777b2a4cd5cf5482844eacd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d40dd1716461bb7e61f579d87194fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1792f095ce2c89a02e4b0cb0cb78c8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdf7d006cd43f268c7a44543296316644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b40fcd2602b0e59490375a1f3b7f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf54e1bd0c3a8a04e9d3690ae900341646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ae9c6e510b2450bdfee36a5f85fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3ed25573b18b705479ff18f3233f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23c1d9c640b3414c635fe5664a9fa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d2f80fd09b64b88594c674b536e28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fbc82273dbcb83e252c8865b6c2dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db541c0f8b2c9710bc3f9650108b91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9a9ce34647c3d0d58a62b0128043653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f0f9f90345f6ae9ef5c3f2fe4fab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acb87e236be35e213142d4341253b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55775eda4edbaa3af229d04097c2f941656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe575ca616d0ff3c26a73b70d04ae27a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1759d4406095f45db4ef58be1fae55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33301182fef7b6adf49c46eef256d78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac31e2f9c43901772280feae6dfdee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f918b89cfd88bebe0635d04ba33ed0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dcc3add36142ec86df85a11b2daa6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bffad0fc505ec991597f190c96f566663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400b428debc9544b33199949628812f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca962b5fe822d76637f95180d0a67c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48797d1133fe98762dae38672d7500ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fe04b1f3ed433795c72d60efadebd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8933635448fe9cf341a1e8a1b19c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2551fe17b8588dabd5685809d57eeb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287904fa6d3d49d44d9f44936c6e8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ec488caf39ebc8350178cccc67310671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b4317ac4048080842c5ff4656f48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef597486d18e2d3185ececd6019e63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489a806daa90c14594dba90177e5bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f734fb7477ab69eca00f63361ab6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490701f0754668ff2873ba8d9c7ce9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761f2097c4d0b0b31dfa3bc5e07176677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b614939f075333a4ca859308589a88678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae28ff39bc90f9ff95058fe2c8692d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba3e6c56319290acdb973cd4fdd8c0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>