--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a39ac7f6968125cf41947443a23a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7115765b220b7778967f3762304cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f338eb1b4e618cf09f0452c6f06723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e3ac703f23d1f743bbb89888e69444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706fe8cdc730d7353c717e889e1fc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68c723794a2cdc2f3f47487db3dc816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f9dbad519ccd9c1748fb67db9ce8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e22e5b52e17ccdd0e2acec4a35b948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e6e46f38cf82f70ec72c7ae95b1bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c55c4b728c5793875e60c6190717c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640752f795dfc34eee91f53afbf126811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9404ec049f45460f0cc768b910726b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ba0686a872ed0f7744e56cf530d2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4bf17b5699d7e60174ffc5f04e25614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b6503ade40c5a08d9e177ece2f4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83984752c33a310a7b339467f16946de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c05a3ef59ca60254c08024260396ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c16718c485225a6d97f80f5928c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add72d477c13a6918cb1913b0df95c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270e49b3d1649f06bf11e07bbd3163620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6746526321d1804f31125076cacc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ac90b07ccea51ee197f855bee2c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611253764c08d2602a6438e0c1697c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471cf1e687a1460610fd694ad64d9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0f3a7c861124754d938fc203919425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c90b152f05709a9a9ac75f14387126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227856e28942d5fbe23da78be1a4f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95045f1cf5b1089bcbce4890317ad5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89076483c7203b1794aef8b339551729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3571281d2b99342774815544010f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf831aa79f9983820c8e240f49831d7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990da3c3fb08a0f8e853d866b57ad1f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188a1a4d557ce50942459d838dc56c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555753eae23bdaf30fcf181f9b5dfd8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658feedb36c07fcd731d3de66b2b7b9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e55b29b6d0508b402431fea9d12536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df663a72296dbbd517ac48de9998f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cd5f357bc49b5b2cf7f2f2fafd19a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fe532f63104087d0b52dc279bff9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80930d586ec62955c9392a3ac86b8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648513bf0dbfc08dffc939fc818433f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9866b899ae4c638abbc3addec50c9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c10e2e12871bb5be58d630234c90b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7866a7e259bd7afd2e1095e658178f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb5a05983b5ef1b0411c8d304e6f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad460dfb77d1b1c08c6730ab6d950c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2fa5b9f2f4438aa69bfedb479806b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29dfe6f77abb368b1ccfe8bafd69b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cceefbd70e02e8647ea866daecfc2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab656fc56355757497cca52be2959350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801c779461fe796bac3120bf1b613c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92ec8527e5b41a5abb16863a63e39352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c02e570653166fd430955547f48eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae613b594c2437d0e3391dc154f447354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc91979d267761f62fe1beae18f5ee955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89cb747ef22b517756cb504599598c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd894f6d6be020fad3b8d534508738357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8201fed7925ed4944a11801c35ed7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f932bf16f1e922230ef6d33bb9908859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e014bbc5b22553dda245a4944ef899c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeffbec4f410527ee9094b8436918961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb048e72c1b8f8ec8add64506fc507562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d89185da67ce2edaabe7c2564475763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c701e686cf17d555d30e178c2c98864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e6a6f8c59c52202c511862ff72abc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fae856cd085db79271217bc3cc40a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a65a4205bffec457d7395a42292df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a92062019ee9916e8f4ff35cdcf2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caedc64abf6dd8e98c8c679aea513669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d0c2aeffc7cfdb9fd0d67c3b5a3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab74e4385057857cc8e28a4647f48171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521592f207543e95a78971273ed521d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb49d78c42b8b074e6a9d536b8b7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bbe499d531b66a1a0945b951c0a5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca96f254317f7fa463a48423d0f0bec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995860c27572cec5de2eb5b687a042676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78150d8f9571a3248b532df8fd00873c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c34e6632a3564cc66c1af4270280178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fb78be443fbb55116900d0aa78aa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df69dbd7c01b00e26b39d49eb217ef880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7296ea38ca38f68552ab1f713b28081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383112799cb768498657995502651c5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a998e72b17c0f7b13b2a91f6b0d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233790eb7d4355a533bcda74bf860da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322724f1f4ac9fb0082a09c6aa6ef97d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c10932197120db9fed2b534477cd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d98c07f6b666ac336b54dfcd0a92e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5b621e5c4fb7f3a04ecdc35c2157888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81354ac9997bcfd77363bb70ba389c0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8a901ba1b248f39a5cda8e15886390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7ee785053dcf5c05c38abc17088ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe838fe3e39a7cf0ddb5bd45e43bcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ab9b8afec45a0f57bef0e66c9ce7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7382aa989a5315d4f52e02715ba4b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444b61a63fd56f2acb50eb765e2dac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135aa8dd3c7ff34f14a3118eaa0131996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613fc18cfd65d8fcc3fc57c7bba9ce197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4419ce735147482ded7d46906647698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265ec1f8f7a2ee3e88606a08f24249a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d0942825db4a14e1c73c74d9aafa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c14edda74344f3a23c4629bcf7623b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45c0bb48dcf035fa291604f0ee68a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d6717b7bf4d0703fcd81a16c0d81d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffcb7dc8aa36a6f45c9f01bb2fd4a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da085fad197998110971b6ff7ccbe2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa44586e73fa33b700cf78e75ac413106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc870e204c00e1a98561700b57b0e80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d05cc716c52bba866c9dca84abcbe3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b8eefc229fc677b954a6c5039eb61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673290e6ca39fcda30ec39aedea7d1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84c440c0453f173478b432520aeaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03f70eb016c778e44ea31040e48ad4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f0a3c77fc8c610331e1be0b34240e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5854321b1600261533d928549d5a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348bdff6e140b3fc2f4c35b554e62a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342ae8ca02dd91b10f7c7e2296b108116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606ac8b34c6bb10f3d0467301628539117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a81f687ccb6f4ac2a43a41f83794c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b090b8431b8a582152cef660eb4a8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab7316847d9b4283c01137638e41a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538330d606c3c756b7f2b1b65ea754b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b22827a52e091ac184df468a95dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffb51e13f3339634acb63535d303c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63894e0673ba33d874fe5b3ab8d51e02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a642b2b5ddf987d7d8b5f00aa2e54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04272d2fd2b9579f2cb3ccb8cded5679126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2804067c12116f5da3b91ef5c804127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ff94b2f5f200e5d3de915664def7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87339778f1f174f74f53522e4ef084129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3769fe0299ac8d0b416db007b3595d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda44faff9c963776a87b067c7b64e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746c777d4b550d94937ff0f475233ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1429a26b25f6636a6d657bc959a7f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556da1748cf1a3b60df93cffe174312134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f5edbd9e6b8c4876ebabdf751433c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a2f6a991c6a37491d76cd92e0590136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da57e3fcc6c8380a5067f52537ffdc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4df2693a8d7f1c333847e4ffa9a602138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82f199cf8abba2b25d6e6b3858e2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82358b63b3fd64905e06e66ff24203d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ece3bb2d0223eee7a62942c6acaca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8db87b699d9043aa0432fbed7530a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e0eb388d7642b6730e766d68aea99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec32a6759b4893dc52bb7fd54cc54b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b4c5cee0ef4d402bd3388fab5fcbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c271ba3b1cb4766a5510547bf33445a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0ce3702db4cf3afbe72aca7debcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08f7c70633dbaf212bb7e663674508148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d570c2e4bd5a4771d8c505fbf2612149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76760db530023127305a219362d46e3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81db5766006734d22ed7a0103b5b7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a137e0f9720dd7e61cf4a731fe0d83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed730d6a03728b04ab73a59d4c102620153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b78514f901d03e06d87181cc682a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c61f6bd3f42bab67d82b541a7cbcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f631ec7afcced6db785d89efa57876156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501016a57f14605ea47190592d2f0a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fd333fcd537eb1f5d5c4a98c4b1b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eeee77578132eb0ccd33d6b7a3ef8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f34b9214d5c72f695b00084e19d7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08607b5e40fbdb451e61c03f5bb7bfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af884dddad6ad95fdf648c48fdbe0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a3838797e6225fa8ab21fa0652112163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f483cba42964feee5b25c7ccf0d163d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c918a2c02d6a3cc378d9bbecf43df4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b68257f3322576cb29cb57a5924d0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848d10fb10e6685e6276f877674f04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586061f0d7904f9607bf02e65c336c80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36559eafe554f1dca2fa0a3dc8fb70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12de1ec0f3998cbe375b5344e1f213170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b38ca0f0b8ca66113b57f80c8a1ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256ca71bc9ae7c3121027aa0b5e7961172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c15662863521b83d0e11a34f9c92e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175d0c5b00ba42af2e26b6e72ab5e9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a237ec1897c24c8195bd49c7ea7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d09229f39f509f265c6cea1f96263176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd6e0bca4258792931ea34ce11417f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad1b138fc55e1c884fdf4bcb28c6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca678011f607b02651a602b7e9f3ccc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d8d70644affb3ebd9846e6bc50ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b4b96d264a21016e44b4a6762e46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221c6314adf1873b2c1356af64c5c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5d6d65b08eb27806342de2c713de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f26502c335cc2338b586fa6827bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe25d1cee882958826d0d5633606464185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b11bd2c59acb395920135166083d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60669864f5d94a537f8b58dae7dd940c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da1b3af53faa83b7db179f24517e29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c08378a99bbedb298fb10f152dcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef80e0e78d2d84658a48e7eb97bc7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7348dd0c1e17f025ce48c4140d914191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438058b06a2ade20b163b45d2771f53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b671c80988cc2f3e6bdf86a1aaec4b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657c1dbb301e9546dbba42afb8a20ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da2adc1cbc3017bd8231a13307349a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef7379480aa78d21bcd98069924ed5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18126e389002af93c997d41d270c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d4135c00d8eb3ef6865ad0033a086198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9a89d1c77eccc0a562f313fe7f7fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e311433b4a704e3807433c340206ed3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d341369a35ff186816e3100148edf54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8f527b001f94dc3bd11f8ee58bfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8693fae1b8ae8156f558c527fcefa6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d141f9c08c24acb4f71a16b78b094204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851a2f96572a43a700892f2f3836c2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05663ec24e2f46017e50f91f30385f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38f69e3aaf79c32d49b1ab82cf3b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136616ab3f4565047ae3db0a35ec8c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133a13845d45cd387b7de3d18427ccb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0bfb39a5d16a3f12faf88170f5ff8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea329647bf286227e587a8766e2de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e0442a7066322c943f73562d7277d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f99194e964d8e778c6bcc374e4796213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70912734e3a762cd1b421fa8c67cf8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414f47688b14e070dd9e0582961c5e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8dddcbab305cd7c2cb470447a8200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960121366848dc3716000988ec5b84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d985c8a9cefbc76908edd3132951df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c35be07d24d4b673527790aae57ced219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80b6fe83fb357d9d4bbc9e24dc3d17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19affd68183b4699019e1e5861997e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574cfd4c7db92ecce9d71280a28044222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a540060d73c3b0f8d7fd324f911d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f845d97f746b63eca9ff844306a92f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fce0689af672b3ac3e479dc9178861225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da447a48c468ec2c28f4ee8866b42bf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d625562c27d03ef42befdb8d89da5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec978e65f4a90d00958ea5f6f0d25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee45a2e5a02877d1afa22b5f10e37f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eb2437c13385384d4392575b390f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c5715208eb12f3b07e82fbcc34138231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fdbe7cc0dc225105e1088d3e7cb49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c070b8e210145a462763e6297efe9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c6b828c2a48f2e7e7027d3076f64a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba4de0d731772c1d5a7a5d28b9c7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9eabbab014fc17f834d3837e1a02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988451b569fed44a280b5365937b7872237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15779f313408bdde9f762988c2b69a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c27ed65bd660607e619ae8f32bf5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32110c3c2c094fd7790a0574eca0c40e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72ce31cd948dffc6551c3f0df19576241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb0536576cdcb1962e26ae2b0e5ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5673d8ec886b8b60d2605394a18a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f7694bc4e3c811784402c6f243be3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e058f691b2a1c2a6e0d1daff340b35f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c92a98c9bc48606e40892baa344297246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a80b42b96fa95a174fbcee3ebabe36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939b0956fb4129397bf3746debeda7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be56f52562317a46f88ec0645de869249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8131abe23a7028e1b4f9bc46ff30fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886e2ee277bb9ca97242c4e502b77cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dd7b5905fbe8af911320839d84691252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e23753ee5da7621a96464c36e32ce4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903bac75819a3093e34d4e7b41840ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac13a04e57e2830b4ae49221930aed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c37eb36d3ea562366bd67b8d4cdf9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e354fac183d45ae0eb7ae966c5d9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551bcc67acf0f4e5afc85d8af59e481258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ba8650a6aa7ced7f2c9da73e2e18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88bdcc19db6f1d2ecae64ea936144f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78905c02a67b7d0acad41183e0bf0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ba2c71fcda92c26fdf4204d8665d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec21862020ff0548305d9a0f24da82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808f81b80297b8ad34bf26d0fbd59af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeabb066a987ab1840d00eeec84c722265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae926c7ea33a8b0783ba3aad22a3323266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862be112d491504b02ba3a3ae5db19ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc45f30d929f2f3896e84836ebd8a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45a4de5d3ae14392de52c496ef3af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f8ce3f0c2a89955fbf2027beeb2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8d0602cb548f92c23005466fff91e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361affd40e645b39533e287bbae5e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a505ca22d991db9acb56850da28ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edef1a7088f4f66f11c47d66a64809d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013fdeb07d449b4f13dda39f06d4e63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac253f06273c68d188d8164ce930ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c9754c41bfda779b50dd954fe4df4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e9a73b87a357602a2003d2509a97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916913f8cfbee5a5288c3dd8a5a3f56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400af1b046ff24c4f18c59851b93e4a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91f6424c9c87a7a1abee2bfc3bce50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30861f871f3d8677d004baebac8ed78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916de0de2a800eb4bc7f026c506114b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7781c98163876ea3813cf85aebfa4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c485895988293077e0f25262edec9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0f27c4f29d6fefefbcbd70154a677286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9c62191d8b64d1940625f1d6e52b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3eefd238622047ee24c99876ad521288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571c5f2f4e89c9c4cd79fbb6a61208e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a27255252342afb9c60a08a16da41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee2518d0e4c950e49414e4529c6386291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b0292ec4dc2872fe0846de3e30f5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dc721a53d5d6f1b1759fb35d30294293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62bbe2fb300fce3f877b97fcf0ab72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83427f94f537f2dd1fce1c8595e3cec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3381122959e26840fe114052eca6dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117db368efb6a8953caa71eac4d2459d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9c0808475100079867db2808772ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238fa44ddbb27fe58d529cebc5d6a28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef35af978ceec1475bc451091aed581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f6c7b297d02ea982e8bbaa76bf36d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cade93c7528398bd24189560b9f59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55760828e97b934f9c9e73da410bc43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599da46ae5233073530d8c162a0a0eef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b88ecba7dca8efc5450b830e5fdac6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55afba79928e2c61130ebeab1df8161306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bcfd6e79a53fc92dafe39efc049dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216614a7de92f3b01886502a32101a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f2656b045a786fffa817200390d59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a2e416c182c210c7ba81066f40fd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c17cc48080655b6fa6b7a5b861471311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17829db608e9c39c64cb87d23be2bd69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be7f5a5578bff20e224d6286701699313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ce018a4ee35b3addfcac081746604314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00786676cfa2030f9b1001eebd3ea169315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69926ae9ab2d6e4fecdef15e8b136488316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66100963b64a4a82f305869063c06fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375e6fa97de9d8515d885f05b9fe3c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf8a32f132fee15efa44bcdc188a00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09140dba9b4765621790c1047352785320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caf16387b1f90ed241181035d2f4c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f81591eb58e6c81c663684c7911b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620490b26109668b6b51f2c308a5115323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12139fb0fcd1a0e5da0833f0405e549324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051632fe968bb8cad463e75b09020345325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fdaf9f502fcac92678d7651378c2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158072a63259cc324bce0b73ce1fe6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc8f4fd1cf1248111da651c4c2cbb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d7ee68535356bfeea624fe9e2ede9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f887b0bf783d4d33277d479df42fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500992ae40e84ce3935e385fd173865b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63835e7f93908c562b508864279067d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024c4e7611d864ead45b5d244425fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb18889c8c0301ddbe84f8d9120f8e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090724e66b76206f70cf7b459fc40fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd8addca75f707998ccaa833493366336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1395a5a6ffad72bba33bd7ec0657fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ff0fb75aabab1d1adfff57517c4f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0967d43a03b9c3f2896e47b7d13c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c814de157e3bac97f399998433efc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ce1468f682717c44c0494659ff70c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a72acc46d60fe71d1d40685fafa72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835018b821be8b1fede4cd40ee7e0e99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdfa2b3aacdb3638479a09706d4380344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cd38cf704864a3d16ac3853e20991345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf717e666c79ae6ac5ef88e5d7e14322346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da655137ace4d9d24e92eb27870cff0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb200aff539c93cf8366d3dc67268348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b76c3a300f19ce14282c6b6cf1f42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59915006a2b5d01c4987f89bf56a5a55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bb90eaeb880ef30aa9e9e5665d330351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbfb7b2f2fbd0a74b94ece792fda03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9992b4eab2108ef54f0e9b3d7a6c92f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d56f38ec6dfdb1b23efe03d3012b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff1e1f7c4f1f4c49102f7961e29375355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704e62d267ae7fa3a2338eb869d29b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d984c9eede4a4ca67ebb14dd1d6ba9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354d2a23cdfac6bd86c0d167ff53255358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0816e7608d7cbe86f07bd7558e8d7b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e6f3572bd74c2f888ed68d432596a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8fe834253f78b391125623d45372b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd0200fd2c0d7be85335118319d4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5f204a43033b12eb914e50c942ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7750a3cd545dc847bc9f37ebf225de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e54395e8e1b110824e7fe397ffb160365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175bbc3888cf362d754be612fe40c6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c518b7d30bfd00cd9a0b94a6df7e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3256f1a8b7dfed90817fe84e0c67d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ade8dd2d3b9a9450e8e17f50088d12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2541309793956da6c41104526dac44c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1ba0318ad51f4f10c99c62f4eaab0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98160e9aae24151388a0319b208db4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cdfd81ce6b2b3eec5dc2d85b04f2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5abfc22a9a357ec9f83d4586cdd859374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f090ed878c0306ad3e5c0fda0d4d92b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516dca793705db89c9380982860675376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852cb4cdfb6741319f77f47dc3c1bdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba55fc91f57110c4454cb376e4846ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96fc40eca05ff9935fb679c4cd47f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a022c2d36fc218adfe455127d3d5665380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c41784dcfd93147a28f0f772d7e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875919f854258829eb1912ce3f6570be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85b7756b89d9beddc31e770b56dc22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fe970d8ff1c3d655f052681a9d8ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186c753f1696ccfa644bcab1f370ab9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377f4a7bc56418d88adc4fc9af94ab3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084c2f9cbba1a433a0d702f454fb5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3c3010ca16bc2219f734144f45dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c416d8f54a28aeb46f02c7ffbc1d68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ee65079ec9c97f645c6d008be170d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6fe533f8355be57fa7de17be867d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f94efd51b3bb9056dc43a3bfa2ff6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00116d6932d652f1386f564d8fb36b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592402de7409d310d75c2fa09843286394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953aff5e95cc8d6263d7052793dff1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439790806df066d63cbff0ad7cc0652396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693126d13b737911a874da629271be7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d3f2f981a65ec078179fd599ac858398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972c09876eb04e2a527687efeaec58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc125c667d83085aac3cfccb03240a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ccdf175d788a79d0e558507b1c796401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681214e620569c7e14f55d5a7f56020402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b48d6c8ce437baa419eb6e07fbc0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1b1f838bca08f761db35bfe51d24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdb3c0bf67f7f056755992616847fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea031d1da9a0f9f22761ce3831b5d3dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a671bb7cb05a196f0feb891ed20cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7af3346f094301479ee27b54094c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba16c23538ccac707b8e2c76464745409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e48d4257aab43e684a373afd3a51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee11b3dccfaa2ff7322b54d6d3c9033411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d3ca9d485c5c1278ed9e8a839abb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419676dd60b80de3609528e21f2433c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86835d1fac88e27f24d1f17242b7ddcc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3034c348a666f485bf1b5d87d3cf0d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea04a978f3e77500802acfd6796df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a92087ecc2a36364fbfe443594ba0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e40f8ac920e087ce87d6dfe082b5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eeabc73fc8f2d6787496553b13e42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b00d7c162facf7f65b5f5f3b0c4d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cb78a323bc1c8af2196de92445304421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c2e7a575972697753120bce7a6fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167dd594540f6db50b8989ef43f6edd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e1098c307ea97f82c0c34f6ac3a06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b7f53c3cadd8fb4eebce67aef96d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a08f076ae856ff4bb2c40ab754677b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583310e269eef5f110e49d552b186ce7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305887989fd572580f5e610f9772c705428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1130cf8c93d6f73cbccdd1560634b06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9cc0b1a9b1c7f51efaf029634a0a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce8c552f2e2792219f763bdf525a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af86135e24c9af582e120061d3116f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f55e03a98594cd61584ee88e544e11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85ad66191b482a52cc6c4541660f2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a4848e0059348db2f1db34cd605cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d66ec52a3713f1aed6a12c2b79c3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2262dbba05781700dfe664f7832df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5263bbdfc0d8d05e4b084194df83140438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358f9f5d0d4068b15ca72b1214e591439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cf42bf4c4b2747b430fe8b3e747c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5631b21b61fbf850db020fb446b3c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e4bcaa0fc626942ab04497683cf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a83933f5100a9bc4f58e3520e9e5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c762066764d349a6b8e9ed9dd28f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af36fb77d6d74cdbabfacaa68d2807445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1307debbd898caec7714723ba9d59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f4db4e4770586342fab233158a8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f783c36a7eb065f968618b2b19afa6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017a79a771d2d4a5e8c72b9c38ba562449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb9c4c943ca08ab1e6bcb0c77b3cde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cd97b529f51fe2d7755c33170cf6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebae1b08178da6a998de434b38fe1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e0e56c8e5938822edea52be6dda86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24456ea29793292e2cbde85d69c553cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55327efc030930e96663539eeceb693f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8877258dbb562f429419694ba47ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851093dc9458aec2f5fde48d79a8169e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc50f336fec8809df346cc2fab7a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d9f526efe1e22142a2d20572710b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb67f49768904b2da79084a5ca152460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a9e3ef068c06b1eeb93b97fb15653461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42e281116d970e11957a4b30cacc26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d12cf08145bf5e4c0fa32e87e8df4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4abf62df31c00dc70123dab8db39a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce37d00408d229279fe05855ad33cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb351d508afdb447e5f53aa3779727d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62280e3a5db069579241376b5f9902467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0c3028342c8db8f57e0534e050ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b1ef73f2781834ae0c138aa2fc6c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525aa21155ae1635f3c924e30e85b9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe113873708dc27a2142e4e1a188dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a22140fa992fcf838f3f2305e50b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec6d6f6dcc204738f972fe1a06b34e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48ebd7ad34b9d81d2b7bf22bbe5be2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c0eec0d131acd5a178b6df9956e80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fc0f3c38ac74118c1afce313fe611476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0234e3b3a756172fe009d958c2501477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928288412d3b8d44897c1dd67b938099478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f239eb408011e18e0a2767ec8ab9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799869c479bba0f4d8b88540d79fc7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877d6257bfa3b2699689e164f70e99f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fc161f66cdeabfd5ddaae3c4a588b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e61b2814d0dae5fc49e7aedabbcc39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e3757ae6f43c78f479bd4ce56457484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b982f53f626902138415855de7a8c31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da262cc5b0efae1804456f39eb8472486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9eb09cf670c2ba18aa9ff9691920d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4109ac4b98ed969694c4111e673819488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fb6cbf027856e9de812b6eb486221489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ff0ed5e20d4bdc460d19b7508e3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b5360a2dba9c35a8c457e3f7c824e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb4657cdc8c120a2d969585e6a223492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0cdedf0821c05775afd3ab6821fd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde9c5f3bcb78b5e12ac457d023a073494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650d672fd5111caa596c1875ddcd07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32be00f96b3f62c3831214b844e74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38e516ee7ced86f4f390937ddaae1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ff33128e16924c3fde4119e45b4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f15ba9373d223a106e2bcda61f885f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce26cc2fb67861c42e49427a1bf844500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117f274ec30e00b69a2057ea14c94a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1444b4927e4717aa567b4232a7e828a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb02872a26f1c734f472ba042b827503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e08bdf82ba6b788b878338bbb9e95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb77ca18dc66ed1f106c701f7941e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5e99790a2be63f801349430039d6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522258ea1659b94d5592aa2b903a4e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d74c183a538819895e87951f2323af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb270b7a558bea27cfec78efcaa1ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ae64aafda99320eb9b1dd3ed6d43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc3dc916ac10a83f6b50c64ed566a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7402a0253e73d4a518cec85918cde7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247d1d353be269d5c515e8b3790cecc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f13829e7e524c59517656fbaa413e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e3fb0f8508c2b1c0eabded4065ebf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cacc413213ff289db71b7f2c5853c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b5c714a6da1173ee1997bacac8b09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7b70b6c61888055e6f047a85e93bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d2010fcb88923368434290aa685e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42faa736331538dd2c57b72b21e1c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211e06d7e2a4529296d982bcba6336d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559bb4764d1ccd7e44c0184fd5944b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c74290650015b6651e653721a7fa4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f9e54ae23d19777d8fab751c56e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365a69e27a3bf714c8ad26a8c0a570525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e78a014252b89f694a549b7c0586a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949c9a7367644479f9e9fda3aa1c06d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeec712861c7c942adff4ededfccf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d047871054651851e65f4079912539529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b159eb077164f502653848463d1afa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a916788101b0d6cce5af3d99f57df64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad086e02b2b75b3797528a1f071ffc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e817979b0e10173b89eb7f6692ce7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a20b92256efc8006ee0b8adb6c704534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50271a5f14936999508218ec3cc45fa7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df40680d6b5e5a5206065e1e95bd95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592f23eaa815fe6a1bea06b92bffc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291df58597fd068e47467509d1c2bbfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b02998d2e4b49f2b4b18cef4126c00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea969e1262cdc8d8fc88055122979540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db043bb3cf11e89a767f149e8535483541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ff10ad214c64cc6d600edaaec71d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c07d73c444a57d6eaf03a26bd7d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a83fddebead4e3fe9fd944475587544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0f4fe38e507f69712009257afa08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9141c7debb56be43363abe34af7d40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c9613f0f2396743160e826ff7fcda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe5c5df74cce31474c2c8be815ab5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da3cd97e26eec9a0bf049d4535f3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd599209dbbf3a751b7a97a144942527550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd79fdff8560754c435fbd5a45b3ba9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31136907d2a17abf2e6417ca767ac866552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841be0cf8b2ce910e1ab95199b10d03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdfdc70e4d1dd2549fbebc7f8adaee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193638fca4319c08225247e1938a52fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409479124dc9922f7544769ae518b717556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4070fe5e34f2f4df333592353e7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8e881b4e761e70160d8f2d2c62d50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc54e076cedb336a999f3a9a12cc83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b80b2ba79304e2c4358050b0ea32b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2e72d77010952d4e929b34542574b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbe36e2ad4d2bdb35a91dc31f0bd06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f138c963fa18077713f46c5ec220a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db635b292719a3335778ca9035a3bea0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d2dbee9f329ab722a460c3755ac2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a9dff42998cac886f73c88535de62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f12e3471805464f3fc4519d20ebcdd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ab04cc724dec58a4882fbbe2fec6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb580ce0ef9f88ca34f9f040b11be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9ddfe89d95b32868146d1e8636fdb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9643459560fdde98a1535cef19b710571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed48cd3a10c32ddec4f6ff049fce63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61676c2b08bbbbe840236eab84b8ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1ec4172d44b5bd0b38b768b5d372f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc584a0ba5a0e1c07174473a516bfbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c3aaf595b6853eddeba023da9da2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df814d62dce51710701d6a814740270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10da7de74165dbb0483d0c1c758ff9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27bce5d2d60778360208b2e4057ea3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c6ff8188b795b84d7af19540c0d2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c5cee1f360fa90a12df68f689dca2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d9e2441b7af21472bbd33a1d295e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504b41e6a378ecfb352018248626409583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc8e8c4804f1958f88a39a058816a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff9a5b546c32c6523f984c90e1d4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a5c4088dae6988b8592f4342107b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da3e10840f830ee53ac5d4904cb73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57752c33058cf1b77f9f9eb378cd4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0c222edca43552418e91d53bf6e10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a2bcf78b04e079732352736c87ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e5e9d9362021902ba97366dfd321591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254be78d95ff94542b400c0bd54e1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd51a7dfa79ff5f0066ad7efe8eaf1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989425abed48216ccb859ce2ba225911594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507494d1f4e8183540c9a055d98dd45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8281db720b6ea4a822cbe56f12e7955596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2baffe56ce0c29c7304550d13b9bd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa92689053fcc4c7d04c69d6c98071e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5e6516a15ad1268239254733adb6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179713ea0a9948ec03376101cfb8220d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cb891d5551d6a127bda1722e6bfec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65cd9ee88b61621cc3bc3fec446363602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e10c87202b7d008f8d6f383d025ed0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15354472425abef6185e9e75ba74e75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9ba183fdf42b1303abaffcb40dfe4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf249ced4163e96ed477e27b8c575af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ac4a999b59b5800150c32f56a412607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e8129fe47c9790d027a047b5ee55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae9fae41fc85bbb28deabf0f60058609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd769097bd9eae2889d1955680dc98d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401a4a7b4f238d08cc22c2c15a525f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3e06484dc3f9ed08ce466cd48eefd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7962f943dceaa83a1697972fd4bb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad667c399ffa104c1bbbfead28d91b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d6ea72c32b04bfb18ee52265e7c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4148998325a166650656d42612d806d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f600fe4f044b3e8e80af2c8c6c2918617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add802c7e96a7c57659071b1d5271ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554abdbedd8815129021553e55a1a61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aa5bd90bb389ad3942a8b004b1355620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328230b8ae3af3a8ca9624525bf0c5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52b7d8b7e0443cc72f586d39d19ee5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadd1eb3d5308b9b7184d2b31e05507623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705521fcf0c8ad10344c1087e5f019dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3be75c0b1c5016211cae942b3c0671625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4596a36c719b07bde44f364e35373f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c983a120ea89a3307e82b4096eba47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52982232786f60c661d2a53b9adc2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446cb00b7fee04dde97ed422872fa0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78a84126b7313c7c0fc182b7a468c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c0c07d6a31dcaaa3049a2b0f28560631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68dd1185b23225c0fc7e9a43da8457632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad896f069ebdfa6ea2cfb147188e4d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a44016d8afacf2f15aefdafe5bcc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f5d88f61e406a69e782ac0e051a89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13850270137031e575ea14678268e086636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632fb29ce230652e5a1898c3481097637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c08fd2f311f5f771b60f98a20f076c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75ea62b3ab36d9008243fcbc00b7a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa299677bd4c7bd5b148e7d8c3ed52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e752d84fa823361630d5347852b1be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a40cbfa046eef4fea5229a663e620642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533253c22fcb570dfab5f49ad4c8e227643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c84c461093af7db0bd70214c4ca89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ccaac7d8db7f2927706158a9d8f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375946084bcc3c86914525f889a5f77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f352cda272cc1a8405a12b927a14c7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3888ab28651b3c49111f3fba50e0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbefe642749832cdab07c32fd98fd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb074169d97f40c57e7f16d179b648e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d76db6c70c946352cf568a869aeff1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ea44ba6544bf91090c660838a1ff1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beadfccf5d7c16fa808ae2e1fdbfeea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200d46ee737d0fc459228fb6396a8de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5849aa4ab35dcd2328681ecb4c9a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38901e952119c5d31417b10a60bd14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491452de00be8348ad23fde4b44e4a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e146848d0b1c4e1a51ed27dbabf2b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494fdd8d303763a958dd49d05783183659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71cf147c9d6fef2fd03f17fdce39f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251cf990ffe73094bda89c14e6eba40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356103d5145ff59b54541291e869174662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb8c20a79b395c89d128d6125aa97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee35c6ee3950f87352f7cc5a4e3a70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da3ba283452cfb514f305054096461665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053a497faff76bb7cc2d3c63cabeac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d8b05d91e40eeb3d3b2872e3e680667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db565821dbb3eb1e0de4c794169a0283668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2a1dab7e7b386b22be561257f5116669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00561c6f3f9ef966f3cc7abac99b1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64fffeb2b31a47035c3c36312dd95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8476a424bbbf66b70488661085cd3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e52258789c036946b31ad75782c6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f584f5ee6553c4be192e57e37418ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3f935467ce599b5869e7545c6d26c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf3e7877896be5582424f64da91ada676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9df48119e2728f58f9afff29c8b16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f982ad6c99ba39813f9281cca4332678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf576b2efb06ebf1afa01ac285438c04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc531b46932eaa9e042619d8dfeb90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06879780a360508a8807a8b1ea34fa91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708598aa56226d16694da81e0f60cea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94175d582087dfccb85814ee7b6c013f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e3246711ad4f3a88c830ee888f028684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aaf9e62976c2fea7e187fb789c37e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f2daa6226aa68418ee2e954f991d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c18c43c66c2b7921df077ec4a5bade687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a368d37cb2960899791612d4800744688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0d665558666401c11f32f40aefe0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae156f8b758a7ba95b99d92d874a3971690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57386c7d924ae5de7b3924350f1f1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a760e014cf400aa2a158c0281f9c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b5c27430a95b56a9b0894b48f4545693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66bed9a52a7c625623f939166f7a45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b90e713a7f27761779386ec6ef4817695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79f24f1b5cfad0a7488873481e403c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e390d52676419dacb23bff1caa6251697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe20a1d65bd8d0dfb67e4c81c9075f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6d104899b5741048545caa5006af3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2986efc76b1b170b2e0ae1af496a685700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a7c5d0ccc4a250f08372650df154701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43307691f7589f89054fb9f36c832e78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c0a4ddaba80d5e5d4a542e9af92b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15225c5968b4f663f61741189f1ecd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa34d8e2ad74dd0858e169633e3c83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04092f7b8a35d0d70582d93266515e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b94a158e1beb99e6b6a15361eb713707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bde61b3f127d5d52ece953ddc495e708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747bbea29685a9236aace37ae8279521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3785fe4658109084dfef4e277c1d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0020a834a680f98ac108a3b71755a8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fb926c5993a3294bd9748ab236bd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014d8976d5af7bff94284d912a0c3555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0b44f847ef166e1e946a231fd2a446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef14ef00db78befb5b097c41f8c0847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bac5fce1092e6f8c832d4c682d2cf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b1ba7d7da2082f7dcb3e248d04a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc004b04178e91f57c155e9d8e131410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73fd014177b4127304d8ca336b861111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f95023978b9b368d9be634878c1bbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06269d0f5f3932ab73856b5eca9b47ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c4d2de59602eb27e9a219148d2bd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131727d642d72b61b2162e474bdaa0c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ac92dc1a2ba89284d18c027c0eab116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f299f61587fdf50cbfe8427310a00517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06e591c183c741c6796799b7c5b8b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8072ccf5ea5a2bbabaf160fef096b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0c67315d527b29787e9f60c9a7c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6fedc3b8fe0b888b711d5ad1460621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941ac76063e6bb68ba139c245095b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f563348d743b61ecd61c6df07a4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bd63ced9bf7bbfb9bc464ae46fbe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128d72258cc0715536557de54aff9d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d1366151261dbaa1f0eb75f1d0a8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c7af6bd5f6717f96935153d45e65f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c505c89a9d1386a2650c89baf0458a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef8991e1aa596015b7629f709054c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c477ec877c63522f5c59adcc06d0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aea83a92e5b323b0b34230c072e8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deded02e27c6837e14f44c4d3570e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9a760a8e43edc71869b075d0f4ba033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f902383964344c244872879b19a06534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9f9baa6fa303ce40ea4b46e959be635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f4277157690021660f7c02c052aab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50acdc0ee9494ea355a7c36dca921f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebf63516a8407d86006f33a06ddf8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c768f0f1f51da28b9fbe8313e9f12739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913509cc460458b4044cb6e1bad415a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b0450da04a6f208f90b676eff12841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1328f8c56f2b38863336074d03a4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603f876a170a00637745bfd46bbd8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103931c08d3aeb231998a1225b2b79d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f09ab0ed0bd73f6487d487af3cb24f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6491e84128711428fdff2aee4a5ce646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd3a06002c05a4c59f43215fa464247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58d48f7f4d2866d8a4b9845fc2a22a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff2bc376a9dd3239d21f3bb3bd97d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14782cda1393f93834eaaebe38a24850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef87d58aad74fdb52861d12d132d4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04ae6845c27b2fdf8c238995f270a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63616d6793578e2e6eb70e9c0bbead053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdda898c4afa51260e82fefa888002454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab11094e581fe1aae175b6b55654b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964a538628702b9e6b8c4f5bdd5cbf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22be90455cd1c84673759d3f5d804b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf2f870ccfccb5c8ebb6acac0e56b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2088905cd843b6c76b0be900088d3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53bfb1f98ef1d92a5dd576b44b60a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4c8eb7bec37075c15a764d808ac4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7087edd1c22f847335182726a10dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ad3f52a706e05bbe0eaf7980073563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e867b56feb2f09e32d118d26fd23e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9aaab762db4982994996be50622f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d5d91034c18f7dbbebbfd95adc83466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6134dad412b0be6cbb3082113d64fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853797bbaa0d7d601c561ab70c2115b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a749111601b4b36076379de88e9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869bae0aecee5b218b4deef922d1e8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008ab4753852260e4b6d75d3a5eb7ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139fdf5b7a5d43b05065393dba8da5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d3552cef3a973c6c71af7e4fec6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4217ea4bd9e9ba3ac8f54f4ecffcfea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9af4ab53bfce61d94445fa6e70bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ab4cca97dfef4e597d203cbf659a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277883bb5c3b678db3f7f95e86849b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faabccbb048f887b57e8f1b967fd4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101d9eccbc2a731837de6c0487caa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc76f2d6ee313391dcd0f3a8a30b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3844bd7f687e396b5c6872b29f111e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d178bdfce6b60be2df4af794ba501f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d10955c5ae1e71f2b456057ed32d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009b8d7c303d4f6bc79f56bed84af4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29d86062f1876475da8a72fa6c467685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983186bdc17f3386d13d3a73796eb22b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d7041a82033092e14b1c698ba8bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a9ed5416cd7d03b97f2235477df4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea12a246a7ae6c01db6a0fd9f96bba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec4d393407cf7a9eca40ea1b77a72290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711dc55cae35081682b5a6c4a9b9b4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686137326aaa1d1dfb488fee7099406392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ededc7459e1d856bb3e5ba5b50e40e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace5792d7cd997ce37f934a051b484994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102a96eaf8e588869df33c7f18e28f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efe56f1156d3e4093db7059c61ca3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442d8abf1d3d6e725754ae6e619b25f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899b40dd381775fec7f62ddaa5b3b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99396b58405b9b1ec84b12f9fc9bffae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dba9e7ebae03d3d3c8f43d5927e5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5fc961c2fb14020082f23b7302647101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d1ad8cd3fbbcb91289869fb46c88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dd4a5c1fd3a4f42868980a86d9695103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0283ff0cc660f33c0975b36148014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602127f9e4f7f149d6e06f0e4b0c0dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbc50cd3ec66d29e28f6e49bfd3966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5bbe5587f26717e97e99901737793107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eabd3c0fe5b77de0acb3065bbafc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a9813ce3e3e2692c2c05bbe2dfc02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d9c2fbf8053886e38940015c23049110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14fba1af8815b1c319c7e4c804c8fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d68c6d6b3eb35c6149e37be35758112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363c38035de713525890a66441e8cba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943d2edd7c6be71e3a6e7c18f7ab2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b944b6b47f0eeedaa58568fa2d16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aebe7c11048589ac4e468cc24d0ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1a23f99d2ce3ffe1052fec0ce60a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2310ff82639b44fff2f6234b49e39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f74481f88351fa6f0f1ed72bc1665119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b1dd9e1d34b38205b3321625f6fdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a578ffae078874c68fc04a329435121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff530d08cc8a0c9b0af5fff741f2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4d5f9c7ca79952451ba0cc1d75def123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab375b0096035bc571fcc7c1f062f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde7157c5ec1174cf4fd85e249b322125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80ae532589ea68f6569ee123eeb673126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fbd6558813bb793f09a16ae383839127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a63e7c552dc39da0602d4f27d38be2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abd6eb8ba0070c3e7ab92119905411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffdff729271642c801a4b05fa8e889130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053b04fab65dd8f53b9e35ac62b37b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0309579063d370b655bc628e363a5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6bddb43f676b9e964b5d40a880313133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e9e204656c0c78792b6ef6b6caab0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19a9fd41d76c12dae305fed054b333135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573af51fa2613fa4d800fc75c6fe15e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0fc0452e03dad7c7a936f19c8db4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a066de4374183608fc3661965b4e3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4857ca333a6ec0e2aa70b77d11658139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616400cc2077597987f072f60b85b988140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600444b822c96c5b76626176c12cac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5681a05f3321c47ce52596a4a1b7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc0feda6c91c48380e67b1eebd0567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c72b3527c27f7b4afb95cdd9f0bcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab0ad653420410a79f63cd910772ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba875ad269c0e2b507087a976100d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deccf02d2712034cd6a2e70523eab31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23ebac30e7908c470d034d7826f17f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0bb621a3450b0528199e151873689149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232734e010d22907d1ddede01bc1dac5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2ca97064c18cd86be25362d275e55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb6b0a3b8f3f75a3003021fc9624e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c15978b3384db318e28fa92dff458d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afabc3c6cbdc082e5853d4d22325f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7908547cd847c011636c3159e1c8e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a13888c1af4d56ccdc965c9722df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da74a18ae1f3356eca9950e10f7d61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a803669384e688913bf31b7e8c1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec1ecd1cd826a6dbcc74ad2a3e3499159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb6395ed47e01c6bf0e044783d5fa0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc8a9550828b3b161064d95cbdd3f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169027eb39c0ff8195ae75c28dea5ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f9e2e437416566facebdeca6d84ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a462cae76ae5e1d210efbf99a72dc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602ca32b5a9ffc99b0b5b0fd74c3536165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655717c2a894388742678fbf04ce348166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36444eef3ed53e9173a0e06bc1a8e30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee866c0f983f747d5040ff3fedd2a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a08d1d1e66a917d41b6f49b9f6e38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a94ea4e868cf4c58b6f3ede5d491f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670ad52f894bea83170f3dc8cbe1c02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d32fbe71b798db7bde49c076841df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef51f88637b3b157b9639bdc57d1f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa764c21c72f7e0c77462e1b2f865c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1987fa61574a651098b373131d47d78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a051ac6b8cf78c59a60d869eaab53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73518e9339db33e4731b10c163c374177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f185758f4941753da4a50a63396ca24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8f39226d2dc41145da6429b12b523179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491caa2c4dfb6c7eba26d64289765e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2af705804552b5f6868d89af0ea640181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed424993c3150715d9cc08674be060182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f090960368ccac251df7e749c354a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a00a00fc2bf41638131ce8c13a0022184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda32c980e2d2c22950f40942a7073db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22a59a603ff1e006df382a704c4c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2929d255c4caac20fd7bd165f06a92d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fb77abdb52eeb843016c921943a17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21534c5377e1d4eae35e97deef6e52f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5887fcf7f18a4c92b87add3040bf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec91580f375bb720d6dfe1dab095b2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3032fe07d526d6cde088f6a8013f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25ba688405919d6348e15f49291bd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12ddbbdc5a84167d8177493cde105f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69478065fc4cbfbe594029a4a49b6f73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab891e04aff469e91751730cc0910196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c38ec8999672d6da4f15bf9469841197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606919233cc4d912a93720ec6f4e14b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1eac55f1e2c527d143cc6c9cbabd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98c5e1e3a3f0c320cfe3853db43e64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26427ca2eba9eef8d19aa7f5da1967bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae02ca2ca2bb11960baa320d65e0c6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc48cbc64262e5eba67a380d99602203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985675d08a84966de0da53e36b0c264b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca94c3122d1346cde38ff0dfb48cb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515c8e3e785d8f81e910c2487490b28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb400520e3e744655eb5270512213207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f1e82751c6b94fd97307fc5683d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd116e34e60cb3631dcc9a5b0023e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0d0afcaeebb52176f47486c75577210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca805f8ac409222e31d9e761b49ecfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67030e003935075d5f31ac7f0c5dae2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a1852b0eaba4f6f376aa8f7f566f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7602cc5e5d79c765e0a169789498e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47091b6bf98a529a597f8d9260724545215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee4b35742629dc88fb022c5c8273bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6900d43946556563d4ebcbe673638217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95445f39731817099a651e25607e0c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e7d79f4b29d56a4af796a5049f546219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec834aa70ec2d62619292b81a732fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b37e48fb5e658e70ccf4a22cc6bbf3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f24f2df7a80204f5bf3a9df5ed93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963151fb2b4f9fd4b04704e878bff25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f22d1051e413ea820e109918c69af6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d57e341aec44df0d7e43f8526fe38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a26054a7fdebc0b7a36044cf0b720226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea83b1d056f2752c0aff19a6ee5884d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf810d37367a5ad968f9cf905b9de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4687e67cfe3b44a1b40cad47e9872229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d19d71a4ff1a7561b668255bbf40f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264258e2cebe606a04aecf3a086e98c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82964e4e2e50098c1e69770bce674d53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92b1d7236e4e0e298c29e10f8b9c5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a21f64c4f3148084964c9bd8b6e3ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa565a50798ab1fa8f12417447afa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7111409db89c97c8a9d02f80baf97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9715e9c8e2bfcaded068aacd7000af2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85518b600455be0620ce6f7e80ea9fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2a6289ad3ebdfee408f735567054a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43bfe2c15701ba53e90fa2f1faa0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec40f0a6ecce70e6dd0ed33e856cba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6387fb0e28cf3a016dc1783feea49e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243ff7c73b158150d47671f23da48c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c691a14efce117baae7aef6344537244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bcd3f1a4db773503a00e332c8358d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df4e8ff050cd23ec849a8f5fe764c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1eddf61edef508e0a83c825b821ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc68daaac09596df76c024ae713392248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe1203eeb565cb75bf059c9f5ea2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f00dda9d9a7ce2987c00cf18e340250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302983276d1b462d924abf4d40ab9e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d60b07d8a4afdef582e709a9ec587b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5037ae4b3011b5a8eced0f592888eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077562f3c8738c3e1a5a8f2a2e5969b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0123f044ce93d9d68da84dd0a1d605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812489ad05f325e218450e44d2039c31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2180bc50fccfa577c445d310712eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb8d493d17d2c629452149806402ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cbfcd70d9d1280f5b8aa0adff69b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e6f611891d375a15b20b967dac978260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e7da31769bd6fa664f3179b664bd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f59674f8f358848f5213b57580a6e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7884d4efd81d7563ed0920a4baf9745263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb527aa28be46f993b404c4439a6654264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dd16f3d619a57ad372a40cf6b6a94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e181c02455ef5b46561938e837d7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e8e975bad18cd4bbfa7186c59535267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5845d1d91fe09f127f121123217d82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100daa7910a57cbe5526fdd76039340269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13d3b134fee0b75f61a1fa010a2fa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9bdb9fa8dbec58a5eeafa397fbf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005e41db8979ab3d7219f753c6ccd74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b91c39165a780b411eda96eed6ab6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb44a632384afca61e9498a885218274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c833c1abc5b94551c6e947b6b85ddc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8aa22829e988a6dcf326640aa1731276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9862d35a930c5d08f82133b6343816277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d1c3e0c6979d66461661722908fe7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807db3e5b77140ebcf2348310b8efe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0b146e7545d9c6dbac75046b43f9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c1d40ad7294319e64e419157892c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ed6215815c17d8bcfb99ea5d1e5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd50979be4655e0f7a0faf575a0854283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4e27322bf49a95e6c4b9ef0516f55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21060ec43a0fe22719ec731546553f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc8a488b5db7447647174207900835286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23736e0de9ec0369931c627779e30d42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a41edf5ecad4f9a69b8bcac55637a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30749426198513af681e49a0846eff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b18cdfdebfbb01fdaf2f45646edf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118f575ed8e1e2d0df22a820b61396291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f465583e9d4f6db0f893f81a7749b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b6be4a927813c5f40401ca848620293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606cbf79a45d1824cae942733db243e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170d715d0fdee98e8b74998ac5841e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7bf02d7a62136bcc3e66b8269aa67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8871d72898e0cee37db2eb1e69728b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfb510a73c81a71cbe1d85c7d81d59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fa476470f73e5b16ba6e035b7cf8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd56d23bff362c2ab7bab0fa5013d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ec14dccc013cfc072d69332352f7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9907e8780323c561bf1acc48412cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372169c23405f0e67d962295ccc6d69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b221e5ce492138a251d50b3ef0af09c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636edf928da047a90bb7997e457d26d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f7d2939c4697016634da9085b893306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc9de1f17eec3612dba341e134e92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f58eb28832131496e0c6e21593f5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6a29b755f6eb7c2a2424a9f07cffa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5018d04f0662d578fc3af3956dd2495310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204a6fffc09609546bafff10785c0fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd639344d878dbdaf073a8b6bc42ecbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf06e2ecb6e13841420163f83c7ec79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcff74b662089014d99cb2b8a0af12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbef0b08f32674fb65d71b8daff6629315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cedc42f70ae7af9cfe1605cf8baf23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3559d29d4a86b35bc8bc12367f7ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c969567e3e7eeceb56d3f069af9faa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f855dcd62a3fed9bf76a945adabba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d09e7f76c57b67dac5d2743c6d481320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad83cc64f657821c24e4a2a3b5266321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d075235099863913aed7583a852f56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e390eedd493ef4ec760a468683fd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dea5991e64ada0a49669ae45830ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8464642ef09d94cdc914941a2ebe1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25943f48b27dd07503d6778498905514326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b837a7e86d4f3a0242a82c830fe439327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9b895f61ed727dc14fdd3a75dc01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bf85b0a2250acc7aef62770810735329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64b22171c6ce916272df3b064b50c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe845ae6063925e1961688d438788e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a80199d319d0191b11f5d0cd4f6959332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc3e1bae66e9d301393a545b70c4d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ef0ab1346e4368d2b38b3dbbb509334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54057094f1ccc359e9fb067dffb68f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb4efb19ab0f82e743aac36c07a7bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b98833475e40b0ba6e97b860bf9567337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9681b74d7d783edb5246b4ee053ec40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca4a134c8f49aebc6bcd94185adf42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da415042139917b68719766ebeb791340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c873194037c720fef6eb989b8f329341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd4400e9c76fcbac2b23f58a018bfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7593169a696d095c51a46de2883bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a852c1c47829dfdc663a7e394e19e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67072766295fabd340feac15a577e3cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc03573f8f7da3a75445f0169ad5d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5da983b08629b8c616d104e2e985347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996a82fe94b9e5232dc678877f3d0ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7831c79415be0a0f20e41393468e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115742fb9046ca96654fbd33ca4704a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f5a4d495b7f5b7ec9495d0c44892e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3e376aaf76258289547289048b560352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28669154cdaccc6c9a639e064685b93e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db71102f07def82e197108e2b0162354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2632ddf0fb436e1fedc362891fc897355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33003da3ae75e535256d43a4e1a8281356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da9554d270635ac945f06681f1859c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b843f5b0f1d9e0fe3923228639a22a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b8bc33fd9e57502bb370afefb83b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae2d32ff406470ba3077ad70adea6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af813f4b02f21678fc736394bed1e170361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1cb22451c04b0a646b26a04cc8983362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0deddaedf0386319b7495f39d5f63c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b917377077e2a4c6b2a6bb5ca8797364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e8aa5fcded968cbda751399e8ec4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7629aa23b1b057b23283f2bfed18087366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b749a6af1a22c0ccd84d5e11e61b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4871a0e5011f2a16e9eaa5d79f7ed0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc18cbba22aa9cac7169b293c84548c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720e221cf773649da92b3c8a03a4ac7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc09547d864a8b2afcb21e82406cb02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650db16ac5d05ae20f3e3c822f31cc68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd4d55ba0422d85355872d6659b83e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9646feeb3ce7204917f1ccb47969c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786905626124c18391f7bdd81c4b5d95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350164ff4d622762f3cda026538f1498376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc159d4f081e11009a89b766338c6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5dc37d0409961140f3dbaca3c6a06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de7d0c588c1eaa74f6dee22f441b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79046b19a1dce62d905e6632121e26d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef46bff2ade6aefaa26479efdcd51cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3baf95787a47c3114d87f0aa44d109382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c1338c68dc0652e4ff0c5e2fa7e62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcf188ee86398ada5b45eb921837f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de6a27630bd4b9d92d5492ee912e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605aa509f4649581ad7310bb90638ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a6c9e565c3ec9e14166f1c2b072af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5bae21a1140bc28cf683be962262b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ce3b324ac6810db05da4d7e777c4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604786d80026b31a2cd3d5798ce1db20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ec43eea74a36685bfc6ed56226cf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec27142ab2a2e1e0869f0e2abbce13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadbd122b4dd97348ccae364bd80a6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b7eb239f1f35a5428c04e8a90a625394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab83b710c0a1acc2275e119d3194c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558914dcd616d7e8623fe3b310cc0fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f5c49aaf82617cddde5a4b4c34c6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47152005ce74ef82c959dde4388e44e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973c27c8e6a22d6812dc33911e614c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff206af558ad577bf6ad2898a6187de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e685e873b253ce29367aa3aa635709401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bd5c6725c439a90fb2ec9fc4b425b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9310aaf62e5cdd069475f5fef5c0b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83789ea351af988aea8faf0e681c9a04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a5fbed645b53bcba00b782a7d3293405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a08f430c1d839dc0d1e5ad0ae13744406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c31119f136c8860d2f50f8331cc8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a399dbc789837dff27aa73744111bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50977b37cddb0d6997f59f4749d3e2a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e093fcd289a87ff9c5617ff20b3f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3232ea8ccf1c8ac524290052514d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b15a8819f9124cb1acf4bac7193b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027637dd5d228a0148397a1342f641c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad716cf98ccd8c6a9397818e00c503ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26851310b398d10db80df3941614d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15211635ae81f8cb5622622b802f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2b679e9bfbd17e7f401dce31309e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae67ffbe62e10f1763cb4f91aa007418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db88f88b3a021ed8b2145ee8f0921e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e98bb08e4239dc2ccb9387c49379f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f9b3c1d7202a61f69f8a56606a53f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4563370789ed29a6e88ea47315ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479c6ec7decb85db2346615555bbf41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677168a04a48d5c2b2c1be96ba974d84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f1cbfe4d41a10ae9c63e67f7584ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eef276c7df68471aad0fe44a1ba57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b748dab8cc5acc1ec21dc435a998abe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e945fdae4399a278eb99e75ce9c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f0801b555a68b2f73ce77db064ef4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32dcc0c4d2f9bf9c5937dc24908fdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c219b48a1d682a548dce1c13246cba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f88aed2a9d4ffb54556080141db9a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ad3f8d855eefade06de1ab1696aa2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c42e4c8a49db92561a4b8739fc423434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a9999ba1cb1e445b89f84ab8756c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33068f6cbaa42a40eed9b2cbd25b6db3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245432118ca7a96d27bfc25a5404315437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd326fc486a9fbe927f633b4ad8501438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d8b5afcc81289eab356310b4fc92f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22426fcbecbe4b5e133402fdd73b4c22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d15315769593300b1bda855a7ce35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6f7318ae0fa8f9c6d8f7da90529d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee786d7f912079a3fb1b72a8488196c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ada6bce3bf74159b21e55122f6bc5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1afd65a6c80328200362bf196189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4919dac43d43020a06ed388c7cd52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dca8050c3155e72cd30bce78b1648447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3cbadf506f79b7920b3c05b1ce577448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3b1c12a6f0b57bc15941016ebe6a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f13db01fe11c5447090d19157288450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00bec295178122014942a0dcf8db5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd94cdfe8549a8ed22d66d5611f8ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9915b7a7cefc9a95ea92e2ac7b2f38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d772cb77b6d4a360c1ab6869246b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fafba81f56f5c4401e24781f456bdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e44a6d19648d1ea5554cfb5764ba0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeca5678eb7e9974801b8798c44c2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe87a7f61aa995cd0493baf7b37c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6581b196df0b5f7b949128a6855e3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3dce955f75f9a45b7917b30baf647460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a8bf9246740307c71367b4ff0000461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6a202b42cf7fa9aa7507f2591595462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60d0e96f5039b447a92ffb5e0f4617463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c38b05a3ba45cb8bb11921a453ee29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01d003289715f505bfe7cbb3a2f300465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d25e900a8d541a42fe0997aff6d006466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6d8dd6d02085f776efbd7ef37d6c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9d712dec99b4879232910023f2dfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34b9217da354cee43a621d8632b7c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f1e6864a5b1845398fbde09e05dbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b74bb96906733dc5c91691d11338471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e2b718361bff1433c07b8ef4d35da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537dbe73869979789cf1a233bff8968473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b23f088878c1d79f371c9adedefb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c26bd5a26e1abe6a34163f20ffa09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127df028824ec97af0939d8c813ac41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c70b11e2d0d937cca02867776ab0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5733dd2dbd84b5b2d8879bbdcea74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49a8366af3a6ac354809efb28ff2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecaf63acf57b770ef5fab581065447480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf22f62277e7bf6413697dda73895b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ef2e375258c0ac8eb6c108e2a7dfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdb0de540a3b8398e9edf1ec594c5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2352df7ff5d334019f3e9586caf18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98753c474f17158395a77eaa1c4f3f97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc04b71b399deecbaeb430abdc28f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0033c9af5f3e443f2c8c5539965e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3ebf78a56dfc25d0d51f7b9cfe7ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5bba5b562f5a28761385635717213489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac15b4babe26ac0acee6e003bf62ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f31fb17b61928cf92fbf77361be5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e722b7a5fb1836d3a126d4c5993b8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ea8690d7646db70622c9bd1d6985493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c28d6a96d6a989534e6ddaa74607c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d64bae7b7176b725e744f0dcfe67b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f5cff92ee5ec7281595f7e59ca253496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cd9bcc5c87b1c280873cafc857878497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef18a0fc7605ce629c11abaa618aa7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc393de196429e9eccb049bf17cb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb503a057773ada73cfa3dd81cfb46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadbb0d2e950a8af942aa69d33c7fbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15043e773cc625d3d72e9b06e78eb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69f26954b2c36ef01954d790d60c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddfd37ba7dedb2a68329533ac6c851504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81943c73d2a145975aeed6bf3b80ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849535b867afdd129504e463030051c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f84fbf1c688f753fd1cd7d24f12e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772e6b163a350a0ca2cdc78f5ac06f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49445032908d33752eb4d04157414b03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c703fd0852ae3adfa2efd7ae4ed06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafaaeedad0dc4222014f4a196803c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e079b8aee6d7d50394ae3808b0e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb066cfec36bfecd4d546b10ce41b5de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c1e7bb3cf906f7a77d66ea63de4c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fcc02651129344201ccfa6cf7c4ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a684e616fa52879d01baf648c9fc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8c2099a736a982c8ded16c981a37a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae66ea3b92651cc84e8e695f1c956cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c277b5dc0f24170138b85a7a8595bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631ba2fcbaf05d2e3b7a3eca927eda3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5dc8b8b4edf797affc2c4bbc758f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb58e30c1226a2933157c4711a6287c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f20c43ca0125bda6b5a51d8480428523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f90cb22201b523da581aabf88c619524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeb9e67d680754d1ac5c3d7e2d00a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90794d30102d0c63af8e96d55267a87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3bbe24268311817fdfe9f95e7cce9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0ad5b03eb7338002649ef914b13e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f62a1e84ba37b9f65da6a16e7219bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20c4ad612886b6bc2f169241e4e294530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd8274cf1b54c32fdbcf990a93f85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c86aa18ca26466356a88b3afe920cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52161f2eea4af94254ac0f4cb4a43dfb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ddaa51c25b191dbc5740992d06a94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7138c852d754d381edb7e52c84008e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6234917362f5c97bfe3b4509e0c13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa552ff5c8a943610d11197d0da49f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56ba285d389398b4e971256db1fc72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159a68eae7b5be81c8135c3a73c4882539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46474d774b4a843cb560bdb3624e6a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3d9545cdee9b6d8959cd177b332c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16514366a40fb93c5ce58ee76b578300542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68bade62909ee8311dfffd17deded2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257ccf2d74506da62896c34c7d6b12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389df182d4675af67ec85f48f737e30f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e4dee7549ff68c6a8c38c0eb030af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11ea6664dce80f7e13748abcf1bec6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59af5e21853e289977eca11425096a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda7109b8ebd1d2f3b73e2862b910ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569531948514e45923f08aad257b1be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521b29275de4da2094df174622d94f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9b2f52a352bca72086d4143f124b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5425b02c83988ebd31d754a36a5f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a446a2b9c7480e02d50b406ecc8c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cce92ae9dec4a7b73eab44e62b7e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2c159a3617d886c8205e707e14d64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8d1dedf90689895ee24edb089b003557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cea6dadbd5c57ac1863e99579f19c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64c89bd2b7e91a3042f19157b2187559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbee5a43c9433f670b51c7385b471c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee9289547be0d7060871f81a507a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f4c719c7354a1c5ea4ee946ce2b9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b88ccc6c8688e7a9902520a9d58e2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e530c54394487c6f6bc1c0593f798ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c529f060d54e9d7ae8f690aa6f204565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a62baf10c4bdf8c477beae73df6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c24c7ea1e109df67350338c9494a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe9764065a8e9c07f2fbaf0c003ea4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f5bd1e18114c3dbc7668afe56417f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e124df85437bc537e0b43815e423faa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd8bcb5f09c05645852431388d8408571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cc6a8d4457653b0c584a23ddd889c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a618bfee391428056c69cf04c667573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c31691f90b81162e62a98494bdde6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a6856f02abe25f636bee92114e804575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1f07b5389cf21853ddda9a19a46b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f4446c640aa380affbbeb9ba0da49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e6f41dc373ed6e0389a7e2cbc7bdc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6a5715f330f92a4635a0ab8263908579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67b21063623e37fedede72d6472063580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a5697be761efb7da7da0b86c487b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a411b41c0e9f85cb4884142e88de22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe89d662962735a41426605796bdbc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4c2aa56d1b0abfc625e55b50b885584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc7b705e8c7e4c51b2f09c2aa45134585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e576a0dff76e52b6b7f801669c78e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032d6ec7677750c4c13532790b8790c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf098a4f2fab1d1c4028275a5ea40e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f3a6434dcede459c2a806988a52d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b938d6bb34ba4a131eee487f58e65e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae03de5f8eee7b49999c19fd72a759591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19fffa360b1f823ab7d16ecbeab2ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053e0aea05dbbcd4e8288b26d04c04c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d58f0dfbe8215603a9f4f79b8d0811594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e632c9d6d9935389243107824138a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51597380955355ea0f06f6b0a23f723a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c66a10e1f4f608f467fec197e1a6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb77c0f151b70d41bc9f99aa830941598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a79fcdf6dcfb4f47ebf3c2bf6a512599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274a254fdda608d65495cb4ce84b54f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253bcf4bd848383531e4d887ae02b8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6c58019f6f018fa120f8d92e0ab54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18b1c849b5e32a1e5b3485e980c3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806014f9a9e790b8d33a3334fdf37207604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98308ea65b8fd95776b32f0ee373e818605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cf43ac66232ededfa5ec826ee3342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e6e419d6b54c847daff5c3dc93a63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15216555db7975890c96490bbf3e5984608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a57bb916350e99d3a089b3c880abb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2fc819b3bb94db26c740f6bd4844c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b28086b358d6ab7ddbf189b856d3e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dfeb78cb41812e95ef2c87c3a417f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb64a909b491876bd12d431adc35dab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aa62991f80858323322317b559bd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003c2dbeaf0d540d1c99ea9eedc540a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b6c98f63fa03558fb9f4e1da02156616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc9b7d5b64e0616d8d25f51471056617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9861ce27f198d364574578100f5b2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b691a25b1600668406de464a6b18f01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b5759cce822f861399b823911d584620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd570252761ec9a29e210cdabda4d7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b81c05afc02a87c1f59baac7f5ace622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633282007ae63337bde6aab0043a319623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea145e15e2c89be6e5c686cf790e29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d78b37d9bd733fc89f558285a0a20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472fa2115888f82f7cabd269101aca7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69dde331f7146563be756700b9ee92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6329cdbd93b539b972d768b15b5aca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee148d6cd505e8e796df13b4cae8f0b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8963496292d1fd4f071d5ff8c69da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2cf5220da96d6f7eb1aaafb9e0326631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015f107fb3f23d0e8f85f46f2b0fa30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0cab04240e59afaef140c4218f03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b09b7ce1c2f275cdd8f23e2d38fc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13891a6f05f0df25981b84b1d61537635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c622c8a9c17819f7892f97798fbecf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d3984d63e16e0d46b3defb15e38b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ce1fe764cf449c02fd32b2198af9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee144749c5712bb73332f9cee0b8281639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c36f008753a47f023c89b4f2525e10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd71492693d3bd417dc707ea8d4b8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e334fff36c0fc540fc18b3bc4d26776642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b76ec4430e7257267e7fc3111c293a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724a272b093e71efb990986959c61c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26732ef82f6daf38ce837df71109e0c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5cb4e0eadd7cc8a1b20c1e381fca4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60967a18b07cca37de9916221a8f636647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3080900c155a09036d8cf5423424c68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1feded5f14ca9768df94f23ecbf62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f604735bf47fe24328453ac7ed1c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c131946a811a111aeb36a681c421651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4372356edaaf63e628389cd76a155652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2b93ac5cfa37966c47a36e49efaaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba534f2d3048ed5bb666b424f5175654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667cff7f23cb0d208f876f521c1bfe6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70251f5e660d1fb590799013a61892eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bf66cb852b5b4888d7769fdfb65e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc394b4cb1f54fe235c6dd4ef45c5116658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89dff45b8ad1a0d97435698dc154f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ded9e9368b325550ba7ee8e32b5c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540ea1f427f1d596486f894074a16e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934706c7244b5799471ae27741fb1748662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be297671058cd9e3646db127d17912663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66afe1c58c94845fe4407db8fd55368664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e1aa65370d780ff44b72c0bc87f3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c003887a8b3c4d9092c0edd4be34488666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217414ca6a821eeea112dcef708e528667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93b44f63a5fc7ac09b91e5d326b1c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80fe3fb8ff041e6592fa2cc66d3aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71dda5222b25de5c7d6a1789ebe23b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839a13af54cfb02a1f4a11bbd75c533671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1552f20a721031f1faa121e12940c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0309c60d768525dc48bc57cf24132c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226dce693e29094eed4c70eccb15eee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8db656994fd608a0d9d9258fb97c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd90437ca35fba6c28da246a166823676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c1f9e50557c6dab20395d3b4904e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655cd3e6709869936b798842436ac84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375ed8561e55fb264fbcb21c1bd9727679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2ed953fb071da9a637be7c771921680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>