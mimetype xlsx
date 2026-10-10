--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd68088177fcd8442862dcda6f72f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421eb3cef92250831ff20590a64c3012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3878ab30c111bf17c80bec2222c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f18d39a01b60152098dcd46c4cd524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b95c3fecc1b038633f59706ad24f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a740b95c04dcb06f8dd1c4717d465b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e939d1e1f8c3e00708544225347987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a067cbeeef13651a235565e7505e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112892ad45f6d2adf68c6ed144d8ada9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fd9c948034656a576f90215863c9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb63ff1008fdfe116f497325330a1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a40079afabf25e90afb08c20004312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a02411825bb3a18c7337245326d2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe19af88b64d76e40d334cdd247abd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8af99654849d5d68033092183b86c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d4f496326dfd4a15de5cae467fcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead9e4d5c4775762691bd2caaeae2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfbeca5cb0ce4a04a021c81b77d9ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a0ecee48e2a3a447221038ce8b81b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bbb37096f35ce9f216a03ba7fe92a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99144aeec5a28d6132cf2191197b381c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea9bfa7e13cbcde5453cbb1f4b208a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4d4a544a4fe1fbda68d0afcacfd7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d0494f0a2d5e6202fe597c847e8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4596f94552ba3f6870f3083e2625a0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dc2dccc56d663e897b0b33298188f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd0bc5c73a62b66b1ebadc48246e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f38d74aff98c040859b2d1d9a7bcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd30764d2f467029a13954de3cdef229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf67f76b23a559ad7612b1e845f27730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a9418cbaffa4df5ae9482e53826831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc5102c549751e4c1dee6f6decb3f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b03d5af2c3898ffda6dbe68ef62e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939b640f9978883c47b0a87f369fb0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653750533d9a0c809962549e3373bc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52200ac6790c01175f8d0998c748b8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52710a51992fd2829f30a67af16133037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2ee26b8d63d6feeae7bfbf290f77538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27731b9edb427095d02d60b3a634e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699c456de257889b0007b5abc46a6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19a1d24c74df4e8b07bcfdeb8b0a8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7dd381292de0d1692f06f3d7c8c4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d513bc081dbdb29ba633f6097859a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63507a30036ccf289e670edf2f80d34644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1372e1217bd89a5b0f73573fa97da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45afd5483570e4e906a3e9a1f60ea3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e36680e9bbc9087ad118cda763d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a351633f7da5559d74c9bb326d4fa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7e332c17422407b736088b544105149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244804139afff59a345682e8ce2041450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d01c888ccc8f994e8b2a81a725579851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dc07dc6d79d7aaf246fb92df7854e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f1e151027a5edcd79dbefac9a774953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5aac38f3a0175d5b1202567d37b8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9782d6f947269b76d5407ed14b6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d5a8142e06282511d0bd0a310ead56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db51343577a6e4d9b043bd2c4e54957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a4c0de464bacd48586fc38b7b8d5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9235ce104c9115b52bbd3f3608f1bf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b0a118b9062d2738e8696999bf4dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14888dcb91a199f790b72bc4fd240361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d6f462eb97654e00a8d2bd42fd37c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bbd3eab1e4316d8abeb57912ade8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcae9709c4667e4b217f59e330101af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00261e1bcf7a25eb4c25dafdd92b0cf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf6f5a1159500d958dc77722a31e2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79ebba2f8f8b934a82fd937fc3c3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa3829e2b750b7696b5adf5f0e2cd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dde5f0a8ad4b1115f134be69de835369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2966786b5f2e26abecaa5f875807cad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c49489003838298bd9ee86d5c5a2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9e307aa24a0e96b6f43d88ec4c5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5559f9bcbb9192ae03b17e1d23b9a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2d9a2f2628cbf542108d4a69f368374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f649cba9de35e930235707bf9b144475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395af17ffbc0cfceb4fb76ec92b31ca776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b25a12b32f6563bfea6c9481e727977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86ff3371f2db43beb83a1001b33e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fd47cb6d19b4db6d0fb88e965d45179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c887e4e448a7394ee99f0910031da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c48cc6e6f95e4e1a0eaea403fe77481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cd8a705a2b00251ee849635bb8bda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d18b95f5b0831982793e415a771f5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad38dead1982e53500d8df0c054d2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53733e4d6849495a28a73944a4216b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed264583c4b768900add7de193434186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e0adf58d81295d1b5a71230da9dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4fb207b63570725acef08c667903b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dee994113735e8a0f83aade7981bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425f48a97a67a9738804f170c43169b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec406346d5bf6187acd2d70cf88fbd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df0d6a2c29af6b27d429829dda458192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc55f88b4c2d084b39cac5cd13ab01993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2c4a8f3a292cd70afbc8bb19fd2d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287e7d33af2149870836b9b99dfafb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400094f51d304cf12b3a8bbd2e527f6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c3d3cc40d2fe9c3af32e41be410f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bbc38ba262e867a373499f2a9d57798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246883ac8ccb8af7d27aba3ddb9493f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f82dc5b2e30edda91bad03da9e78f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d3e4d4b4720e84e9d8185ecb7921101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0466caef48ce4e5de30b70200c475102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2712079af209ba66c359c3fce7dae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc76f70b17ea2481d11b70acc5b2742104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2904803636b363d15030c4df3103bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e098395fb8bc9813108142525f02ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0759ee08ea295bccb3f3ee3fc327d1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79105907ebba411d2b11b0bd46503108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6aa6d3e21da6de26a2f8014ef9edc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef221558e7c1d749e1b693eab394a2c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a53c5da5b5bd0edcf0e5b387a17b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea8e54dc7e9ba46c63787cae5b5c14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934720ee83d6dec7b44ad38ce72cf78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238b3cc24d353b4d2e04808c7a82863114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dc1781104f550e18f3e34cb1b5eb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff80b78947caf41c9844b80f3b59d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf31d17ed440f86ffe48612fd28a5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7539d34134d37004a952a30318ae4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db45be3a47076116fc2965e1349e89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8f5a8fa71942dc8be5784d0d14f96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca21b83b3eca52dafad01fed9a7ef31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa83309285927d2121b6273a32ca0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19b029889ccb5ca598b2c4ad9b40fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f7f008d4ba1d48e014bd48f3b90e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688606d9cefefa7996eea6eaa0589299125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1d5d58c2c1dab09229dc0e26e18d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9406d5e67ada2fac898c82c61d3c565127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b371eb2a763c71862088ef0d70bea7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723532e2004f59b199e57ffed2460d69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4193b4208773ed5cbf3b638d03ffa30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccaf4401e103732c0c722678643f45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95fa3a990ea3c8b28a65a62a2c45d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bb052b56d3a7684358d5c85f0f3b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c91d38e3d1988aeffed4e93b811fee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747902a7562b59e47c3d638acd312b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef23857ed25be6a7f32b504b83315b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc51896a7e6dac6ca507fbdf135d596137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df4f1b878e9c62ba3449575477249138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaf68e1cf5d488fd1c5fe42a267d6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c61b849193fd400bbf2b8c5032b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9a242ccfdf76fe893f20dd9bc604f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1bf5966a4f52121659dd02b11299f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08809b56e0b3c996a0147ff772af37b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b48cf913ae220d524a5037016f1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f312707ab0025d231fe638f542855c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaee3148c27f3900bd7c76271374e92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c279af268f8544b21922c2d8d862e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c42c5c6a7c09d22b7a8ccbcde7bd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69d5e842ae7494ae37ff2349b5f620149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e88f2a8b8e45804e59cba5310f343150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ffa9a601dcac0b1837b80b06450da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f11ecb52665d5096a1f2713b41a5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44660c1daf59897b9f6e5492e456863153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f03b2a3a25f9aa3b45992655662ea9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b69210786acc1cf71d1fd34e207d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdd4c6bd8bea15b263359e7ef7d53a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d699c387ce1bcae867cbddf5d2c3a03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51c05a1b812634b29401f28e7a2407158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbd8ddbb48436e86b575b34d5ab4c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19fb2c15d82153119508c368ba4565160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963dfeb2fd1814cd8a085aca51cb28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa64c21acb70968dd1444cdf4037d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466859b24dc739c4d4b869849d6f02e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676125a2733487c058635b2054d9d9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b97c1c8c698b8e85298dbc9f475e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9865e61452c621d4923a8d0598bddbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032c0d2fa4a7be3be9a3954aeaabf9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cc693e089330a2c585af498b30122168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b6d24ac7eaba553e88b59066a52b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f16b1b48760695aa91a23539f16631170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1fd6d29a9d57e8fd19d3cf1f0bf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2689f27849f7b448546a45e8a5c6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabdc273a3e4fb07c7e6ef6b191194b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceebcf30a7609805cf7db833d68cc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8029de38d434dcc97361be25d089af4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9bc6bd9e356aec4f9ccce31a2a0e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758448224ebaedce777bbe5acdffb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c76ca718a3329752b0ceb10fa2edae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87518b047ab1479f1564c3e231210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c64a8d4ec4cccc4a08783fbcf8e07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520a3c664d453c5ffba1fd3196fab6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e69cecf0d50d7c4e0e6bdd89aa71f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526802732575bc2ae5578b31f422f6c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18c87b7b1f4f3fcb533dfd5c269a8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cae402fdf74f41ccfe42784d2e55d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c905b9804dbaa1a1611fa342e0ab9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb94e0dd5f7b8d3302ecb1bb156cc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0373047519c253234d631133cf4cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885475de076f93d64ce44e97ab05cb46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa3566401cdeb8d422460577e219fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85c682d82394aca2ad6f530aa483f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32630bd4635694ad4dbca80d52afef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3818a7954c144d8a509c6688eded643193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6873e3249ee3a4cfc0697f8fa91b65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0fa64c63622ab04eb918a62805a6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2fd4342ea4b63696857c1ad21ed30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f87ea3248204326205d1ea84fe4948197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779993f0b745de8e958c6af8c86235e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089b317bb41d0d3c5e274e175114b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55b5b0b444976fb4bfcf35b04b9c22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488ed02fb10431195f39e3a60429865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57e8d1446af9514f92ef24ac3f50fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb668236134804a43a54de58c04e6104203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fd0515fd2bf106ebc4b5481836c15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2dad7ab62d64defdbe026230cd630205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dd51591e4e1605cbce65c6431323e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d106ce562f67c083d2115f1c02d015207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4249135fb0d0b231410b8727a8102c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11f56f7904f13d1d45cafaf6b694a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2f27fe413084c4dffea11e9bddc38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bbaf2d015c881596ef95dc24569e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744286772ce74aedc1eecda50cf5633c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d68b143e61607e81eb5b2490fe47f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af16d5473a70844f73c4f2ae1b20fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff7c34e7b48c83aec793beab869a0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c9b17aa7dc612438e8877a55343a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce277e5f91582440681783a4e4704445217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092caaf077d95e4e8a6457d7d64833eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213e522fd2055e142f84fc1ecf3efa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c19d56038e371c02d0c915a2a60f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd221e894a0fcea45114966fc2adc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3512bae36773f807d1b05bbf652b25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3ee818893a8200e4ae639d8e0f2d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f839178bfd340070d008385d1df6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9ec40867d9e4f9f4eb2edf3591dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152327346b05275a71f0156933127134226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dbf64429daecac3c818b981f81fe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2e32bda8bf14b00f131ada39dce24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c952b31d482874dc50b49f4505a23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b63d055bcbf3ecd9ac9643700ec8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10217766e54f393815d062c6bc1d66e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c11a1db2c54adf2d1bd8885b4e75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b84c8257e57184084a8c94edfd53a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16704479c5152f26d7378f79ad462234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36028cc7c60ae52bf7410675b77227ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dea661dac5dc7886d4fc0731d2193a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f4b30fcbda578777dfaeffc75765d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8652be038a0f38afb5591b2ae58b9b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1378a528eb8dcbd1f25a3b2ffba82b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba557b40de8f1d6e5371931857e69f83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed6d05623486db834808b4688da51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6c0b4b68941603685ababc554dbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b9acaee2fd2d251623995bd994b4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f014664b780e360c5890dcff9a134244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d43502f2745162a0df4ac7cbd40bf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d33263d131b824df680622e225949a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ec19d7533f44e18d0a64e4410486b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b52d0192d370e1a1061ca381977b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013c835629fb2c1ed511ad3c2c3d263249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756d3e2ffb9c704dfc6747138f0c60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1816b117e475212fac01a7c2fb14fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de738640cf2c87a75fc95669877214252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00fada0f4556383b6904a4b91c6ae8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e10ab5ebee05368f2d31fd70c88520254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9552e651540a84575863606fc3eb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509f588566a0d35597cf34993708eaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b2b67cf228981d7600ff94009b33e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53975794a1115d3b2325ebd893d29fbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50990fb217bef280fddcbfa74c928e99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157c07ff5c80450287bd9f405cea05d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967d51ce6429ef2bfea6780b28d1979261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65afa27c36808f81659e45e48ad03db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2b05e484e7716422ad2e1be7f7fbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7bcd1114d650f1e9116231b207307264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e894ef3eeee0f341761c89e00b3f24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ee4241546a3a55dc26f9b7c23920266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50f1cd454aa698356e88c39f1457a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e10b574cb7641bfd585a4ae4b8f5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7271b4d234e801777728c423f9d255269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da49bff08ccd1c7314cda5a867b2ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9d1a85682a8dcd3ad2b9e903160b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950d7de9fc86a4208ce1ee52b766ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edb1709559e615727d5e2662d9965a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8719662728fc37c7d9c19dd213f567274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4f48964a8b1c486a8c7dfab8d4c75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a749f2668ad70e16dbce080f864c09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adac4d1ffdd8754ef8b6e34c46c513277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c1d3f736044426bbaf0bbc451724d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28302cb9695613dd208e7b642cc432279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19663a770690037178d92d7e2a7378c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8d622f674bdc1c63deec5810f30cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9bc1ece18e21457fc135aac069089282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff614bbd09813763cdb8fb8b11abd3bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce75d8368eb0c2f5393fe8b2dac879284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2efc7057281450e40c0fb4f71cd93a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69af1fcf4861a8b02bfe9403995db9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134001d97ffe6c767b93754325b908287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b8abff55f86231bbcf38103baba97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f31f9c831d2398a892dd2e4a15da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697b35bec4715141d0c43bf7ce93cdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d0b4a4da7873f270fefb59a2489a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc10b8784a3aac3f2c7101974f2cfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c520aa4002f2eccc457bd2f5685d0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa64b1c15e25e312bea1cfa01b1f96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fac94c4463fe096eed1931e91c095295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b17499a7c7caaf542e245dbe496d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec851269b015ee1e69cf8a15eb003297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052006260e6a72f5928c02c9bc2e5bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5efca8f3eb8b4edcfbcd2dfb186bfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0cbdb9357a44709020d3d4f66cc2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b083f254f07f1e1bb7dfc2d114fc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3098df6ad993911e21dd727606f880302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2485ab6b9c44c3a02f8bd347e3f9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff65237e2a70810a7a6021bae0fb227304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07545722a42a336abcf6c2ada1c849305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a450b0440fe3d681a752bbe69b8d20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55136ac2a44d3dab676e4f205a2242e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda35a7f862ff9f08d8f99adc3f00961308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1eb85fbe00a0135dc642b17486e5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d3ed66cca9ac7b306ff1b1dd7bd58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091db162f98fa8f286007fe40cf4f44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa266e435a1d57e896dc980028ea45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d290e559e8aaa70de18736a4b2aa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb746494f52be2deef46a66ffe2f5f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4bdafc7e4dfe054c7f7e1899fedd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9d6038c173399639aa7b39f0b6df5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb91d6049eaa96b8351b8d657e90248317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ad664857180d8474045498029a2a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3971552142c3b526a892676ab4b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53ee2830e7d79397ce8aba9a7fbe7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd407b670fbe96a55948133b3c7576321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef9a20d7555c20b0e05f8c53e39ec5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e67b7b08f4f90661aa4f4176f9b2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54c9ec33be9d4ec848717a19b19695324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c00110b42add48f2ec233ea41b885325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0fe50bd94e4faae423e1c181d9677326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09acbee42722942c0be2192d5f37c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fd7b540cd6579e18945ac706f4b70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f76cb3da3573833a34b1f16435466329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a15be9d356fc5c592721af5c4e21e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c868c11d1affa30aa27aee45f00767b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051130d055d01948faa2cd83d03cd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c92d27596bf053ffd2ad78aafb68f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e87f598d1b16f157a478d3cd855b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8890dc5ebec06328c2ed7352934766335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad2c981e1fdecb2338bfb34d752ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38aa820677c91658295e0db34e12b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eea8ba208c2315e547b97131059e9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c23242110fb9cb9893b4d538f6bb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df6d738c177e4e697dae1b733e9312340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc3066d7daa23c197bce10c82940d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db374aa984da318ce252c49ea9c3abdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899da953b2ea489049d058cda16c9ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f96aa63e57c2987b52c0aaf76653e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91a0beacdea867ef304c4de5c4d43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e63373e2749f06fb316db0f8f7516346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dbf2c1030916726082f55e043f656347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490dee618ab311be35dd9422f5fdf24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58b9b27dff71d77345f436210d25a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a335192f447f877d0cd7760d2342e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09696cb15c5007102b5786530edad1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b083481d430443f6663a9bfee06b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880005475a23e6ae2ef5b76996e756bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5564b868e0a505f277cea399a62c87a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7038bf9ddca0cf93860058e134e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed085d60d967b3e2c72a1f87f2ead16d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e0d588b709d6831714560072b02c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e4c42d86121f4e2a8878b88e1891b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a32df35618273e3c402ca057ff59f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2773a2c23642845f022b59329cc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779892e3e11d663069792ba0bd087e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2717779b2789c66bbab81dfe0379c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ad25495c03742a80a924432a2fe3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005b0a34958b936afd8ce6c50d605ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5db3e5e5d1b182b782039c19b0603f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419d291dfb29f0b6d6f7b86c94e2e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18320bd8875977be45f6789bafc07e4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0dfea0f2cf693284ab451a5ef28d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95186fcd0d4446374ddf90a374b8a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b66b49949b6682c7b674a846328464370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfc30b87d6d9243c541432f84905f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025c2b22be75c651284419365e2c007372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddbc327eb0d0a4652a8bb2ffb3f97b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61f9d61653ebd63824e8623595589374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dd4b3894121eb35590edd8bb6eabf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32738bba7e9456bd8b8c3efbf1c8f15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67db8af9fab812b4b9049c82f0d8be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07702c3f2833f2c6cc7ccaee3fcc7ad6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e08383d611f8385240814c30b0593379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009b6af34f95c9103b705eefb75061e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624b80b42b12ab295866b3883e586b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74763ec3896db1a1e6a0e27e99b15e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213ad8b3b19b0a065e641e16a17f895383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80213deae62206fc6224c9e403a8c67a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140463f64f322be3e3e63240c8d8b00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3895bb895496da0da2a521a5e3eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f275fa6a963ea9860f789fc339cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3db66b6f3feb41e5781d77226c09c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c646d4823c2e74509c4e7de61954615389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e0193a5781f914b52fc7174f76b82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058fad3a6bf52d02d5aea3c751bed93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f1e18bfc716d333c837590037de35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b4c4e5138718b621a9f0aa558503b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17853e06ddbd1d0976ecd3006abb3d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64241dfe06ac39f451785c979cd699f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712213dcfe511661065804e53e6a357396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a301252ccbd87c28eb9a7e8fbf1c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd452149034347739492c46e7cec91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cbfbda6bbc2d37d70a74a5564d10a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e5d598d9801df2588bdc6b59c0ea3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833cbb609d5feed34cb38c0daa73a82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d820ac49fd2436609c7d95dedf078402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780c998cd5cad6af81075cc85bdfa24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e8a98919cb1449f24b447c51de22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970cfcfa1a321f753192bd061e1497a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa17ce65fd85e4a49303eb5892571ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d64b783b1f09b6883048c974a5df1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d106e9e30bb50eb06bb6b6d2545892f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6c3fe87a9e5cb5be2116d25d890e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087f48caac0574caa5c7e7f034806e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42199e64a1d06d3623b03bbde1954b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c52f011a16cc03d7d98b9ba57cb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f204520425ac28f4a780615bb4c2c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f6ab78e2ea856f5f9f3322fb96d4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e4777f25c4c69ebe4e458d976057415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92456482260ef4714752ff51e3261018416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a812aae01a2329b109e671c732cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6216ed1784835f1189180fca8c95ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f1693edfbcdb15795d2841ee53660419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172fdb6ed4bd04ef746410f41ceaa86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f98b5bb5fb3a364cd8c4c6cffedf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beb8a5fa873c34c8788621d83210ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54c35f45f2bb5c0520a15896c38a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1be28522a4c2e6c080feaeb8c54708424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a899eaadc9961b8c887297e53982a09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2bec092e957297770436c41ee3366426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11215791b9ceed1df2854b6a56dc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c961107e8b1e5a67f88af5de352b6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865850f21997f13658a9b79df9b78c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393333b6b5251b86728e1c492877bfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de95c6d217b2f89b716357462aa6f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526f1f49ce6f28e49983998b8cebeca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4bc9766348ee903b46efc07297cae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d08a9b56d7e9362c539808a7e2edda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88d24caf40e20beaa3e3b73fa2f1f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec2946d518661189fe4444f41ec1d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1429f90a19138bdc1404e29b81e41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0567310bb1c7115ba3058cbd9d2dc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e618b52afb8d2213389f0b50a4eada3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc18d9e2e8ed663b61dde9d86b7b3c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354e84f8c38a26d36cf4518dd062cb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8f696812b4304ede2032ffb9e914c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa95f4b4e43f8357eb0f565dd1c5d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167890d9d535464deb12bc788446aa94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1429e862799c1fde55ffaa23f717c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a10c88182a4de8ffae930cf1ad8f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d030a4f535d2ca8103c5f1340eab1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62e4b311da7b426534d552525f5b15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2a6da9056b869909c15a47bc2e9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4efcb1e4083836d46ea63dc5c386bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac1d657f000739771b65da1b8a8fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80c4c235f5be0ef75d208d3e0bb6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f312f2d8bcb45e6ec0495860d8f4ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185cd2b0035f938a1b048f38f9bd5f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77eda5f280b965c17577903ecec6f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f34ffcb9e162bd2c18c23431512e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df3fe810341f88a8d0b97ae7ecbf8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbd519d4a4e6fdf674561339cff7a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1fd84071a038644d580aa4c6dd37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba2852bbad7e480cdb7e47eab0907a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5825d3ef79a18ee781f60d2078811461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51199a0a92bbe956b50d1174aaf8bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db04592f4fc598294673d5ac9ccf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea148dd57d6e6c90eb19c093ea63e67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c75db87be2d22fb9c412c81692e60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107f1b33f7ae095ed273820009f530466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6646c1ac56a0d67a3655ad5ed0f1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717456579854a4a5f98ecf3e39101e2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5655b7b97dc6dcb56a3d7a7414b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2cb879d8396e653a77300c40b179470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c245ff9ef1232fbf8b95153e4f62793471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3130bb35bdb0afc4131e417c65183472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b90b6bc0e123f771636490b868aae4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b2c7c4c25ee675707726fa037a381474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd534141b62a992144dab6c93e5f9d88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e494018e397337e4463e3c4449650b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9424d3fd296eb5fa219908275c8d8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaebd8fd15badf15028ed84556d1253478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acfa52b6b38181be84de86bfa92921479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c75e63871abaf52f1435a5f83d0fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e742ca7a4d2a7ea5596aa36ef32cb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688de7044508171ea8c872245c5ddfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37720ae670a9bb1c1c8200f2bbf9e2a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf760a114385ab998ebca410bee96b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb4f83017fda700732e8f060afd27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0b730625173ab935d93eb8ea0c187486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b5884386b6fb05af9a38013f56d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d27d10098b1dd3410dcff3564ba33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506e2e17c21c2256cf043bfb4cbe8ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4aaec8058310d817c81a60811c11be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef3052a4d06b2904eb9127a98ad011491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01044e70a099362f8b62b5e8301130e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc437fef5c6ad85eca34931e2ff9fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232b86d794c92c84a5a333e50540983494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a07d6e3990c04bc7d3db5b2f0745b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e85f7d024c6a85b97c59d3d079240c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519894a0e561182d45cb72583072a1a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330b5943f007d40f769537122de7014498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f5ce1f6bbf264a184d7af99ea92de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f57bb80d2cfbfa343e069182da84d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0693c92313f0983cd39facc00480dbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c56c7fff452803ceb1d91e8e19ad9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1df7b3c7fc84a7ffc6ee2189ec19cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd619a57ac57f2037430b2f6c4aa22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7dd08538791f896e7e4dc54c1614e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa25db76110275faa60470910a4262506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f53ded56e7801818b79e3accf580507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380cbdc222f6d63ff19938ca4597e44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9343d6e2c288bd739857ad7274697509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b784b87b4302d11e1fac92c6a3e776510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1cf333c28fcbc20b5def25d8ad54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d543df9359ec228727e13f5c840caa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89305aa6b11edb37a327440680112b53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2e69b2afd0fa062ddd9f04cb10ebe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dc3518dadcefb54911641ecf3a1b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce05a2dcf02b60e84431145725d49c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26503bdea0f4c14d24eb76430cd87790517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7a2d8ea5083b1568d8a3353ffd4e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3d2e888c4bedbfd9db33b4fed51dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92da22b598a21771e589da423aa55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c5cb30a90914c854631aa732eb3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7956aeeaf21cd35be1c7d157fcf22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510086c9c792055ec6c38372158b0b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767e193e106494d5174815599bf7c31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62a5c861b4455916166501e434536f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969b1b61b7d91935268e65387de53be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecaf94d9cc8079eb7626d43c1e1fcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42435690a28a5be6590e10c6b249c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc3994740b26eb920f4e2820f56c92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c13747a10a437fef6d2d2a36e220530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c048ad34783aab094a89a1c32068531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01026dd2ecba259ba1c03d5998e8f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3042d868f23c9616672c17060063d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52bef7dbdeb76b29085ee0085c659c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201f20b5d8348d254f7db98e38f26bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95cfc18c34a4ed5218ea39c6eaba23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda14a113e723d9bf5cc7ad41c6c721537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f33d180023c5966e43c99e8366c843538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba203b75f3c6ef2344a4912a4dbb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e804aaccdec68203948f0b8e6df9ed3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2ad4332f8d0beaf52fadfb4adc871541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da7ba4033f73fae22fad3cc8fda6e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2fcd1422694a5b8d5d82ea1f938c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa50b44ea7f5dc33d5ebf441d5cc7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a5257989a8097a7d0b9670550579545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfebb7152810d90ea0ce94ceef034d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002720512965eed2784ab567f8cf3d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c4317b58adbba486c98a389a17e20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305b4da5a89ff67a65c5379c22dd074549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538dd265e2eda5bf5f2a2d0d7ec6d70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8366705efc22a056e2381a179c2726551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94768903ca8ad38537c3ef02d8e8c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f176fac9bc308ee331383ce0243cfc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ef2d451b38035a1b668551e31229554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06331e3531bb35c10915af78d0a4fb06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771a8ed17cac25ff0e6cbb152d166b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03e6da5c3d79ca2b8322cddeb87bbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c503384dc74c00769ea241eee17ac4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef45bf9cd322c4054806be79784a530559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10b5662a20d0eaf896bd1a6aaf492d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3831ae200f8fa176c4556bdc89d90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b69a5faf1710d85a8070d14bc99c6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae095a3769dc93cc76c4d4d243c7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1518775b380a14715ba3f3d2f36f196564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c098b91163f72e8cbadfd2a0ff34654565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29e9a7be6f136737fe50d06a0896cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ad4679df660518442426515283e54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f175c3bc2f3e7f581ca526ff2bde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfda40da7a4118adac94ddf56927e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9361fb2391bbd02bd35c13195749129570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81691eaff44ee701e63968efb13b1d86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6851b7f652723d866702b900090d5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da54bd5d681b364d3abab09b8aa784573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077679d180d6eb74a3b4baa28afe868b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f84b12556b574263335f6be49868f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd98398b2478c1563e8fa9b0f3d95b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8fe488842eab89b1b0fbdd77fe21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd54eb5e1ab520f365d6ef34e230d01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4858c8b052620bd65e8a43a4dc577fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66553f6ec158c9e0c0b7ba98780a6130580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff056c7a6532c5f134a65342190c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1611b516d2e59a5f25103f876d6b4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699a178c2ac4a022590b54fe3cb9e9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272d2c55fc1402fc8d7009227ae070584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6ee40e830063707a88a2207ad0866585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b3ca13ec2b760a7daa68425bd1d9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cede8244961860768dbdf936c521d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493dccddf132d3cb82c7491fb6909c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb28f541b107ed327888cf3dce58e09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30d402292444ab27a5a4c41cf13da5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a425f92a76ea9d219ce94bfe217e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b830b7e7a1a413685db118ff2e7c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48dd3b3f8a6b7387162e3d1e42c60f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a6649d63c0270ffafeb7fe42c74e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc34e610f0f7006e4cd74b0f261ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59535a8d692e72c42fd5da6660bb3717596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac33237b9a37d0c1427bdc95e3b530597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd5abdd9d27fe0e0ef1ee4182b9a93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243ad035f45b5148b97e3fea091332c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644f595954f479e4715bf4b21c50013600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a84ba3419c2136a1292295a25c680601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549d4c9dfd313745462e025ef4d348602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd9fa359326298959861e36f62470603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90c132ddc91f53b02d9bcbc6f76e99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddafee217b4c5cd00474e8e3b76961605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63802d57d2815e839041f1ae9c102a23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9efcb4c830e2a167190579fa5cd661607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d01e583206562973e89240c37c4dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964952a4c8d2bc9c8b0c544fc15b8938609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845763c2aecbcd26b35e44008d4aff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e480a467c1b76c4db552525581effa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5662fa108aedc38f85a16cc58663c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96100d4905a14519bf9fdf3380895c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397410d6ecbb92124e04684466bf5888614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe76f418acb5c6459e36d8c09c62df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e30ead074dde29a7b5d0cb15562bf4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4bb9acd3ab6724bdb49bc77a9ebf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a355966dd3b4e110c934a43ea1d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da66614418d71005899e1adb3bd9b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ae32bb5035363a3d96311314b57b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516205a9de562ea417b11ae528338fab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e1ce2bff27256d4ed6fbdf03ae0c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801e8ad46cb42e1d431517cfec8bb38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d28330760325c6e896a76c9cec305624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f5aa7f667985b9bc309080f545499625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d9360a63b9f2a961620a540b562a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba19c189868863c91d4707c6c128e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49565b8a3fcdcb9c72ba3d3f10d7e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec38b331d5c5ae956c40ad7032e3aa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da061e6aa532c0dad22e43d719ac84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239edc55dedae7aa9aa117a581c6589631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0830ae2bf8b61a4e0d21df583f005632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db7470d5412c2986852ff07c648211633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43751f18e5deebe09ff2c1dfadca03a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85db5e5bd2e839e63f90715d7c5bb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a02ae78da48fc0dcd87eaa5f35bc26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afa9d23d2f4ee98f05abe688e572d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9359778bc7a46b6bba0c02b2edfce20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e819b7e05457d8b477b5db9419421e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e3335390271d99cd7f4d01349f72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d6e101351d48b1504e1b465670f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126588e1ff52810d290daeb935d8f262642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eb92a2e80e735d69ecae6bb86cea7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebea6b6af5ba3eb3968d9778bff9d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880102c957074714bf05295753c5e074645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12598bf5eb8c67892278ffd905d375e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ba40102d8cb8b78b1583c21c1fe4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54139160e1e9ad204f5b6858544240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cd1a5f4510b771bdbdada1a2b1110649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adec12f0137053bb0af26a451be62b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d4dca891de0a547e99ddac0701bcf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b4fba5ef3c836cbd123f357b35fc4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c3bf53b66ccdaabe6ba6f215a7bae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f2be5662d2fa4a47a6d5044d006bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c78fdadc54260d5e9683ad4837a934655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a505a897596fa9057ff67957c602b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5926fe69f024354c559eb73b665569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4b0c78f72173d7f0956707ca08d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8181b4c8297d2adb37bf704419592659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cef0e26a9c53d0947e70e54b38f2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780e382d16597117881784966851dc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037132f5f87d87c187b7c84d8d0ea30d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee997b910db160ffe704fe7465bbfe0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5a2a785d06e8afe2d30a9cd4d25f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a512659905b6941d75b89e36f21bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f6c42e126e2896dd8bdc9a7fe359666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d4f5909c22a0945be990ba1a614a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9e839ba5d313d53e0901c62390fec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babd473637d6d9bd94dfc0212bff7a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f12514e044a98c10dd6036a0e8d73f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9708212bcc19a91e24b6ecad1594c20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f1c7ab883789cdca0f4c0fed350d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341409a8d862a4f106f7af56ca78bac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61bde386d04661a61914f32e8f0c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bba8aae14c8009dff4c0141605ef31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6775079f6df421c62d6c511d626a759676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d655287649aed9a90ddfdf402436d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ced4ddf3efff42b82068d5ba08f09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a1a9d03b08e8f66272f81f6755171679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a12e593e755cc31abfb959b967b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3e563b9c1d47b0f00d03e9c089271681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31201d7840b521485125f99b6a34c4f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad734a9041ddb1bac3b4cf6c476259683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572525549bdf2f8b7d5183a2feb99f11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b9bd73ddca9fc0843c26971ca131685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f89587ab3ce30490cefd4d51beed3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8dafd1e392f8133ae72941afa2f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e4c116bffe1cc3a44e674ddb1f4e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b5cc9bb7f4f814445f0127094bfc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d316857b91968ec43d9415e57f35d75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e7983eafec17de2210521784f5393691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246dcbac12db7172bf891d817567e91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d51e14ea5bfa7c3da67ebd51b480b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1e83df6913b781f8a69d765e0c3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd31002995dcedc7f9c855c80d3f5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf295acd066ebc971f4dd1b7d9ac4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82c5e59ed16e98b49428d2231cdd4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1d188f963493987033239657e4eca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f860cb67b1fae0019ed38e9fc1db5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f088359d90e9cc767fa0ef7fe5ecaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87ba87d5389f1a03b7a7d81457e082701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d2328e7604cc2f5396ccbd394bf87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f78a2dbe0ce134738657013b82c500703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425c9a1da3c671ee4f0eb9fcd445ade704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46ef9b73ec221ff19a6e69b14697b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d970de993e14dc77e5b659dcd288fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a488c6cc5c42fe6bbbef7255d915f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78262158107db3897e084ade006afd83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a90cb7a5e7f5003cb831658abfafe3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3292bee5b21e7cd9548638a906a12d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a7dac989896421a54aea4dd8d60d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1d1170041b8e47e1556d278406400712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380afc81e25643670031f01a4e171ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357186f7ffac3d7cdc28503d59fc5bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761a63a61b87ccb3272e28c28355b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bbf4d9cdf5949f699c8da4ca03687716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3cafc4b4c987d26fed547c2cf407c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec50b2cd013a7ab94a6a93974fa8da1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f07ced76993a69bc46aa2551d9213b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc2ec4dbcefcb017460f5ce5a831e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddf4489853ff480c6251c80eb6eac7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfda71f79858ae2fd33ee3ca4fd64ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e3076bbd25c716deb453c588c7724723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e06d1bea918c900b2eb09220e771724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc42babd1a9d728ece22460c7a0768725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5b14b383a7998df8a8b20dda5b7cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d986a1602b45eeeb34089cb60f02a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbec85afb08ea9af3e4d9d40e624b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffee01b33cb2104f95e8a7aa8f202b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e125f528cf3217635207a9407323d1c730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adedd05580caf59bc8b107893508b381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af09764b64c4b2793acc295e80fd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561f425a2f68c58f2538e0074f0f6823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aec4c5acd3e6b716ddda6d816e5834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b895c4b3e7211c3047e477b67638c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c688dd2e42279a0db6b7ae535225ee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28285c5b83f999633c73e18cf2b96f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5b55e95188f084c464ee8d2508e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f25d5595593c8678ba1d06821cb7e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba24af2131250860d3fa4d3ddb98cb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5fcb559873f878d9eb309b99207b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feee80bc931ec79dd00c85af2edcb8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bb8ed92a17661f3d27d8101175b2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc26a1b86156a51e49c8a8747ab95de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960df490bbfc5769b14a3aac922225315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2e9fb135000c5309a13a7fab871116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f3009df19896952e2fbecb761b8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f2182219b58427baae33cd794ab1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61d684fa9dd21067b4753a90a38f9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f65f8291366439566628630bb5342920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19571e0b9452bb593e80ce0179eaf47e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa92df0ae0c28a96d61c39242a1a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8108642563ca559f3f79dfc38bd427523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585264e7cfdc9e34f1a1417f038676624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e274b07ab55ed77688ff3cf9a05c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468810ae7aa54ba42fa429a5d3a3aefc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79915c50d8609c3d622372a151411be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d9b70769839264f1def5d0bc9e0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea8284d7578b0b7a33147844a987b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cd3497b2adc065b7ca185ec16669830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3525e37502a190c9e8e5231933bc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc45aa5127b57358549b893db638132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91ad13c75ad1fed3cd47cf43b4e5ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068940c0e7a4c1b185a107457e3f428f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1881c73c9de34423655882b42e6eb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554abfbd123ce3a46f1c9cb1156ebcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2258acfd744983334d07349a64ca9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c62c45049281e3b08a77809806fd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd06dfc9a547dc57f791bb9da561fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8a8fcb3b42237009f3ccff9c875c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e67e4b65201f25d72d4002bb32b02941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0601d3910fb2d4f916498dc46d5d9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8695d19f6e62c434871ce1a98fb6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153d4c0a505ec534f4a581ff8ce4e4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fd6f6f60ed9992c70bf1f5f5a7c1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eb5f00d8427191fb784b9833b007046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef19e75baf5d0da3900bba1a44fc3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810cd3449d4cafdb273ff87b2b6e6d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce5d39ea7e677d465ab4e60262349549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12831dda9b242bda2b2aa483992c3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4741fa7c85339f796472efff5003d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af04aa70b2a7dd7f973b017fef9e0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec85b7c00f6e8090d9a7447a79a995153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bc212352ef3e622025a9b769aaa0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8305dfe32794daea7027e8d8cde0da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cc8c6462b98822c060e24e40f8c9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35517e510d6199658b4ee668461cc9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb583f000adecdb3a521066628ae1f9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba769952dbc84223d6bb4ab85546059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1307ab2b74a74921c002e49d1ebf3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01453dbe078c22354cce530313e40961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8853b84a3600d302f55a7efd503ba262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b9a62dd4244efc02f451993bdedc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfee3f48efb93e130037cf4a44bad8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaa3415e50b66677625aa9f72b4f0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3fc8ed8fa7992a91c4794b05025dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcd8cd70c3ca51c54f01e92eac2f8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bda137c0ff202f32b93f6b7b1f62f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f661a8a02a37e7836f530e6266f3c8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e117f87d534e2682c786079668b937370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefdf5ea98854eb82cd493f409dba8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376c744846ae1d8ab13980e78c8319272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d97b06c564088d393189b4431fb5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eb5ff0c3cb3b02dfcbf6e80bc0cfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832e0798dd70177c86dd9613a361ac975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf7697280cc36f401a862c282dfec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcfb4c3400c6d4861477d6bd3857b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d599046e2713c55d525e372c50b14b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50370699297519387b82a67bbff219679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558105f93ea4b7973ec251300bc6e7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd43652873370383c59839dc6a88f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9af21e2efdc5d270c3bb892198e5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f47b288839d8206a0795994fb9ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86513c8df637a54152b8ea0a2c8d230e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d50ebc39a7a2670f1680e690fa699e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cc6c1f0a51834c9d205a2a2345d8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17256e7df0bef1dff350d9f3e07995787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c63f5d4983a186238522d3bd368088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101697dbd9827ab7a02e9e1e6520dce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fac46c08317ba5830eb0059fe683d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc8b57f32662370cea191253645eb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a20911274c27c0b52ad62fd3d1797d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42552ea84ee4da94cc54c56adb4a83bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955bfc5ec6cdb40f58677bcbe0ae62594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94d38c50ee910e06fa5bae5b32a12895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8c3fbede2da972dafe259cf68ae796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bb5527a5d67e1bde7902f352dfd8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6664b1f25233e573dc76482ccdf6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2049d1d4d59ba5459f02dfcdc651599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab21d9d48ed383426ba30a1146460100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b05d2e21527b455951e87e1636b00a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d1fd4e314cc98c3fb2ed53ef3ceff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbacb2f259a4edb6014fa183742504103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8b0f5a766003d33602177e9a38f68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62038035ab51ea88616b664bb3c3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8356bf599e2dd6a63d853c6937670e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce90cc2f39e2141467de7caf4975584107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179cd8f4a5b92b4b35608c1a2241f54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43132855333bdac7cde9639bc2b9406109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de706d631a81eebc0cb4df9bb29f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656d4319f19c0f256b7323451c35070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba10d01f8ab61ca25f8494f0925920112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3174aea830d614f53bc7dfff23371a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa57873361c6d990722c92a2bb2a8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee872a06117a0c75761a66393eba7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905e1837634ea6ed4d5fb03d98236be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6056bbeb604888d4f095142d4ec04d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad603995719ceb3836ca2a8771e21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c6f7b529f294efff68eb2d2764e26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2268005f362e610e3ba98060b220ad5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a010af78775949340131bdd2d148b3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ad92e4dc9478d8629026d11a1835d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b0cd32e7b017d4bac71ab255ea8a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11cbfa78b9e34f57be95ebf90063ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481269601bc69313ddb3168a2a0e0be7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca5fcd7565eeb36f259fc5c18b9d72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d44d1eebb63b309ba82763a9217f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7df192696600c184e413d8781fb01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f933d4ff475295055072d02ad8006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eb1c2954ed022664ac42ae83d6519130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb8b634bf87440fb92d1baebc52fb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b8b0d99f63da875434b64f764e23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572acfd521b8ac372d4dd2f384cc9aa3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3413af5f8c0625757c9eeaa0ca7ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc13fadca7c5f5e63af2ae9a262244135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a709e5c45edf27f86fe2e6a4041bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346fc1125b531412b75786d02620e3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304ffa8e0c73f51da40140e8f595abf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21fa2e3b7391deb30ed1f25006830139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be3fcd515326c8492581078b2b3c05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f698de0ded573627f95ce42d0a0a46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d01d543a89873efd2e991f4a616fc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ff1268ac81a4cc246708425289393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9bf418e45db7dbecb3c75d09dd80e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13107bc217a3f4b099c1583cd4901fea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19414792eec743caa9067972d3eb6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de293410c5ee1081928c29b1df63227147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c0c685db22e6abc9083abb2053703148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca35ddfcb366cc6fd46de9d4fa17b2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502633b2afa145b26496c81ea2b938150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deacba041c2ae8aa7c65c19f0a82df8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58731ed4b7732d2e5f30d8a41af74c13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f1f76daab7ab708b26d1d9d95003153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd62dd56387124d072cd29be66000154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6be72e28012a2019c993dc129dacb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc083448fae3afa81a11cec40cb0d1b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6b89c836cc4d5610ba2b023f1af00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d4851fd40b9b34ce7e8138f85565158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817e72dc48089d64920d155d7e61e9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f8a0be7a67a480e5a3d0a811394c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f055e84976bcbbce31a3725b27925161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303448441f5c069410f13a8d8e0e4f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390da65fc57897c37ab6599ca373b2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dd72858f4f864134a26802b983b4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e9922c961bdb8aeab219de76ad648165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa662aa3f4bb76ae3dea236cccb4860166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305ab278fbbb6ef97fb3d07820cec63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43769740c5bb7be26efc64c968f8b0dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e46b3872c5446d0037cdbcce277b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f419f053c123d4f01c3aea347d7f93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177b40ab87acf55db249ddcca521c06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d5efd02f33ccb72dfa831e44467fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3812e2b83c7c9247c24bfbbe579549173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f094c7441f2036fb868fd329ad3fab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a5637087779e25d1fa7032170c4cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93ae0c8bf13dcb1866f0c257c4ebb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db17fcc27ef4af8b79b26827f61c58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b95a153880197678412e33c98bae9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae480bb436cb16abe31c9b153c71e00d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda02fc96847dcdcfe9dd0119b046d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf5e09a9f646ad771e860263c94fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5487436f6bfd8d1cb7c38725e2dd9e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d84994c02d650aadc0c1612a4d359b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519632f4896ab781322c313331a665a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b8440acf272bf5148c7fa163197de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdb4da835dc15c7cd739686612387c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0c39c4a3bf8873096967c861bffc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649855a65feefcf949323a976ce6773188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219186fdc3e2193c5e6e98ae36ef0f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f8565650b10d32740ddf7fcd1c90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e8d13290008e3a8401e3e020063f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b58938c353170a7da8e4d595e9f41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34b3c2cb2958540cc819c87b148d1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace7ff1cb53f2258b4e1d15404c96cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a471aace7d7d74dfcb61b078fd2b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5d28ab0bb30356454349c727b8a81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bfd54e85bf2c9718d8245793b975b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b8e193b258739a203aa0ac9c66f67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c4bb7ee29b3d3aeef19294f65654199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae410b43a5d5c9596b138f9865e63caf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b860b8d283ffc69de01e28be64fa8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a6aa2261297d38e378472f9da6c15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe79e197567595abf4bf2acb34bdaac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d99419de091cf5f5efbc25814f058204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d91aab0e699b53057887a86b15472205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d5dacae2bac4c9f13d720bc2ac0c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f46906b44da64b00316e9fff80a21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29024a470735baf5b2ca86c78032164208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a1681d617644e23e246292474a46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b7bfc68c747d7b3913eb54b7a0ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff22516854836b12f4e0072db0751a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce419681ad5178cb22073412465b71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad93a355fa9508e4fda4af8d84c72e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ca08c97db107b840ad4c86c43be6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa3d8d30d303c68a76a7b1f58c0adb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640094c2f90eae56e0665dbe7bfb07bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b073cf6ff3e5ff7e612fcd333f8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a076c786d188502e38e3b933c03347e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f4aed72b0f1aad776164fd2d868f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e52e3c09f0e95eb3add022a7485e9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831160998ed938f10998d5c2e2ec69cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432999057eb16976d602f912c90dff0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b746579a9de97b6dc7414ef8c5911f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4b6892440e7d3d3543b2771d1d149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378555632985acd528f39c8dcdfe3a3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fddb95e01339d5f8c2b1660dfcbe4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb586de959f131e02a62ec5455a7eaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78cc7187bcb697ec25320e594e41cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3643de549528fdb52b350d0f6ff929229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01957d17c2199d01b25c82b738d8db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a388ebcab0b420aa3b2f14bdf89983f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225674ac15b7e35136ef8d914407f74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f12a753817daf91dcb62d2cfb7c782233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd279e9f3f20677b2862def3f76d50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78330ad788bc372b502024bab5ae2824235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d0d2166cd286b6d8d894bbe45c123236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fdd5c3649bb54722aa98a30714210237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ae3a1e3a75269c60b69d38cd07349238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee108fbe24d155ea77ce409ad1693e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8625993ac346f4143feb4af6f1af6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3a7a8f820f8aa7b98c3c0f2ff441e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76ce3817700a064dc6c329f5eeaa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b4b598e88c58217d98a329c9115c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38df1d29b355413ca1fa38b0b455a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a1bf2dd505c314e4aee340716c0c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0179d8f0ca9824ec980cf9a788e89b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56199cad55f217b70de3ce357641cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68df2279f13ec097ab7c860398c23d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf0c67f42cfd8e546d8ab3c7df1579249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d6ba74f102305bf55f338e0c3cd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239190f8019c4708796cc9c94cc2e847251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5205f3a06c0bc9860d8882eb75f15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fce1b0bbed19e1a71d1b7c7b90426253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715b2866a928b695e52f1aa99e87476254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5d0c36d763223b82c206511927867255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c40f4cb5e65e3641fb7589bb4bc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01504f67c6f2d487e4a8b82c485dd0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d296ef64a601f74792fa4a98f3e9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda9f827184a3a2502a4352ec08d5b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28211ba761c918b5369646cb6abf6e5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ff802897d381f627c562460aeb41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287aaac7b83eb96bae2e025a397ecc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548941d58162173ab6d9bb2983946f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae66c6ffd039c10861d716f44e99ecf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8248624ce85bc2d8ee1aced64f978c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c0bb8d190646e03682c27722585c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9bfb6a4dd0fdd7a185b2b0b69def267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07ab483a55e6b0456e7f4725944a38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47debbba4f86a79b7a686df72fdb391269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764401908637b226c8204bb2987858a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86526579c0cc0e50d83a7ff85412d039271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebb6f389d8dd00d2d0b0346e315580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21feb09d9505961f49e2f9c9bca922273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a734a06b8965787d47a806a80528274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7889350debb13f54c9745bc678fd0bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9712455ab4fb7b5d675731d83092a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524b141921c0c97f5e6f9ec020c8c87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f974b3736c433a3d0c9a8f49691a15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaf8781f4a6131307313e120c72763279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2e01a06f1f3f6c5f8beddea9a0ab9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21814b5ae0952599220c7d97ab18510281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b28fb096fee6e746edc28e91e2699282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b9c9f770b78dc3e4ab051e45cea8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c33064b5e215a3a9f27dae586e4c30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56878cbf66b98c1c0efcb87756d51e3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219b33e9092f9c85c31c38c8fe138fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a7bf1b8994970e5c05981c539a8e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa00c4f28dd3f092d238cce464a7519288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a017274fd46c3e8036845470873fa2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ced3d5c87430a04b067332042de82f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26912b4831236b1956097985f4a3f8ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7226a96e55a721fbfc3eb713167c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1b3f96f95d66bdf56b741d62d500293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7ebf48306f95105ed578cdc3e1cbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bf518e2bb4b163a224244c50c719d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b51187b62bed9d287092cf9ebb0a9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af94a7a983b4f4d8dbd981225d2e6ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656d563163194f53db72086b56ff451298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f1e5b39b96fe451815e9a55cfe04d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf0ca885b23f91cb4ea67c061189a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8848e59fbf8091283f690d77eda003301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f62e8e8d32a81cc18f33ca02da88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26e7b3a34661596c69db73f192fa9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173c1c6770409f4470b9156ffe80813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c46f85cfa236383485892228600a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d0c2452770cf66f4b8d11d1559f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b894def88cce1431fa89c491ffe79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af2459bc1b15be348adb01f96dfbaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28a1f3b59d4dbb6abf50c08fed69c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1fdf1f51c0910ee77a0e3b9724539310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da219c3392aaa53c3dbe481a6a58648311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3335cc0c4a5ff6d362c704995b2ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb400b2662d602b8ca9afcc261cd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c282e0e52920daff8c3405d1aec519314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6662295ff285f239c17f4d47799fddf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2581631fdf90b006eca979f31513e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7c5f715120ecd7ad6f0cdd72b50b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac1e1c41e644c21122fdfa9ac60846318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d99a906ac45330f6c7ed1ad22180c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a811fafd2cbd13b64d087a14516267320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2601cdfcd2bc2b4d7ba8cc3f2697321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0757b4c2a9cee2d6c7ab783c1d9ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff22551bbb2d0e4f071f0caef442e7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969046582e985ec8a7563e8678205f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502d133b6828957e08753b2bb92838c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfd620cf32a22cd0b556307b6d5ec9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95673bf147ea80e6bef1354d057fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b7e2a9ed7920bb9c11c6be0dffa73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846697badcb9f448fb50a0ee1c111b63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d016b49eb3c1f53f8307defd8adf2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24acf9fa8d28cf0bb62ddd9f6e36d49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a4e9a8ddc43a41a2899f680a7db15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335c57f561ba5b6bbaa34c397d6e41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd52dfd0bfa0910488572fa76b859ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7f556032fe3e4ef0ae60b3538f5bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb1a6b415eb22b0e792a9dc54309b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505247ce3dfa01c5fe58773688de705f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ec4aba165f8b7a3c0aaec0597516338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f662e92ac9fa54c8a907f15acd25c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab1a1cb5bde0f02623b56a4a840816340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150efb39d4124d7288fc4d02ac50a831341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc2d25d44df6cc3cecfa84a9cbc81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca8a4e1039a8673d4c520c4cfd603343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6644a954f13d59307a7be7703cd9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24cd26fd60b7fe42b5bcff2defbaf1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56174e6d79e88ac0cb3527be9fc727346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2790d37dac69a25e965cdb04fa96fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ab227851aa86d53801b416eb767c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37456ca4b58f455efaf8ba46e51a55e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c8b526d7f7cdd86a530296b56af1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104fc24f988b725673a4cfb6418ddfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2082e6eebff6f043dd2962c7c3e5f2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24338ad73b83eb2e18dc8a27c3a03153353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8977d9b69c170fe7c8fd662968bb42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a5def4a201dbff8a3da2de33da8a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e072ae7c19551494bb068607d71b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80053eabc68a36e4bf766761aeb714357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff42e69d73997f34ce30d6e486253358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903ec4cf4bd09ca51333661779fc60a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b7e67a89db766cb2bcf0c2a02beaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92d0e184c75dec6796bbcfd010e377361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a70b35abff4b3791f7afd63503e84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d262f4bfb6e8d6f64ce4ea9451341363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb317304e4f01948a3263614e43f86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0720142534bb9429910be74262d47a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2452f40b17e184d27434c6e693920366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be722f19af1efbfb5a25ecb2727353367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182be949039da194df0f8117f057346368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93533cb979b2445950f7162b6ff024369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f2acc3a8db9ec3a7140ef79b9d69b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0afe79612b863ad3a100aa7c943658371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65470a3d3d5f44d0f97fa6ad68f9c407372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f7c65084e1b3fbf32ef2456a717d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88f95d78cd3df46cfc27c5b75a1c52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78524e9d3575b2abf756d84d2880f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db63786c577a3f891507801b84b28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b75560e4dbbcb8c536cca866c481377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c453fab2bc3ca4e72268b12bfdbf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050b7a7130843a285444fccb9dc45cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97c90c3d63dbb48ce0df20abc6b8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96439aa37843d545bb487d714d861033381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555068ad19418ed3c00da28c6c50a06c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492c649bc7757a812e39e53b76ea44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc875320de717fcdb1c079822caf0b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc3ac97778d4dcb43b428a78f45130385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e6e4fa1b0b671dc6cc3bab65c3e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95960a24ec6c1a6beb4708b715912054387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d044a986a84cf2fe977684ef011050388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755797496e07d46078347105b6633dcc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4ccedc95ddd67aca4708db1b0eb29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f0cbee40fd67909224e46b736ea72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f22928fa3efda52189802bd2f9493e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2796cdba0efa644f84944eb97ddc5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9cd49f11f6f5ce90af515cef71ff2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d327f63ca0fe828d306645ba6c739395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314b6a8882022fea5a1cd42f577f1c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7372f865d2c0a1b71b8d1fc4df86b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c781f46d5ea66cdd53fee193720dc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2455f4b30eb628b4f266a7ab542f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b407396f8a8065f0caa09ff727305a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f00eca3050eed482d1ea859fdf831401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80563804c066da28c50520bf529b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bba3fed08d7081f0bd5cf79fe9751403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a593e763c9c9a8b4827e6983335f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b7c156f90ee64f2f1f64814930b62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9e7d0de32ea66583049414a35ed09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c316d496fc5ab944084ce4536463407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b22373274b3a4ad06c2c6f86077b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29f9f0a695178a861615a09f0bd810409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de371c0fffb853a047f93c0e112308d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6e03c522ba3dc94d81b0c3bc1112411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7853f13b152b81b3f983f705477fe8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71a5c22d7a191938a536c8a93a029a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a01154cbf38f9b16f6832cb642389b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a567a12ad17765acac772267a650449415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35caae2166bf585c489b8848c2d5ee6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f052504ad2c140b3b3f0c61fe4665417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d927b3fda63edd737b331e6932d305418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a9a5fcb7e5e2dbdb262ef14367ce6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf010fa7d10927800c8377d965e3fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b256895553f002c74f54f7e2f107dfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c420ed68791567e6cabf942dad8be1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae972a3f0fb0e0c62535a3e3fac06b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fb5f991bb591840f14a3022b96e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d05f747195f17f04ab11d4684475e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab043ebf422ac9dc517b4e35696dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6fcb36a637c7cf99b9db63870dd7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebd6c531d5ec89db0dc269771c5d32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0320eddd0b6afaa4f5a74231e5243e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d858391c31a589ce8c39a5deae32b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05930732f3d158c77a7f215b36d1026431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c776887369778e4ef47e1a49e35b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e987e02c421a55c839cb7648b2682433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6afc3abaa54c47a0174a5c014cceb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705493b313a65080c31b114094ef2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe7c006ba8fe84c599e38679bb6c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c486a1c5ef0d158b9ca78922023ea8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0964e1509b178ba632b2398d68b16ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed461ba3fb18c969a01dbd8bdc3b46e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77d2f09b0ac85fd9b8e9558769125b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7d680064f2be9cf4d73767dac3c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e027e9d999acf00e54bbafe2dae94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204779ada326e006a7eabee4c3630f09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932641897cb47d83f6c20899d6042983444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204885e726b578e90df6e63d36b4a8df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac8b108cc7eae0c9e11780d0005130446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915a0bc6238da4a665d0066e61123c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22705295e3637667a29008edd102c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef89224d8576fdb58ede4ebf802a11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274c2547160e7ada511e666602f0cfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c5b0bbe5f821b68f3b1ded825466451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868c5c5c8106a1caeaed13385163196452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b4cff1e45621860e7f3f55dc4e93b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1ec143d220c0b978ae3cff64c6d9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda1f346074485559e76835a52db64d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402400e4195c57ccecd2ff6f321fa3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85314c7022278053bf88a66e3310c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf12d3451658b4eace6d1fabd13cd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95126a883df3a31bea3dae9be0aba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ea90f0403f95631cabce793a07712460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e293738f1d1d07c500551af19dc04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6567e5c1bdf9ea4bdeeb3631371f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79886a0a1fc2bcbafca88af472da44ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44affa25cfad015f91f74d448ac7f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68948989dca54bbbab61613bc69ab148465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e7a66bf005812ac7cf06c76b80b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88ea892de28bc0b0ebd81a3926be7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e847309f9dc9445deeb37b8910a301468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649196d47df1b9422bba8880e36533b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce31b5fcaf46383e6b68cc8e64dd150470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b5a4a8cf1ae771fd19d4b22bb748b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52230331c33b2e3a97870e65a0ba9516472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05715ea6e70c301af5743a6c538918f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2603e28500eca422fe6ba332bebe3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732956c7ccb4d9fa643acc732a67ca9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d83fe70eb749c8dc9f655329ef05b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd572bc59c9a48fbf0a5ebeae7685e18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef92c861da4aeac76f60342192f7863478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88ccf9b977e70ef144cd08a498bc96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4851a3fd9769feeaaeccdf5df246ea2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c840ef4ce9d45715137262684d1bceb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159dd79f81fa774af5f00504aeab2d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a06d6ea5de2b907ca6a2c0252c8ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e522d77c33fd5a52dad6e9660d33ab8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95b0650629eded7923096b03eb4b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbef44beb6713a9f489b0a42be2d95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a32ffd768b39fd5169355ed7f54dd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062b7379f49b442b4c451208bfa8911488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902597f69fdd4c5b369a02e7ad91f835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6989a31ef794933c735ea00e7afd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5649bc5f6fcf3c59357e83a3e216491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b0b093ecebf05d3c1e9d050b88d4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a93ba26a1273208966e85ed27aef0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d267c0fdc7c5b34c3bdf7953797ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cff25de758f5f8d976583ac24a1026495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15b5c9632787fa1f33ddc0038dc55c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b613838025641ac08e30f12fc9128f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110b263e8cc816f1f2be21c78c09dec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d5f94d852f6bb6258a3d862f27881499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2160bb39098ad7be1fe4236d664e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e289b73d9b66c91c92a7938cb1de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ef1c5219c64f454723b5a8393fd76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45eff177ff189c16809f1e60f3097e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa441cca674ecfb4cf41f9bd858536504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c276a3c2ad869b8a579de09d3a47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216caa15c466623dfd5d3b6ca747050506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3369829e641030d7b6ad700339e1374507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c0c6cff24a45d49abd7e2ecd72cbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219686cf27ed53689b182f4e01e5ac63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e48674ba5a5c5957acb7ea7dfba46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee60d72dbd138e0d8eeb6dc334325511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1df44de60a6d4e3a07b98b0fcb4c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bcdb863f9d82d236cb3125d263896513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2ffe2ebd3e6f688676272ffb07f86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aa3d5d4acc8c112398a378e7e5323515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dca14dc0f951cf97507ae3ae1455b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba537f4e22f452a7a52b03b96e30e9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4bf8e73180e187b5b89d76481e29b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c475a4973ba9436193bb729c4b9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86324ea92bcc1cce2f25a9cb4e0b1cd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482265aaaa71503b54502a3c7acbb893521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599df67517ebdf3ed1cb3016270ea480522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b8ce383e8849d429ac1aac4a053c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc10e5d8cda49bdcaf3007f1083c51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090f0e90ce31988314fbc142d1ef292525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba46d495b78f92d3d4b8e5b4bf3600e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecde846ab723e542931b32671defc37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd7725f905e7c790b7dd5a1cf20418528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad834e1a21b5db15fe4602779c72726529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba36744e9b84a1df4e9f9ae065fcf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d2d32bf9e95463eaa1961a731461531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf377b60e7bd295d3ec9915716ffd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65083f0c4b3981748d5f453fe46cdc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb4bb2ca8b79fbbae874f7afe0217f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ea66cab8d9b6865f8c43c93306d43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c64cb1ea643e5711219a76adcd091536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3114d020ef8eab800a6fac6063862a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae9b9f718410db96bd534540e8e5f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf1b8e16a71f3fa3a6a8d7e562de96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12fa1d1a9cce09960107773b314523540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e054d8a6ed70c3ea7d9aec6bb866055541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c2c101ea5c141f4cb493320de6521542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bd090ed485cc1b4a34094f7283568543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db41d7e319f19f6fee2d3c0f0aadcdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfaa6c09ff0697c6faefb638a17712545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed18ececcdefb75ce9235f5afda216546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d4d1e3c9d2d6ff72604a12fe7b4a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9c5015080dd4d689f6531de11b5cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59325b709f73cc33075a110cd6801ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa36688025a62842a6dd998a864d64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af935e6968cb9eba502686d014211eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7fef56888d1692d00ad688c8af63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c89d73b9668e5995b8b222a507926e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76857a94fa0c3e7b39c56a3f5c5bd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24befdc8313f538a34905ef6dcf9d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80917343bce7727e182d8610a36a8001556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8157ce1dbf846a5cc5595c29ec2f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb09c34db6d86d68a1f095374f1d9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2a2315ed18efb8bcfee07277fcc04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef58bad4966845566894968ca3c307560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5b2367c4a19394ca18b86c43ca0b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bd0f2e471ab2944bde468d0806f4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e6d9db46fd3c0840bb60902a9eb92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba477fe8ab7737470a9728373ea059f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42336d933054ef0e01e429da08854ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c6ca11070acc9e4be785393e19f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcda080b829a1f446c41ad0a644806c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4607f090176072900deead32322ace568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973749207ac10dbad07e2f130623d3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38670a61866bef7ce1087fbb0eb515e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b363ae1e24f1763f6ba239f62f11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e2245066a908448785d3ffdbc54ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa7476ae641c405860da3f20c1b409573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38d6fae82bb7087e25470930910d90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f285ab2d5e997d0b9bc0247f0c6a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22c5e7f4946bba7b82eaf79e04892f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951ca4efff7193f06d58c767be3ae05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438d1b01de86c5141195202064c20b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535424ff73060d0fbe16dc439df011cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50781c81705200324e38a3bcf9d5b4e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e984779e168f26cf8e7679d6b22b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009a6634a940a649078ee88e59a054582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b52e34b59bb907554e057a7200ccd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77f1f4d4fbf1cfb4a6e43405065af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d97c8e9c3b9c781c3dcabbb67cc32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3762fbbcf09a412b04284aea384042586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d0d572a952b135ae107f7abb5c76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b452dd947503a9bff425002bcd2ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9a10d360a52ddd70b90401676e32e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5a7c6c0b8a4d3f7e52027c1c59c13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426d9edac697b78bdcfaaa785ee628e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037f30c7f22f2a7aa02422d95e52662592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9e74af5c2b37425ec63c226f809a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f566ec7666e646ce7439d73e4b499ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe48d31974aae7ba67d782000ed58d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352195e8cb516a58db3163a2cedffdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a24f7ac8353e50ab55ee9306fb95e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37463b7e4c4e4f815ea15f99fcc6b565598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da26655ecb4cc8da518c90a3c2b69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bf5886c3732ad8408f4dc167e0087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866e4fb7041ba246a092428fea404a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f81e3c60c22da20ab22225f6d7a49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afca8901ec32a61eb0816a9984f8cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb958e696e7784ad28d87dae87007ea4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a447b4760a4b88bdd911cec67110605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93b987ad427c0a76b2bfef1b4ecbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359fefb36d12c9a701652058c12f204607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bd642c0814e359dd5afaa0feb3edb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fe917342192695c9a182886b713f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd4d1b7af40f1b9af6d21321ef9977610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53287624b0aadf061b420beed9945e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a3b2e1422b65158eb05eabb6d597b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4450907778078ec669019bdea0dea15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f79206fbd679b883b2c98f9a1a558614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4490d2e028a90244bfdf7779f4105c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a84189f9f85c028482372e358bc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c91c66bc13d166a8d277d30009389617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4b169a2fcbd9953bf378c65c0fe55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c85cabbe4a851d7ba012209b5943f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80b4629ba57ce6b93a3c34d9b01581620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f390244860848de6c943d583f6b43e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba24314b5ca5a2a2bb8a049aa3cdefc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fb8f4b04bcaf39f0891a413050058623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60213831a96393d932ea7bcf58452f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932f4f74abf4051927cde704ffe2aa5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3376b30226368d51b83bdc5ec82f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d83af196fe301ca27e3a4fe07226627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8409805b0adab1073cd01fb6facad1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aa9658ad6008fa0e0ebbedc349461629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125afd31d0171ffea110afc6eb3bba5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f9b45920f07057f1cedb701475fb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595051b79a0cdd1b00a97d9cff78d6f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c4167e0245a443413d2fd8975e8e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7b432cc387f891acdeaca9f1de633634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eeac84d9b4328954e3b87d5152d41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b0d76bdc74fe7a3de600b1aa9e42d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd45beb8699d3317428e6d433b5f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94ee7cb9816d4c0d15fa704d12c9a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f73ae31c4fd8c6f218769730c5c013639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae7137f466619caf07e560fa5adc17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a94573f5894deac4718c39ad59b706641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cd24be9c3f6865c68817c4ca0e86a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fd102e6cb411e9e6a07e5568f51a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcb556be4c50a7b6acfc02d3568846644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44df1cd4c2e65f5fc7e6f26462f9c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a55b6f6926ec31b990d8beec4f5f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa4172f2ff33bd820e250a4f6c4fba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8a5819339fc071543998e2b733cda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e92469e4f3b6968f3a9f493bdb6984649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5cd06bc6f0664d8acfec0603c10c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae87b6976229a1a31dd8556c64637651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2fd704eef42e73fad62284ae36693652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9b3a7df4be9cf9f7126c9ee4dab18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516f9dd8d2e4e9b745a3652eaed696654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49d2651310ed9cfa0b1c04adb8293655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5877eb189ce2a97109e1df972defe2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8589a0ffcda3ad152b8f4e98210af83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cdb129bf0fe898005d1e1680e108e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bba24470b54991a06709815a5cee0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf635675437d6489251051661f3279660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68bf4d652fb9682e4b3f6446afa06e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677e2757b8cef9a67f182dff62b6b10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2a3fe230cd6251cc9f46a2a211ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f981647227b7d98926e50329a779d21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5debe865377550480587165ad39ab43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529bf0b96828322bb7593deb212d9dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44725dd8069abd6d0b78881e39a170667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a8a081d3b1737fd5689fdf5ac2b01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c8267202ceb0f05603642b541176f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68efee33f9886590b6921483c0091d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164b35ed9826228104c889b3e6f205d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdfa8c644ac7926ff5775421c7c64e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90900e2bed138ac7df88745d2e691929673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942b3f0a46fd34c73a65f896c6494b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966b6269e04b86ae8f094ccf07eb8e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d6af685ab7f56282e305e41ca6894676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291444c665e48a0182a35e037697a5e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72677bab82fa22ca3f978993d6f9e8b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>