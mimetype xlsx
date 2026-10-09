--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ed1531b9a77b2b4e14dcb7fad3761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289ebbda8f50e00a9b4f0c9ff9c466d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8126c6d49d3952085836160651c8f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593143b91bd556ed1f8d39f40d73daf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdc1ca3ce84d58585429ce27f4f4a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c301874c325a43c4f87f03c3312d756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29dcdd25b77939209b4d666e9fec397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e0905031fc3fb8a26bc337ab17b1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2452d9da689ca26e44563a008df3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0ccda750864de11daffa949011a9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1553e97b351dd4eb365b5755d32b26a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6ec907f180fe71644722fc2cef3fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0cfecde70b0dc5412a429eefdd9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd459dd945319d30d4d57b958cd77814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4fb02a979835bdabb547822be68515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682aea095862cec16f168133602bdd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2338a2bd61cacb3c743ecf8ca1cf0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706e46a69b534740175f1994c208e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4cd5468b2388614f0c94a3cdb280819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa552cb03d13b4e57a4752bada762c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b8e8a46257a2bc296a9d7a80d9ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388026cff37e544055793c87dd55b3d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2988c61dc0e85000fe19b3cee82423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aadae5763fffce8479355e93ede4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d1c48f761c37db9f5a521d44411625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c58c3364d04058be9f2ca06403b33a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d673ff43d9bd8f57c124472402474127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331383b169a0bbb999d18de6534de3ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5797ce775d51ee0aca56f09af59cc1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0252673cef8d52fabbdb0ac53a988c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe473de455fad16101e8a4394db86acd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d03f1d55a086dcf3e66799401b8b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05135ff2149d21ef5c9c8607ef53c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8906fa9bff39b38c141112762f0db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36213bfb719baebf3d9da52e21049d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10737d4440ff24706be97253ecb128936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d67e76fea0e5e9303ce41d3fc856637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def4ee95dcffedf93077e655799c55938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083d4f730cbda3fb535b679e99b1c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d048fa9261adec6c32ca2f21b6cc2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ca43555fda95e876ebefb94cf97241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e923dc657fd2cf17245c5d8ae718ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ebc6d10a3bce653defbd10734bee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927baafd2de0baef4c14d71fec0d6b0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52171f229d9e689f0778df27f06fdff245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff68bf2452b45380153d092679e83c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fd323fe37599289a533d70b41eb1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e54b339253d08c3683382d76702e8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba7a27877d7c5413eb40ad009341849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aecd825a3c9043c6a91124579a05ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc293c1f2709a8d5a96f7bb6f714d2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe6c84ce259419cf3ba6c28d3fc8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8402ac141cb7f662d4f9b463f8e50e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efaf446932fdcac04b86c18982bc0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862965480ba2952c612b74c889861e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598ffe634f5aae9257407a2d8cf3b2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de4bb96f90eac5d0a5253b81bb8c6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e18ec8a1e4eed41c35633eafca0e1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f150bda320566acb572ff56d13717859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb06b1b17385686304d916cd22a2d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27775cd45450911b8814a5d6be794961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d21b22337f1ac9f467b6db8662e3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced7da2dd60e13fcbf14778e2cc937b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8278970f1672228c78e2e07c5ec68164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c14d639d487a211b2a07c5948db4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772bb5004b0b66f669cb384c7beb2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4541a3e31369284d9031a5512edb8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5d40f6212ce5528e7d59c4ebbd0a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed8659eae3f0702c9af42466ee9ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf910d365885c3844e35b1887ea107f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c688554b4800cd9bb5179f22be423a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3470951e0699f0de815b6d179b6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc0a2bd6df85ee7dbd47ef4fba4d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed546db10bd6fd4444e05b4af976a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85498a055b4e2561b314d7d5fdcb6f6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3907484ec8056a87e3c3e88d72063876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415eb8ce143bd14f162a8c916b20ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403394606e7ac3d6c48d782f00627d9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab48486f56ced989991da35e09b6d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51994c130a40d30644de159b6a209def80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d890373b36c1d7ec985dd7b2d2d6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd3ff0d7b2a68ff6f7c9dcdabbe8e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee6063ad56555744fb86fd6c14af2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92be6cedd9258f9d264b12145e50b7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88980fdca41c216d51ada82bba69e9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88d7795e5e33b24eb65c80f00345f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181014668669e8bebe6d2ffd7c6ca1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1675b27968a6fa039c40c21fab8ef688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96403947a396464f62bf515203cc1cc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a7cca332a1f6cc1530b7a4f4ed8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b08413eea84be05c8ceb0cbef788291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a9841546dc5af8b6c211922afb1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e91156999b2d109042481aedc5db1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bdae2527f3bf27aba3cee3a7ce8cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d2630e604251ddb9cef9c796599395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402a04f4b42ec956cba88a812e7d2c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8fd002f5e31766d54480bcdcbf0ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d5d3e4c628002840a9cb69f851af798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc2cbaa4c4ab13ac1a5e348425fc1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d485c8100234fad7083cf5e0c114100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7daa76f9c68264fc8d0c2bcf376df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aedcceee9dafd3a7434cb5ba416d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f56fbb0699c7f1eed5437902d110bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021a5e6813a693305d7506b47cc7cc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3dc894c699e5ada086522f1ad695105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343cfab8f659b98331dc57b060ee97e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77017f5f3f2b12c7df2d19d2ef7f489107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff705a10001bb4f81cdf0f0a0ec67ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c2079ed5d76d6287c8022648f4e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320f6bc70bf06f28fe5addb5f966a16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a01783589a29732d91e2fbf30f16e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1caf5beb5599fecf51185c8ce73c64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a039bf8620446c593ea65e4bf2929113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231fa0e0277ee00b96c29bffb8991ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad324614344e0bb9f94bf0b7588e8ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c6318837ce086282ece975ef162e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8953330f5fbd9a43a7a2c47fffc374117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923579f57543a3dc2e522994205c24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d99cae606445d6326f88c63a7154e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d7b9621642372380171f438decadc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58315add2cac965186053606b1efbcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd65426f1925050f0afff255f69b1a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276735d8ddcbdb2f6484234d5eab259123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a645a5fab5471195e3cf7d81feb7c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d0c7b934439de96ad0c5733252a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c96d0bd537131d190d772ceca1c5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894f49b1096924fc67df1aff23eb1dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2ef029d6af65edea65c78f8e49bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77248e5752147bfc4cca06765e116ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019a71e205b694bdc8320ffdee85dbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60629fef9b207755ad02d778fc749f4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dbce88d83920b88082f9a22c35935132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced4dd5f80587c92642026960e945bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc52780cf9252603982ef314bd3450134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57831ab8bc682780c0c446446f1803135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a4c59fcf2582d416572cf9aedc1e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80270c42b2d923a9b4a9dd6cd9168a80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58e378fd02249b266d48cd89bb9403138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513617691c578eb59769fa075041f33f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6309c2a75512eba5423329ba464f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff294cbfeb823e4ea2110081f0887e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068fb5f1f2d8c095bbbf80128bcde7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb06d32f47e78ddadad060dd7e10c21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd424804f7dde7d12c035993ee7ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ceeca97fa1f8b17fe61db1963c45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae727891b9d5e8ef1ee8b6cbee7195146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce96e4fba9224215b7d72034e0bb39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c9449d25c2a1536be41db676daa03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f3209439ae400234ede1cd9e0b3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b424d7ba3500a3b06d1f93525e90d0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfa6d817767891c5ba755544cd224f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065585bd447c396aa4486bfb73b3fa05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ee037ab0b76b66e2f36aecc57af9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307888a4b4d18d4d96862d6b0cbcba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555779445bca47f05cffa90847526aad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c73e0239a19f4b614cad6ee1b631ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a3814c430d7cddcb92229e10d02cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f59d136f6d539c3c3a8904f31a424158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8faccdacd45e2c2bc0352d7328da86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87145f74ae341aa32e865334ebfd8331160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b4c452b679fd9225049d03517fb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dfe4a3eac35575feb4ffc27065220162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87603d86e0aeaf40ef7a65a6d67b30a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823156636307db6dfbe12029ef0514d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03878fb68b42e86eadbcdb5c7e2dac4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2ec231632615a3de02de68566fddb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b32a31059f66273e256624cec31db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca44fec66b405e3134e14e56c9a3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae113c24b22e0c506e89feebd42892169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba61f77f59eeba07a3dafa745f336e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db5098c11a83efab40a59fa761cba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afd87168c9b88fbac00419dc3349e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a50fd6341165033141fbeec175459173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4570d916560fe76e0db4484eedb69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437beea9bd1a13a39a02a9b1ac995e05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaae1595f670df4053aa28282006e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1190de7de0772760f6e1b60e3fb58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84ce180c41a37c79e4d51bdc81889d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae022277c58284d8ce34f754c4e0ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275885918c6eb61e20a4ca69dd0f0bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1870ff73ef51efeb2479ece0df232b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84880ff8c0b7ee4e30111460457a1986182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff7da9a0390656dfd532c1b1b2124183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0e31501867494843165d0d37146a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5154708df075fe7c2d5ad9f9fc2aa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd224aef26e11a40563d20f217f88ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193382ac654c8eba908f8d005c70a3a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460196df766860d7b9f20bcc2e606ed5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f668f8958cdea862bd8b923d59103189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac91d9b90f3f8590b8189840715878190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918591455d51b567a218be242611d03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5a28d682f1fb4088bb43f24138d39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c37961c530279e3d90c4c71afebb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba24e1b0b600ddaf47cd34177f9503194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ff2882bb9f4dd82f34c70e2b42a36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caa9849c6c1d964b0a3708ace28ab8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297903ed6fec34d14dc191b54fb49599197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec21a06c83cb3706f6daa6553a73716198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a916e8f9386cdd24c848b047437adb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e4a602aa517e84ed010f71c144993200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967a099ddeb8c6d6ef770d5c387d9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb462c46c9750841fe6d0cfa3db165202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608fb63463de3de40be92174d18b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e49c853aaad70b8167b87de5487a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cf1020ee75a6aea45659e3389ad2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd70be06967943fcb2ed6a8019d200206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfdabdc9935978d6e3de557a8fc361207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841a4e3485a221c519092f23dee356d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314c34545d4caf2a47aea845de2dee3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f096d9f732b93ef52eb761de0308210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d517033e1684cbd6b4c01a97eb50c30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4502f174d17f1bd279e2f8bc8b4fa4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf632f6dfb77d62e97308a20ba6033213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484a9889852395c288ac21add33724c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a547f7030a071930b4e7d1e6e402a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd26158195716839ff9a86888d6f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237035f7f026a845b82ce105fea39e28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677cb196719fa41d546b36a409a87cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d86765a78a5d59777d3a193bea5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f69723df7ca299add2a2d4c1bbff1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef951a76ea50100d6114faa5c0daee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d1ffe531fff96a9c8f9968721b7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488eb7d123ac6c09142d9c1cb0a082b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fae8e40c7f8a3b0de3f87206dad5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7491ca094bbf4473f05667b673c42bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e28ca6afa30fb00d593a3ab8437cd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f222daa3de63997fce1883f67a835227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b5ccbefe3da9b3c9017cb353432fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e638013a3551da8256eee5474d62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c26855d41abfb885eff361069ecc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b879d2d25883176ec3c08d23d1b186231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2ed7c510ff7d2db03c14aa159ee31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca42082a7d650c5aa4defbc7301385233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac3e7036f8659bfa485fe20d19230234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45884338fc62e47ff9f1f0062a906dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5508ff32696e3a008d6229aee0aa87c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab392ded2e9d8b18119715228a9b3c0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffb91a1316342b8ad35e819ac26af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cda37ab120296284ae844b8477c32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe012f8d4a83367ab445dfe25d5c434240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43e2f217c4f3393b0ed4193bdab610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423b8226d0fe1147541945000070848242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb70ef21fc3cd50c711495d3bb6185243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27876136640be769bb16493e23345a31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece912856c4916f93c39f82964e450b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd5eb32901ee3df1a911eeaabca39b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b895edb1886d24ce6d5f981f8a81cbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe5101e8fa0950de8d47372373058c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00808f3215e3b16296444a93c42bbdee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717839e9223cf0aa610d2cf7c6b9fbfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335971d0d7eff208037ed9d1027809e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe941036462450fc51172f17e8d600b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd8c4f4769c795e5b25341096782c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b5f02c34f96788343b1de3b4e5a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536fdb952a19717ceed610d243a7dcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5484b238263b6446f9842b13cb20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ab6b63bc56e2444edb362e3527f34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b705918ef5c85a705265454c8440aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51485e93d39510a4cd3801386266077259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d229edc972f0856069c49f0d53c79a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5c4d617ed55a906eb5124d47cf477261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21f2e63bb904d9fc1268b611ecb179262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d3cb352ce5458dabe4e040ba4cfa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026eae70e2c50fac408f67a12f54106264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebde55364d56aa546475e53a568122265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5d5362ff988533c4434f6bfad9ff5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15330775a2a6b0c0592b395eb53452c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ebc6369bf9f6cadd6db01622eb50d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadee61f5fe57d4e73d98615819a9c38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054b806461dc32407998e48aa8c097c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21dc88b71fa37b6f3dac0a41c61016271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd57b0fc78ea73a2f22fecb1ad3ea6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79499d94becd49eb03c2e588defe515273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bbcea827ee6c49caad6d17e002ff1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ca816b00d1f7c00afd9e2370d1db5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd58b5ab892921044c6e2d58b9b9d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8982bd82330d2bee3007b99a7e954277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a47a537b6b79fe8468eb1c4898498a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b5058bb70e12b8a7460f728e54887279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc147edd9bfd97783d0af6f857eba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba1faee4abb1077fbf93a5cf57c2f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a443db24afaa0f4d1f67e78b20d8efd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cbd9c9153bf099372e5a334ba434a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e16f3a755856ff153dfd3a7490f3d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34345e57663180dd22e3ed6374b7006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb02df0970b0109c020c1fa79cf3d03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535526b0b8e2b09d7fa9cc372240859287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4b2b5427fbe4eeb5d054fad662df7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66286a60006440c8d8b756b503a1e7d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce118ee1ec004bfa57b5a17af2a1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947529afa0ac07347b6d3d4ebedb4a24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ed019c6a84711c2ac395f421c8c0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f89b00280927ca35b37bc7025586293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeb58d7489d98e0481ff7db2952f9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5956fa8b2b86e9992d0f6930e73785295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6393fee8e4c00321698a8038e4911a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34040563abaef240a5ee8bf697365f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966dd9d5c4c4b20ec5a323687540625298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863852fccdf7f91db23bbec963ccb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef4ff86b7afeaade6ce9d2d2499ba5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b846f229580dc430fbe4c4da83a6d4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546048f4fc5b5e2f54faecc34a649bb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556940cba5fa105a659f26520ada19f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e20fe1abd0b8c3c4150960ceb367c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261f6cbfa22a7b9b2e1057508f61c0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98641df1b66b196401bd0c4b372b8456306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd519f69aeb1674d8bd0a0cba23b43a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e8ddfd1595fb962f018e755e20fee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b5b6ce424922261c02160de0564e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c6524df2b0564f21b0558534ad1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d5c9762807912b1fdad31cc4e32e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a0bd744605d4a0a6cfcd0ef037de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e12461621bc9d586865f29fed325b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62fb82b6819c34a5d12c5cc954fe57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0d3850917005bb49715dca38b0c6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d2c0ad970b810f54e24e9feaaea39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece4e23a484c07b6d82f31941e6ab3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48830e60b458f0d8536f34b36fed6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0b05a34a7b5c2d198ca731efe63aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dde6d322a6a1714c10727df00a85d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1218e6121c04f3bd68aae6c45b827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da5057b844e0f033abdfeb3f760de2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951429ef29f1ccfcbd0f5f1526c2a23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb8e2dd5c0c7fbb83be47c4d4d538324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44210cdde7880754e42db9ef184424d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3892da5ce4acca321d5940c7041e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a02f9bbaec1b08aad3864839d62770327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdffe314ca1bf018bc65e68f6a104e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b30f1f632f2a062935a5be9438ce20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647d85feb33c72c075823762f1ee1ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb84ed792beb7ce6be87ed1938d622331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f20d6299626e44a60f18b7385c114332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469da8a6a7ab35359fb258d0f711362c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febea46d08c73531d7e90b49552b665334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd70076825c4da073dd56b99b309e46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef940ebb404aa139fc95f2a9b4670c1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa01d5e3880761334b3072110b72e33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1b088a138debac3ba84325542687338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc16ebbd27b3db7af7087402227b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55080278a5d68b8a4bf94fe1cb6321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e7f66e81415a1d0916804acd04cdd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e89a08210a2da4860e4ab5640b3d81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5e4cb285ccf807214253e7b4a1250343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c53a4847320680f32e49055f047db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9949b29c6b8f5e6ed8fac90ac1157c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e0e76342d9f2da8a62a8c87c96c2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928fa67b2278062a30e73b8e1e5b12a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d53683de174e2efac35844eeaae0f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ecd83c9100d8443c3a458e1dc1c30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65329dcf6233226762500702ba55806350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ad08c281a5255b2617b24c6270c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dedb5b57bc08cda5fbe2cda344de6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5497979604b8e9302f2cbdb11dc6c45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66b86abb122cd280deabb3c9d3b4f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe92455fde207537a3bbdd14402094355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75471a320b08342dde2de77084db9c92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aafd8080ece03ebb689b299f09827c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0034bc13a58544cef74cc2ce355621d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4fe32bc2e6bae428880ebf81e2d1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6972fe32f54018e4ec116bcb82519f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ce2c456472be6ca49de56f4f37dfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbcad9d80923be08e3d23c2bb7b11b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587577b89e5c84073010aee083e71b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc4e125eec9ef1eeb1478d1f91eb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae83dca3970cfb39d7f4dde804255e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790deefbdf0b5ce12e8d634ec3b228366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80356c2ecbd4f02f3a794f607f6d8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc2e2ce60fc2a2b29e460ef188ca99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d87093ed33e30bf142fd2367a0b20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8cbe1b8fd6d0cdf0ef9881a0a30ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17b05a8cdc82f72b1a842e41ab908371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef01cfa84f9b22c1eba33873870d78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb93eb869bbbb06d7e54290ce96170373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2599557fea7691669a2042870ca833374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7314ddf173c65886859cfcbd485d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e9d9a0f572bc33574140793c41fed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7442aa5d77a8d1a70aebba0075498377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d58ca6cd8eba94d9bcb8c40d4e1cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28167ea464183a9117eb4c94efc6bc88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8be908013240a25c27e380be228b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434e91e853c7908720edf79d1ded7dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b981dc43ff1e365ba4a8f7ec0e337382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff0e69859ecda1fc9a26b99c92b09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa4c6b9d92d095ff751471d32a9302384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5871da25a4e4f1f0a3a793a6d30460e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb7b1331d02433e60e25bc134ef365386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb056aaf9c46635749ee4997e70fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc6e3278f2dfee9c8b5a487379d1d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d89aa1d3431d9f3ae5af5d37573fee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d574e95e220d89e83da17440a14eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f2646f135e8253763dfc955d6204b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfad019e18329c4d346b8a7b9033f98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c4a93e6ff3d3c9547830ca2c01282393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c479bed718ebecc365bd1f6a16e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee385df8c24e80c90bc3d72108cb922c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000a8da652db90d23d55be1028e934396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d3fa01d44fbd2ee118ebabe2f4b1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106ae515dbb0580873b23d156aab00b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d1bf57120fbfafcd86f487e79e85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6de5858fcb14d91ac62e034aa7f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd5b27621dcea3eb56b1b3d6fa169401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace41010c0387f661b9710b3338c485f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64772c207c3ff20f8fede7c89e4ae61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4432105d0dd01f7db9f955e667a2d85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7230e6c6fd3359f83c88b3537a5e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd9c34fbf993d7bf94e549d6f70e77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74231ee3882313decebf1cb52c9d5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bcb7267118493ca5454fcf39d076a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b5851fc4b47df1de81b1c6aa4d438409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200e1b06bfd39ca51710fdebc18d80e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d485ddecacf9c6181d3a1fb4000d725411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e1dd0560b41bdf6cae0d6fdd2da7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a12d5bdc689acb390d0f4edda9f66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db601e27cb0072f3e9550a604890c4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5713f188951b1dce5e60ff5add460ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f799f74c946abb057b325dd0148977416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7452426197b6b263738a40daaec3fe9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb24c8c30946b5c0ceb5d87ed0ee6f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f239834c30ae240ea53d12bba8f0b16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd283b5ee2714fdb26192dc35ee0a54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe7b2d790c070b87a4f89d27bb588d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef33a6f2bc58d1bbb994884ee187f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19733e3764880e4220261319401eb243423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723dfd740da2a9b7be843a81a5822d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a487a9eef60e0fca5e568a6533e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ad1c9869ec630ec9fce8ade4af67d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e885d52c3662009f7f097e7b2a14e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e8536c167e704dece34f8f0161f78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59145247ca58b204daba38b11c88ea63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a95ce2a03a7329bf1a85b0e76256430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198dbb02bac8d454620cb477403489d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841ad9b4bb891f8d40e46cef7f1397f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad973eb87af3cc5966bfd195d48dce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10bedac9a30b12ab435f8fa8006310434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ce22e83ab4dc4b36fd73d9870609435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e43eca204e1e9d45b058b29f0b453a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105db99481f9ec8ef88ab52c43ea1fb4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180411bc174e8226ab1ba9c3ba6070e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018d42105fb67bf6224982b2169270a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec0d23e4071f2ad53949d4b6d28e31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cab5a464a569222f5d3262fdfb994441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e0c48bfb9c6ea77194e1550ea3812442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf660488ba9686bcd8d2ba5d7fe443443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc010d2b104a2331ad1e2e45315fcee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed807c389be32d37b0c1fd1680ab2c3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5561ee3e8178d32eeb4567a1fa8dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abe8021df46a25146a30cc1679f998447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59109f7e865bc4dc77db789fe42d7d59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696046ea6aad2ee398c28930130ffc97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c35bcb17aea3eef777c091061abca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3683e9e0d1abaf22ec7ed6f28bb5459451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fb0b2cf6cf6ec8195e393b0902feb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f751300a15107b0d85956c580adea8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ddac790e030e26e4e8e5c63de179454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cecf92a8f3378ab54de21d50b3b99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab0b0fcd9fdc74ab8ec6596bdc71a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62498180ff39380a91b65ba059ca1297457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879ef69a425489a26881c692ace74c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617a9a9bd65730d508765a5143f645a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6f86c943e5ae59ea9c707b7a0a17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768e7006ac3751e032566767f65061461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f11b5fe4be0f609a216d396f7a10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddad9633f85f1993b7c2fd1e644dd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cded17cd1eae07b3ffd97d22811cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b900a23415e9481cde0dcd7ac411465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8530d0afde70fc1f24e3528c4a557466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e574bf0b11f6284ebbb90ebe6900208467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ff9f51b2e8fe9acddc66a8d71d6a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99682f9dbb236bae1c233d85cc43eca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0771a80b9d0e87f7e674c627a9eb115470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb230d9ac83aec4b300279228386947471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706cb93addc1bc718cfdc9de892b722472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462bd4c7d9bf5ab775eddc217c584a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ec7a7b5ac48fe325d91aff1b01aa8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b21c38465571227cf8f2c755205e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50650a3ca7672a463055d0b38a3e7a1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a4a0e9cf153d121083f0b59bfeead477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c08b04f509059f7a72e980df4742f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f72f5fc77216fd67e78457ef4dc015479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa268f6b948db1e5ecff1759d8f2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961bd869ea038abded0bf8993890e62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af16fc3337a7f0ea96721640560e8a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57445b767cd183d7a2bf046c02ffcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc78dd712c9ce0771f0ee6cea24f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314b9031d097d26c638dae9cd33016485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a7327c65ce18dec2a6b6b2b4b9861486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b19bbd851346770e3f2750c206d4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d9f80173a02544966c1255fae9707488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd0a3c1f9fba3c3ad568f724dbab9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e291f6ee4e5bdcc67251c194df2bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8724e0470974b6e003bf75b272e3ebe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb1113a8846a50947b728d4f44a6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675d8e7477199fdc170fb9f5764e6ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef745da4390985339b9a05ca3888c84b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4120789173ccfb2e1ed6d772ba0166495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8de9808d2a6da78b2fb5c974297239496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49109febd8d63c538c3ec4b733198497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17361399d58738f8609b365d9505b1ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48cdec98dee6c07a600ab226dedc59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866806b4e1a991fd513aaebca9c1ca9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d950afbf633deb94a31820b1a6a4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5124de38ca23ad48922f0106a0e40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6346137bc467650c6c36b070167e858503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c95220c3ed60a98f4f3581ab46d94a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f0f982ccef62d3144a35b88937bbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c5966dd63ebb9f110d43cfa17ce53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c576e28b61edee53feb08cc4bc877507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895438c1efc8867b41f25fb1b0a3bce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c4d9208d13af9bcb484ada7839b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e1d5990885321898012f570aa4c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629def5e3eae2a168fcbecf2423cf15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2920ece5cfe26aca500017f2a87ef8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d319c6eb46f597926aa8d697d9567513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfd791a1808c47124ed766a62936b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3335964e90eb9ee7e7b2acba5698b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf7ea5520c4f17607d331ff3199de1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f4b76d2dfbb129a427616b5ebd49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899d4c63310f82811cb6d099ad6627a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc3aee4c3082946869dbe8f89d85d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67750a499d17f52d68ed9a74cf48d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7d3bd2cc5ad9939dc199279fe689c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dea82b143bae880188fe25b94df918522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4d0ca70af7ab11805ca0b68edc4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68546d6c8150bbf4d69470cce1017f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488127a41c0961c8f24136d6af74d8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145503a39ae98bfd2d78cece56202e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ece7a0ac34875198f8d8909eeede2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a5cbaf8fd4c472c438820d7841bb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e405b88a97743295e57d62dca942c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c0f4657e23dfacbb24d51317653b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039572b088492a8bb936075c7c7f4a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7c2fdf43067317b3be1f10a5095de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948217aa873dfc825ea459a06b54e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff780f6840f71b9f167ad01842aa67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48262e02512ce8a590c6d02902e2df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fc0f8d591f38a49c170678b6a99db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c42b29d111509bb1dd4241b2628c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca909d994df3e0f812ecf74d984b24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf407b592e016e4a38e0c6a3d080047539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fe7945ca67dad9df10fbb7f4e6e25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f75da08940148851b63b3f5932368541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a863bbd6fdfc06c58b930c98e8638542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d3d437453963ce4ed956e54a3d4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df5827d8fb9613b0239a06fb31e3cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad279b24db2166fe2b359229a6d140545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d44cda38d128b13924c6a037989dd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a09a1c2e8dc140e66e3253f7cc941c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b980a133ad47ac1a7706de144b861548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7217853e0d12654a3424cdc1b7262b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d610e770872f6cc5d475bacf50e6e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57763718ccc7e74afb643765b88cc9d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a301f6a0cd9c9ccfa55b72095faaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50f97444812cf47c6ea5789a68f721553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0bbd890ea65fb4a1ae8cfa0fe86f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907618401e4b99fd1dabfc57f2b0444555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92557de363ac7fc04629ba07298aafa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e411eb646b7d787a6e917936916ac59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576d39b25a0dd30801d6448901066da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f57536794b65a5da3d6fb028798e9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8fb79b5af02cd91bbac0709e82f48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974e0a4e530ced85d69b4a3f3e633a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae053b9cbdd6d74746dfa0c9c31735ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09738e902fef9b23845de8219e09fd29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f529b20708d88448f3c970a2f141bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c32e698ef4b4d4e9af2abe7c4e21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6f60a6a8a7bc386b6ab96699e700566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb57968cf59c27ccd40a4f64f979f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e20bd72e4530b249c57e2101f48f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266366fdfdf725f00d0180f17a15bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed1b26ae8d35a64be5097181f48bcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699f8b8f23c5e5a31228e9baf6cbb06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e74b1ef8915de1960a77502601fa8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb76a68e66a227706424639618f8af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c246abd85704a138ecad4a40f2d9f72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2039f3bf8a203b3426cc23aa3c5e8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad08f0b3107860f4f9e71b42e68f8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba194a0d9ac91c85c043bc5a6df4e2fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758215f90505b1562dd4a743d17f8cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc513584b506d2d0f0fcbfd4f73cd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68676fdffeda81860a174e68e56051d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafadbf73ac506c62219866f69da0b8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7e0283c21e1ebc04ef0c2f5243fda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0771a6ec303a561f146ff551794a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb8ebd70f929aa6383ed25e7d759a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e483f16dddce2f2a092ef0333419c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64337bccdd6b0c42e4393fbe7e05dd43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469c7d83dd367ac602245afcbbdd17d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbdecddfe08dfb661fd23c152e2cd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45e39ea6dd23669f9fe09755ae5a85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5fefdbf2a748422f01763756f4e65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be096c47102371884486cc2a5940c91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0495dd825f7597e5cdb87a46890d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf29a3336de29d507580f814011413593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93928b5239f99d57b74e3d74d0fdfa99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339bd24fe9abe57e29b41658bbb54a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acc349f1ca5cdcfb9d1feb370b8c2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4767447463f02c611cce8e35905a3d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a816a5fb67f4aea644ff5418d94c8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b770dea7e00ab51f98dc0839b41d63d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdcc01d0f1ebebaab5ac039b37c30a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a92e805690fc75215c0104876a4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9230116b9cce4b7705432208ebbcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea519f3d76e7af025103f603626366603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22712697680e6881394880847915e3b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9b849a8cba05753ce2a07b1489512605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d54b1886e74b0d8acb43ea39fa219606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60ddc32bab5e782e6990c674def9fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b59ce53d7ff7c673d81a998a0dc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf73326f83397d5c5cf4c75f3991c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc42b998f6c6c9e66aa113ae404200a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f996d08d6a984659a9b1372719fa0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc548a3cf6ea0c19e97bdcd8f37872c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5b1f588ea8f02ddcde6b94cc36399613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b459b1a5403b539282ea2f1f800104614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdff6a5c1af2db0c6caae02103d7d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7dce0a282e8eeaadd0acf63167fe9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919194361e99961bbd586de5359c0a4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f1da7515a9fff53efd269cde555a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad22d937b2bbf83d28d35c9a8d742f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a508713921e13e1beb4dd11ea80613f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b584605d3e1713f3233111f3b9fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd96bcc2c8bb79ca95a2adc270a049622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f108d9a57a50be21221083b381e1df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee8f215e4037fd493fbe09d481945624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2cf167fa3f5775f4f989296230541625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b5bd231fd62e30263c6d5bd17784626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaaf2be03698762e597d5c8af23b53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197380eb42e76e62cbb9c585241e803a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c590dddd8f0965cdc20c744fdd56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14513bb78f1ce4f420361114078a4fb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601efb25434be17947e7be973d2e46db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13128f3a757aabefb41d62928ba2db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd3a2e948cfdb74d390b631688555b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7e8c84724f604b6634cabee7fe324634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c50bd2aef7bc6a2f2a33b0a4a78ebf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4708af47484a5b8f87ae466b3c298636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a86c05e2db74184753cea71482ea4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119e40e2d751b58116bb4e9867bce2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8fecf818142e91e191ef8bfcc0ddd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc16f0f0daeaacc2c4f533740effcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd5d3bcd2298ee3614759606fb9f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b680408da08faf7873c39131f97569642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227501521c8d290556d575b3810173a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6167ecbf480e15aed23947b5c4c3365644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ccfccfc5e4efade5a0f46df75cf29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6cec55887a89231b91c65306da61d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9628db44e8e1990d269a4f86cdc7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69a767bc466d35344b4bbdc54bd863648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83e8c19b92886c1356ef3cec553559649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f7971ae2d357ebf668d9e9fe89a81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b21a431caaf5468c80d2756d80d0e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57d21027552465d7a8ec3b3ce83b30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfb357d717bb8869b11eae1c662011653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e0f28d3c611a8b4744a0e86d02024654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd36c2c46827297196bd3229e22a63c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de9218f97d72b5c3c8ab5c1fae1ed4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64bd3ea89fba4d285a31e8e44829a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc4b025c6efab7d18e528cad4ed10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867ca1d3495ded31cd9a6ad7ce43b9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcc96c1b69053a0ef87ef758b62535660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b12ef893b3c7eefa93940e89808a2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae858d2b981167e2764f20f07b48641a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3efbc68f8892d0016880d96da3a352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15b82449cebf77063eb3388f1e78a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a360da49c3c0bd8a6cd67986a3b6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c56f559a5d84ba4c3f266be20129d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8471eaab4f16ee3efa21f0b907c9e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ee030f627eabdc88a36a70cb1e296668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed0b51e3b28dbff26e217cbabbd9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bcad1f410464bd4d9996012df44de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b76500bd383d78fd0f6c963ca78c81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccac742ec2da26ee5eaf8f10f702381672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f84fde400e341a363ae9ce4010882e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f119bad24b864849bc82e8803ccd89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe59ea79276e7232ee653b7192e3182675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ff63ebd1250c32bc492467ea6657676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9619a873ead9b259054c338abdd64a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a7fccc1f584ff2795433818b9096c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c90dd05694f9f9a9afb3ab5ae093b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3f1cf163fb5f43b7dee6e9c413278680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df06310e5df73b9fdf2e15b5ebca3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2469bda671a591a25b5bab2d4e1297b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd6f563f211b364fc97289e5c24780683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240980d822f0b824fa74361a926535bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525e4fcd420714faf23823c73981177685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b483c595920941276a9d596e752069686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb178657c30b0047443992b84984738d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff243bb0325b68f949365059c1481052688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1137fdc1a4531d6100d215d71b0db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b0cdc521f8c0f80e88ff3b4161804690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44023307b2840449ce0c75e8079a1140691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f330e26b805c63d5d1662d81dbc63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f25116a50854c19211cc8c38229bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db98d58906df503952cf1b91044e82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef14ceda68f607e2cf5b77fe989b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f13b36f189ecff899aeeed430ff78b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701991eda4d57e9fb0ce3aa78e8890f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f33e4398e3de9a34a98cb7ed25ca03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110c1f9a036c44c202e5c3a70d0ce32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a15ad8d8b8f1c08e307e9800fb214c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1d817e144a08e1673d2bb6196285701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc454959c9899f3151139e94db001ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62458eb2af400f5cca7426fa4088bb51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c45a4549873f3b9dd8c93c0fce189704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a223af5e2b50bc47aa8b344795dfcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05db8c21b13d306b052fc2d3488277706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b232acd1f4a7617a337f25555399d1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9d3274f278c999c67aff1a1367229708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a454ce05bb29eef18fe38d44c9ff29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc74979d54599defcb185d65673c26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544824c975349bb4ae81b420f88ba54a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2bffa4981e3f30a85a958e1b60363712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25ca8d2b3dd0a6407489e05782661713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909461ec30b07360144266b55ab1c7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209188ae326be22f6c770e9e967f15f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68227367281d0d8f2f5a5ba72d26a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee976bb72629a4f3e37f062b032efd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7fc6ca4db48fa931eac33ca617105718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ca6dec8bc51a4f8e1aacbd75cc6fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a23a29910ce3415cd32a064dff30f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba985beca24719bf12e38c27c4cc91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd1ad3e93d84da699471955be1a1e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f080de493152819774143f65d20ed77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236b1304ec88bd6b6c6e420075df41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbfd990740aabeba6e988d3a3174b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cee9ef82372536acccb1b3e618e21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27f58837d6214fec0e201b380a29a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89599336639f6a64532ce3eb969604cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c44a1df53245dc1f6adbacecfe5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde8db531b2bba9f5b9f094afe1c3a1730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609fdd7f2c27d8167838b9b5e6f95961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd7f0953e0bc42dd3ea87cf2d3e1922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb944187c7789ee54115da0478cca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb2ac1ee3b3f2aff79b674c941f9ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d13938be6421ebd4c541228e147795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01048d0c9566e287344f7c7bbbdbdd3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ba41ac5e656adadb8ae3ba0fa2fa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f71a64b761629722f6f17fdd350f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65125f76da58255d547fbfebdce765a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513f803dd22b233a6950a59de7c31cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc2d33a61d3a8be8a22a48daff49b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd078c068b3365d0bc5936e64cd92212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120db70b8a9ff596de085906e94f25713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa1cd5da12c0cb1beed463a0d57b4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8cc2b7462c8b04fb16fd700a0ff0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c53a7d709e9adbe23e8aa87be425116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab708ce8c76250b61d5be8d613f07d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88092a4bc7fae401875e05314ee9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca10681e8453ad4c6a902b7badc7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab30e5675e4e88544abf02017478ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd972d929f17fa72bc06da2607229921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e6cc7e7592a4e2e45dd41bda8e55a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e849e9b43afb952347fbad5802f8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcd8528f8e0b2fb2035f76500718eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976440b7fc1c43c414c362f4b189e13c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0106c27c3822ecd781f762edcbf2c6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf26895daded4cefe47eba899b2d1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a328ca6610be54f0f255c9ce6f536028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5d000d0afcc7341cc4e56fefa14ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c2e0bb1fca1c6e5f6a7accc986d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf86abf3d3c659896fdc2daf88928c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad8691be736600f075b16a60ea465e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44463278becb251176725ee4d07613633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aec632c0bb812693f3af3e5aac2fbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979279f6096f211db9e849cf36e10ed535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe3eab87bc667e2acf3884bc03d11236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdb024583dafc47399b898da9ace3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5514dfe784f247794d58b3f82b19a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e70744d6a9416ba1471dcfad1e5f7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44d5b8051700f9d0a04751e56af4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f003d3aed5dfc3d1f9af286a5a405141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f809d0c4ee89082a5b0e880681fc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712df43d1e74e288f3a6ee2d4a29717343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d06ff841aa9d5d0cdaa11b72cc0b4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cb5edace8d003bd9ffaad3090974445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cc76167d217f42b168df4084da5a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be831d2d7c3b99507ea574fb95cd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e1b5ed51e5ab0a6e2db34210653848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75939cd1f4ca580917ff6a4536583849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5490ade02621b55ccd5eeaf9ba54750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb543e3bfbf31627a9097dfcdc941951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe533d299027d9bc1a96e456875186552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e539d648baba97a88b42c81815767753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ea8a38317942a10a8baabaacb464954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf72aa243cc62ef8dd8008b82bbca355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836e159a0697a21565eb01902c168d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60212d2a5ac4da5545d21bf7fb4f21557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53428a16f5cb5a4b61ab81e4f027e8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457886205026b8f61c55f6bd59aea6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70632ada7eaf06c3b0c64d0c32fd3d2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7826fcc20a7af4e6c77b13aec35c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2899f0265df859a9ab295f36895650562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02860c4fb44175b07f2bcfc5f875111b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21392d38daced64b531e3067c8c2f5f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dc2c03d8c4076758577cd2398562665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c894e01514b09005b6b2580dfaac9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f517deaa412861222b5ba9820b66df367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6929cb9df58eb25be7ecb66197690368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5975519856255c53a814cf38b8ecc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa4507800feb8ee93e74c02ec56d0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ad096d50399e738dcac3eaa5cc3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a236abbf3f003abf15fb05fcdbf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1597adb1ca32a5b97f0b930d220cf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70c8265d91f99c6f74ca452dd683d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41dfd78326436f96d8962d5663c8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679d50fd648b58db04eeb168db0a7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c46c471ab890a88c6ef081643d8ff077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe5091dc9ea08464c06e2213d716f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef629cfb7689ea73325547774bb6c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582a185797a6d847990f1f05894b8bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dffcdfe9e6926fa17047a3045dd4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b4eacef1c0a29a0463bba5729aec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6de406945657d7f77dc1ef69e162d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f00a9bcd6596cbb6b35903096469784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f75cccaea5ce950926f58a092e347685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968fc4b039cfe550fb44b57868dd1b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a0f093170abb7449fea33b8ea904287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43475796d08f132499ac7951defc9f8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba9eed332629dd128db092b0e3766789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def39c8d61aa74554ee3bdfa24f617990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e275ce73895a97eeeec1a07d2fa3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec4ce78f57e2bbc8f2e3465e84cb0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72241393f7735775f8e5f9ad6c27f7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee055162f8e5bb76f0a60a2da38ee7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b605ef9bce5a1e54cea7f24e48107695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b30286925b707ad04f962b17cf46696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed5ed592ba0020381036a5804771297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5193a2684f7a952d12d970e74f1af698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5210825f8b1ad018e15b65953b0617099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50296dd576791a01c1e6981a9313350e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e756d6355a7200c8d3d7eb87a9eb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3739e8e591143b76783d0985e67ddeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ed6669471d51af058e1f3c5e014d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d58fd8d987040c35b863e549bfe1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6d2297f2c195fbe11bc2e08ebd3e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b65d0df43d9cc25b2271bf7790d758106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65f252dab27b4934bddafc91dc4991107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60606e9f559e973b1c4c47ed1db1cf91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e1659ca4251a88597d871b635a03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d7ed0bb0b0419e5094c266f52dc4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46961f7f45d97987c9ed78a64f005d69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0b2df079dae626e5b50f16f146aa0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ad39cf485836c3ce239bb46679ece113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd2da6d0a74c37b711a6d9af921677114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ea1c9537d38178610193126453c64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644b3d84bcd0f2b5deaf2dcab7329ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4e312b2720b4992f22a163b09bf42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a332d1543b97296d023d0e9a2fd0b4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b37b5c107a6db801631a543fc7bf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b7b491e60244c88fe070acef0b1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b44709ed4eb0847fbcc228d1af8d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bd9f0584eafaf5c61a209b6753375122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56fd6e6a987c05db8481fb96bfd16f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531b5c6910303e881f022385ed6ecd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a573e3f1adb7510c698541f8f8f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88155706426cafb71216af3e1d418b7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f0ad5729729e276218a6f1d9db944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fbddbeb9e84fc1fa0f7f254c2ec5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89600819e36e2d8ec96d5420ddd7d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5831697842d52ad9e2bd98fe955c0ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90979fe6a3d6b54b4f70d4bf927846131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16ec384a02783db025775d23cf687b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785452a168014db8fd84e65d3c27aa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041769324f4e463d5e7917ef3464ef71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e15aaab32f123f8b54695d20a25a99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0c74089ab2efa3332583a15c70fb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82070e2a4e2cc5b517db1f40d9a2d41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530312167b973ad73b2f605d133e0a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dec0886cd2ef8e14e265a0f0ecd64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd810708114f0a47b66d5dc6000d9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa084e0c64047ea43254ab66e754937141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae727c15b5c0473c344ac0bab461c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2dd336bc9bddc4eb4ed1c3d75e752143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941fad2132e1a30a15c8515d8df89d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb68994b4a40ace722f40fe1e4aee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4e3f36445997f8280101a996c4c0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f95e2b6c9ed09b1ac0de4c783ac8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591f2c200d174a6ec1d5d6b580990b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46718238b5aa63678d6e008ef0f61e23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345ab202e78e50dadfcd34bc371c17d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691e7799696941122334b494e1e6248151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a047fad986e6c17c563fed365c5b94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873539856ca8f21b51a4ba44223819d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fbd0303461e2197e57eb82f78b26e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4c13a49b3f5629a40c433908ef9c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482090416b76ac1214ff21c0080f50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ae878a78b67962911bf4b4383258b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757962f94a7f504df56fab40a42c729c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f281cc38624eab318ca005bcc02f0db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896aee830986300202127622c2b5771160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deb008d5f5549e4b9a47ff0a31be6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd3c20a8f4d8a5b934eb1536702721162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050c08c3b5f223a1892f4e81c065746163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc369fc7bae3da13be8edcd19e5522ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46284caa4f6bc4ed94e82124d345aea2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3180e0ed234b2b353a80c955f8f9871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb27f620106f7e43a49eef6cea90ff1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791e80602bd06af1dc9b58ce63f23b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2669e92846a13cc7b84735e62567611169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a870b63a35a6d3fc75d74598e23f28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea4905d8221cce86e66466fd317f9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9ac8d1e89359e009b6742176d3777172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74ba07b358fee924bf85d8b40f372c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b0cdd5c6ae28eea53e4cfa9afaf10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d79670bee188a5369247b03eaa7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60971b38614bd8a3f4a0119e01b9a212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628b223a979e8807cd004659075bcd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dcf45e9feeb540ff93ae5a6c53450178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054454e0b00d0878ba03653b7d4dad7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6daa3b69a72120c8016a98fc0dee2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328027f8f89ba6837fec1e67d5f38058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702440ad06c21533bdd1e1fde94152dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d4aa9e6b9ec1fcb60ee00b51d6a0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e578f32b89bd96ed695af678af5c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757e1b4a532289f918d3d8c0ef91892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b1ac9db4f4841ccd19ca7e9aa024f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab1dfbad693380d2c95e7e37a8bcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36589afeb45198530da08f109ea956ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c68911cc85041a2018a69edb672c06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fddbf3afb54cd6358e2353c0d2345c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ada009f0a4a1c68ff018f96aaa4c29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0527d15462a81a5b72028a7fb9ff5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c361d9a60a93adac4a7bd96f95069ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeac6d319b928ca0ca16f1d5f42aa13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54028d9d341bf07682c17ffff8087914195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e86d54c684aa9fc164cd57ffa640196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d527a8960a03bcc560494645713d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b2e6867c3d3cfb0b7c44c874256d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd0817cfb016dda57a7a69f9abae3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639951b1f3fc60c21c494725e1b7c09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25a3c3f0fc75201b856f458fc42377201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641c7a7e4123114fbcd679886742af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f240b378080fe9f671cf7b4b5b862203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e33f6989648202f623091e19e3848204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ccacaf5b659c412e5fa7ff8824e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555af011eca0a524f2e2e04a227bfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e22abdf36e949d41936876a90d812207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e135470c4739d0d26d690b73ad7154a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a238a29b9ebef291628ffe6bfe6cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a2e956ea141f9793ce587db7f4a9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1598f54f02faef0066d45bb27814d14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8994c97295397f42d04e7efeb1da7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daa5aec0b19bafc90c4fbb94bd9bbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7046abdf5b030eaf631eb228f1138214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdddf8ea7edb24837f3b34442b7dbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa605df2814f910355dbf46f3fd174216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb689886599bcf244f92da62b29097217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f561ec5d3ade77f524360c0778ca76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448011817a1df0712b0f18441e4b57e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b78ee17de947bddef561782e80948220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f86fac883cce9f6228bef50fdced33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17f9f861b27f1f67752c271b45abd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4388445d76bfcd5e7d8e1db75fe9fa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e6fb0c22c82794f6d87615dab13cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb66ef987dbdf168a157d069bef6ee0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023139ecb4ca44b4258f9de2f3d752e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a409a089a83cafa2fae5755bd69013227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b1d3ebba0f257c8d5029e3c2e089228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb09c6b473df5793bb0ec483d70d16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ac971a1d584518ae63b7c7f3e0ebc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8f9b2dd774de7323176420222e72c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb718f0d8ec480675f642453782dbb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361717cdbdb0156b8b2fdf31527c092c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b3d05a9184db7a29667ffb04f92f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59631529ac6be43a5039e1cfcf8b5809235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67617e712530e4032cd42c22f3ff4d75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6011174795f24cc835ba061e9d8c1df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338feecb684c6e42f1252283a8c4692e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cfdc0039dd56afd0803991bbeceda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096e75d41301c6a43d2f43d9e49a27a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52992cbdb3c7ad089f4121ec2d54e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47409063415dfe8c906cda30154b258e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5188690a6b1d07df2707b035b2217f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c38cfa4fe687a7a1a88987f3319cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0743b875413b2469f33dc391e71770245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88bb04432c948c2c56b71f27637b43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946e5c2bca801b0c02569959b0513e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b116ee1a287886419234b96f01c62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ffe028eda96d6b815725f4a88a76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdcc6f5ca81f97795e14eeac11b254250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314692144de155a9509d23882cbc43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01efc4384aa8f7d45ec921330869672252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6b80bee4ac05bfb1ff68a7e739a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b8855b2352182c604f99eaa5c7a7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8a4da9375c08834f668fb2cd77524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071925de2656a468a5e3f788a7b7776d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa84b206ab1bc12e4b4ba8a39a09af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d7b875d419f11e76c2ea1829dab4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80099adc2d5bc1bcb72ed11614f10f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82309b56ff481fe2a03faa41bd845dcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42455fedd1836fcd9f60777224a17b35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd709a96501d2e71984745c1ee87e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e49fed8d61f4cde216a731bbced9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9d013ea8ec569d57c6e20877ec28f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de74e20613a7fcf24cc6f7707e5e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fab860240c2f40e3840c9bac36740266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a707a303729feaac17e900439572267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69ccfba7801591af911269dcbb5ff8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5122902ed97a7f1e974876208ced2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bacbbef53bc9194d76529848ccb85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eff0d428302d566ead3d9100c5ca82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9eb5c5236fd23cc196ded76e0503e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a19634ab76a8d24669cc95b2768c25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e005296bf8d66651e8d03db5646a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab447fb2893fba14d79ad8ab3140fce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43974f66a511b95ba0b926c62fe887d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb12b12bc778e71e7264f7961a5780277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8417860b7efc1cf24a59b09a37e6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64231e49d712c5628eefd8a4454c3090279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dbe30c9ce27eac505a637c771fabe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a33336f2ebec3693c41a69514d3c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023ec360bbbc253e572c5934b45e04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64545083380d4fda2864b527c64d9830283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ad26070f9be0a22534e4be9cacb59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281bf7531face579eda0cac7b98dbc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0708c01a96f0b088fc5f6f42bf49cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88edca5e326dd20450a49519ced75bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be552fdc262599498afa4f071f1ae1d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796459fa7eead66023876d7b6bc3acd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fc2f3677f5637aeb3944eb9e787f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ac37f31c91a97a166399882e9ccb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70af1e451e87baae6aa7a1dee539ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0d9fa1c34e649239244b97912fb8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e44eceb7f3020868ac2dab6c296e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c2a6527e6bb77a31c0c9cbbc833d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9cdacca7e146ccd77b698a2088c07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fe8a810e08993e492a38eec601521297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc504308007513bcdf719bb39598b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa513e7be06955f5d0182986045fe15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ab2f33664534fed193fab53190ac4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec98726e784469bd547901ab7f8210301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4331397cd0d2cff886064583872cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b004382b376f48615bc5a881008745303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f05c8db89c10cf5f05996488dda8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050176decc1d617e2ea373c4519aa6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3371d7e79c15a8fc902593a184155306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0926ca8bf7e23cd1361293bd79d18a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf8f6ef462c3661c9fee7404577c58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aec3bd8f2d41de44c1d466704b52ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df58341b8d85d9877385688b3edf5b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31f3ba54fb8893e098173efbf6779311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d44cd58e83e4e662c4c308a6b2b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea9cab542a9a8aa1550184822ed66f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747bb742d9fb0265a3f05942e3ecb85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff15317c6951dd8760909846510157d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03a7adee465957a27c5e3a0ff5e05a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aafd2fcaed2ab39d422c5b0127399317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39207845cf173f66a8663c91a1c49810318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b675c246934461fe2fc489243f45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff6e33d8b4a1ad9c1ed77431ddec0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c47de2b113bb35c56080d54fd1b62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44541ff319d1e6c87eac24a83e7d7852322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e87c535f96ff4d1b8464ee918c3e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe0b21495be028935b2981a3a8094d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf2e5e63153852e41a28e9fb2621d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4907c3675976851f38450ae7f5fb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e617b633cf2300f82bb447238747a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47083cb9f3936ea159dafcbdcf99a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbe43adfe5a2eda8e4fd9f0c8e6e61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e562bd98f409ea2f7302599b113db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc5ca80015fd0bde1e049723bb128f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009c9177fd3814cbc38f2e823cc2aaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecdd299a5de024135ee359304c48b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a533fcd0b97306b545d3e6acef87ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d721ef021f743267e3a67d684e12e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8df7c7d7645cc5eb49bd9b5b776e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c9dd90f4cab56629ebff0131520bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688de9670ca59c601176dc1a9ccfd667338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd023a6e1211216c097d975e3ccbd98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa327c19da5d41b1c690014935285e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcba58d5bf3fa6984d924c045c92f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d685efe3712a0f9477a06e64edebf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2058b048fc88e358bccc6c2d36c2e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6762946c4e506992eb70d22d90b14c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c6da7ecf831bbbf4ae45fb1f92734345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b38d6e38194a091eb286269c1e7d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba37f8c547ff5637581394243c2032347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c4683f0fb3ef4a29e2a4ee2ba2388348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879dbfc7cdb131aafdfe60819090734349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b70165552ea57725a145db3dec16ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47631ced4426e58f926da7c42870dea7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5979046b88bf0f8179d798509bdcfc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7709d730703bed6b78c5922ef1eea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad980aaa56ddee2293d493c6872175354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933f4e838edfa1af9ae3c9d9cfaa361355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f74590065ff8d88100a120399e12b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae719f079aae7f34f6180d6f16bd5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f5d1d6a4e64c5dd1b523cce450e24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa7a6cfc7daa062996ef15786d1b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e881925be850130e9da10e773af56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e789c7cee016e25622614b1f875ddbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844aa8a13bc166bf8d657a2d0cf5c08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50671121a78ef13f38feaaa91dbd75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b237c17802806c34d799d01008921364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed81e0c1fc18db634cc4d2c91d4be3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa949cf3b51be840441a654c63fcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eecb3964947ab2b077ca57fa633a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5794ba94e0d75cbbe8a2242381430d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26629086e228c613ee95eb4609cf417c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dfcde1cffa143815ce396877427e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d221ab0f7b844edde7489baca5d58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eeef71bd83aeb51a22a0b48199e34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd739c089ff44d63a1d7d2688b4d8888373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71863de453d4cf4c3ded0d7899b6ebd5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5250dd4e4d2ce24264704cbc57319375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55ddcaaa0364e945b2ffcb791988d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbe7516f979792a53c5539581ce7df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a659185686760501c477103cb0e6bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f026e85b5c9f2e80a4ddc66c3ab326379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c99c0c19696c126f71145ce6c988f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e9205f5023844bf06376d2b484594381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124ec04265fc8800f1c1649b0fd2768382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6b722ea4a4b8ed9572e917d74b29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c5292b7e60b8fe73733fe9541da1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6522862136e4ce12e567493437b8c1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224fa9def5aa08a140230824bf7beef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde5f9ee027787cce26908c12c157d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8fe9b9783c1c6660264b8d1227ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a337cd4d1747faf6e74c9e83b7a806389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df7359314410d5fa27b3e845bcb89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97061071586568a0998e1293f19d7a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc98dfb2d5c61c90596a598886ce8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db4f51ffe67b81fdf86f8377db1fdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520a884e0826669eb8523b15a5214b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ef6274806d31f352075f9e96ef6f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1da11efdd1d24e6a087cbdfb75b61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e6c313ccbd1eed5e18db0bb2538fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211481039ee1bb43b1c293bfc699e5ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e55b9126ae2aa47403f91b8f3ae4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c76949c74786c867fe965bbc70f525400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9597f30b7dca8825183a42bcec4da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bda37f4f1a1045008ff24e9307e9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2f77a334f202a9599f906d71e2496403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b6d17f6642b21c6b40782f2b6cd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62106df2b0a29343d0b75f44bd9e22b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e17ceaf9a313875bb0f5c2d1123a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbdf6edc355f070a596f8af6948384407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f8781f9e5fcbbfcc7b576afe84e66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1159552b5ba48ec3a7d0d6d5ab4b88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da781028728e779cf1e00d29a082db16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3929d7e694ed88512a0bb7b2920c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3819a65fbe6aae56c7118d6ecf0066412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fab06fa4b480e503cb9b0f3769782413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1504a356fb9beefe09916068c888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f7117451ae781766e8ac3e5e46bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565466bbbb801a4b617936f25b4d85a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cae27cf192eb8c8506f43a5250baef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883818dcfd0df3644a09135713b14b3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc08378cafb312b6c2a2c81d625d8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2531f2ead49dbfb3097cb573fb912420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176302d700035b9b35ca4f35d0040b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349eedafcb576a35f97616307993e38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3c431e9e32da911b5a2d5e368da41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca65dc3bad6d7998de71a59c0fb78d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d88abfd52777b511ea2867f9ba012425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df90cad524028ef92d8191d8b82b77a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b6062bd435f4cc5698e738ba3531d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380da99cf2159b9be616a41c083867428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb282891361962582282f0597a9237429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e50cc683c48fdcbbfa460d60ba8479430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e33fd81959093bcf68e992dff81c32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e40f752ca90385048eef7d275b3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561456e12ddb1be318e40fa3d6a179a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fed5e1680a5851040fa92f0455b3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5a6cde54add7dedfff16ee42a7e54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3f222c253464de7a846e965fbda21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bbec7f66434a87d7783f5283fcfb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca7c4f3d6716293769741eeb2a304438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e245ac17a4a268ab72e48e2e64a4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48b294fe04f959ad799e74a539c0c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993abf69287e24dd8367a854b5e7a2b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57726bd6f6bae0b14fdc12b2c325f434442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7411f3279635d0ba83ae3f0054708443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54adeb63b7004c269e638982739b90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36d95d43b47ce16ad95ee193e561b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4948495c54e90d8cabaa72cb0176d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409000cc8d8d992036e3897e29ab671447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba6dfbd45eade664a0312f5087c300448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332b886e37a0fb6d06025ffbb65a63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d96f6597b2f4e42f2f36fcc8ec969450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7fa538dbb61b2bedc7120211e4e2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71eb546376a82a0f0d3e27aff16c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc971f9aceb2c89f7e142a36d7597c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ece7f354e5117ede8802640ebefc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a11cb318121dc2c461c5ac9c9c1eec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac272b8dbb8de1b72e98403d7ba2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1594e953a81856b7b4e7eaf22c0050457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce1827149a2d760f93b91ebf66e01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f29b7d917c8f836ddfee6bc3433733459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba06a607008ebc06d1b7debbe2120f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d870b08d01e96c9ded6c4ec6e9900f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3debba1f4e020e95b8141aebd1ddc04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07608d0104acbc1b847cef372e736b87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9b8ca5274f24e1bb7a3ab15a6c25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccac389e3745cd9bafd6e83f9169e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788da2a6b6f47b28244b1bc5a83b061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d10bde5c90d87f7bfe2c64357acf4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c4b96361ac84f81af57df5aa17a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c5a4033f56c1c07f35253d07ea84d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241314297f52862168ddf34ea77e6a26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c3f2722c3fd0792e8afe8c3466e36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55038619fefa6bbbdf2a355dd38618b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db592ac1b358197f7d956a7cf49652473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa31dba6ad49c3463eca8292f30ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5350f421e8db47fb767778389f28b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb25243aff489f1838e133940ea6ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34236eb1ec7e88f73e76a327e3e8727a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2c0805a3d495c208519569a71f5ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac0f14ff9251a6a3652b7f53232ec6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb68c9e79f82a036df9a5fb6c51b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eac8c539117222d712483b40a0ea35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd593436f187987c33b0900aadc57451482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0166b29f0a930860ad035a30a91641c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ec9723464bca8baff14c374992bc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607e3d79ef3cbb2da1923f20382b26d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed7b91632db7dfb2783493123ab241486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4fdf17915145b808ce48771d2a10c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe771d52a33c701c6d8bd87e27362d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5508d53cac60ee9ce54d520ed37f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848a119947f7a54f5cbf72e381e836f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753529863be2f17a0edc4ec659707b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa090a5db695c1ed62acb4cab0d8dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8349d41638bb059e3ef42d46618a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab62b7de113036e7ad93cf41f50b21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaee93691b3995aace720d795b2d73d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7dbc527b993228c5d14975dcbef44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b227544c5137b0448219af2db2f00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c91a8129f8f505324f5bb3069dac3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6188654d0726b658726a7fe664fb7b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f897d78cfbfd25fa012adf23d8309500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78945f81ebe211cd2a0d3100e5f900e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c3fc52feca17e0c6fb796d10050da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a4a0a891628167bcc791fac75720503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f44fd2150d69f1e46f740c9dd6d05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99ac0be80c0bcbcb63dc7bd9080f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2a7d7c6f5e697c11cc8887739dee3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc643cee235c03a0016ecaa5a686d00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68711f4acd7c8b5674435b6247520e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6b3aa26e5e06ed061987ff784e576509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a71774e814df79443a0ae4eade7fc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae54e25556197aec5b3c6c6e1214d68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb732cb8ec849f65cd7b1d2d61aad6ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2436f76f60c1bf5243945958c43ef3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e2a114ae09587d159bda268ec68f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570730ab901a9785b17d592b1fa621c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ffee9f2ebe883d23f5664dbd08a3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e13063ca911ce8a1331f18359cdaf8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0920cc72f607d9ea4962e721d5642518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d8f407144173ab4ef0eb6a60e6840519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06cf5ee551af14f9921140a77f15fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c66ccbae4e0225003ce004acac77e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ea1c69ba81259e147b602cdd74747522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafe8284bcbb45b98cf8cccc9d645ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171440453da4265eda144b27dd05674c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44a5a19b5092cd101111018e5249fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718599bb1bca3df208b6dcf87689547526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56144cbd7f8608c1d0502f15e940b2db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee393f294fb1667b6c05d2870fbce21c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc79b6f0d13f8fd55b83b9d148378b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cc3f1422a5402bc7ce05cfe6a205a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc42adb80d5dffb4c8de4a09ae8e36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6128ec9f3f9802165cab9672eb1268532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f81a86d4f0e4ce6a303117e068e88f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f59d1f52d13f9db745d7fda44aeb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f3ea16e75714caa48db747186275b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b40261c43ea84f3429e95c5a132b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96969c117b43506f012d499a36c4b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca225ae5d72f0bb77bbd9f016192e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a955c55a9183502be8f72f931a0fee9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe59b64938e2b6de2355c793560b5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c586a69db70e9fd58849760e2243ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536679cc17da19a4f0ead4c7d168b6cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72ac5db9ad11356727e7cd7d49b8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d67ea29f7fdc50ca42f0f092fad6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216dec1e7ec78a42649c1069a3e7e92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02e90d14046957052ded2c3dffe36e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332864826d3a71f38799127b89231c60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4397a22474901c15da47d1fa53d1d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8252578913c9bb73595373619061549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643be1e9305392ac91a34b653bb14510550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca24875e09d1d8c70486b8007cd1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9373e6c6f0541ddc0fb67a9536268c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1bd8f8c6910dfb775406895fc4dc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d7fe4956be44ad03fa567fb23b2d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e11952761533525fd478fa59c6af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d2b2f177ef3864d2acfe7cd942d68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d10d55181eea8f2ed33a659a8201a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf361376e47d8539a0419030b02273558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bb41ad7755c52429a0e68c52cce69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c62bb185cf35fc1f0ee951c8341f9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e694a7e976346daf61cbd99943560561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8355fb3ccff824a91a2b535ea2102e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af27bdde98bb4e44e97553f64d89df6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f1764839b8a5ac101515b3c1516b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cb8fcbc6472e83d37beb9651043ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead59898845a753ab403d42bc4ca4a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7eda46ba2d4db10b1fe0b931d3927567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3970099061fd28103a92406eb85a72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5390da19c9ac91133b81769d08096c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44770988c6fe06b865e608d95f03fd05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542978cce562de93c9f88daf97ccdd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642824bbe908646b3f0ca7e8923ce444572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c1c564f4591989800353a43e684a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec9deb367d3715d600ac15d2b59892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a0f1ddab93bb2c8940ff6b94a6faf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2f34380e63cff3c65f2b4a899030576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d791b4907b4182121d4b6cc17b003c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa92e962e3197ec7c88a54f273f7af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c0206541b810a05cebace22ba209e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc83269278266a7e156b170d7915d74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421999d7ce9831a0af09d8af5eaf1018581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77dd69dd39163a283de88b88ed473582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8965cfbaf79e490a54d07f6405a6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e94f84ef130c3475125df71caf5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66560a06065bc5e9c113cdf8ec5a0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ef252691cbbe8a3b6bc6e5a3167cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eef6c68bf0af021bdeaa38ad17628587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b719c5c1fec44d9f1a76b7a319544588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f442cb9f067971407712c5267e66c1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a9e24951ddda007a2b6a50b99a99f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a25e4f8baf4541198d25c6e116a7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e344fc590e975f589104a6dd1a24e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdc8854c743522e66d8ffd1fb402d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d46f5ed461739a9b36b17fa898db4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc58f39fa3cf8490964e07fac5687595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfa366722ce33ef4af37d3dc622716596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d853739a554e098fabbce2b966e7d99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf398b38873765b99403e758826924598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34779980c4ab68990c57f627b4fee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680e3c649b34e3028d45c1f27f2d47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8aa2f8e2e6f4bd4c93a50b42f710601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381b3bde7790d2ffe7e9da122f7cca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da0ea4e4f9173af1eab5bd6861468603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4dc117597f6e032baba24bdab3afb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f7b49ec2d51fd5d1df0da72b422e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ed04ab96875ff6132a70d389d6ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a68a8b6a557987c736feee1802ee01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004e716bc85091f8559f5ea1e64cdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5ebe14b205fd954ff0be63ce8ae73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed451c92a8324bc595fff17d36f4ae6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27a4090a42fc66e0e73dbb773f0ace611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87368ded82a9124476b35b4adf369d62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf5e52f189e5ebf9ac0dc4f640811613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24662529ddec330536dd5c2d332d5048614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f29640ad1b387ca2b657fe6ebec281615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d51802262d3ed348db41fab7cb121c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cbe607a5480877819b5c36edf57e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f51c790d2819e2e5e70d55a85d08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fdcc36b2d457505078b83726931f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca96cfd7624444769301b901d1d4c88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117f09e1ddfd3b1d0359920c93bbe1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c446f6111cdeba2f2d8f6c23cb13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b1a74e05248080cbc0277b44c442623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d74c913e81c4f99de35339cad664c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c0e0a21952a27cef38f9c141e4172625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c419decaaa9c551adbd9f66cf9bcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fa6be23c27085824b6c5033dbfa7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752b6d419a98b9a9688329c9d504982628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a74debd5baf96568b8cb6a241c3264629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224348d5051b90c0856cd791a3d5c626630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0daea5e01ce478b88ed3621943df6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf2c4942b9ce7e11eac2bfce776b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9747ac3c3cf98cb487135d94a56ee31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de448de00bdc97ff6696ac29ea1d349634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b071357ccc3f0f5190e6da24837a887635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3ae9693a7e40e3351b3dc8be7e466636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcf6bd02a9f39002f826eb8ab5f06c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b67ba17fc68e25f83b5efb09aabb5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293f07b8ccc1b03f7fa5b15c0f09686639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7617b99e3c2485cfff8980b89c98669640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7133f7e3e780a0542cb6993248a7e9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eed2ff433d977acb3d4e0adf924ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbebc7794a60c2e7a76c7f1a1919975643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001089ffc72e6140afece39ff45e90e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5daa972734986876fcf357ea40fd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d73420f9730c4c7513ec40c46730e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19227857e11858e09713ed871db7573d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ada5a628ae13bd782008456096e423648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9767d92eb29a192cfc93f34443ec0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491aa2307e20bd52015aa08c2e18fce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228b8df991714a0949c7a8e045a31e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adccb0a3b8b2d28f58a62dd90dfba8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7692efc5f59abc64fc03061eef0f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4ec9c85030e01256b06fc321610f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b57a4c78f969c48aac8d0eebfe21c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a086fe7a5f4d5f1b488914d0d74a5ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5918e2910efa86854068d38c1d4ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8bcaddcd5b51dc6f93fb356fb331c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3396197057b926f654e84a394831bb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f692887ed2709374befa66a8cdf6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761c8df5b6c1b74cb454a413733b2ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b55dc1c2f5a6c3a977ba66ec8571c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3a7067813bff36e0559627960941663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98c57ce80cba5b4918d3d0497a4d89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0af007713671a1be407e9ad783a4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64bce7e5ac7ad727f82d37bd33a6b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2e5f0178a498ded77b8b6be3c82f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9f1495afb24b3b17f188b604204cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16052ec089b1e22be558038d4da8e27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335a216b84612ddc7a52d9aba82422670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f790b0d640cb495587f6c0fa6a22f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7dce0bdd8a5ac72e8cc98d9683097672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458ce89aa35f8bdc0542a82e78bea13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d0bb94e491c601487a1a12c895b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e26654b41d8291cc3e364336335023675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c692399084f0d3d35737e226c24a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67cba09c52b0d9fbd90f847b0ca2ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8389745ec45c52e0d0ee35480e4ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e8b486f6b148595702f4e19519f7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc32833a29b4f973d24e47d91cba0ba680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>