--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a42dd741dd9c9f6dcd73998f804e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81bc2894c08afb2ae37fc588dd76d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b26c7aab9d314053644c2b50d9b43b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad51f2006de3c98516d0c968384feb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4b05cbc513292c94ca068e3637c8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441730d7ea3f7209de340f3445db4e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69499c9934da06f392fd2669ae64fb407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba872062053cf92b5663a4020cb2988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf16960f1967da54e3127daba049a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad4fb0e7334621dd913880a961d0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc2032ed55ca1cd3ea93bfe47658d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5359599e2dfac91aa25863aa773ea812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c1e231d328c661bfb54f9c3cf6d4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e12337d2337e4e78b9b2ba8372b2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65315cfbf98427789a6426bebfc4db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d198d4f1c9ceb8cc6b075d069a6d58016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c061b74c42178d3010a7fe6854b2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e3906c3adf1c464f6d1f1454fda4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5045f480c0dbaa04a11ace306ce4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b4e5d8a226d434a5f79ca332aefb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12e31b25e458d2ca9815f5f3afa6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63a982fb51d543a1a57d16466ea24422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b737f480fb5251f9275727d19cbbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc913354831093b61a7b3c82f4d649624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4568fb2397bb50c6724e41830281fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93579ada9ebc30dd11171078130b72226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe84b2e36109334f51d33eb69377f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311407e0a5869a0299adb24d827a3de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3058aecd27f7559eceda70efd2353ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b0edfc8110e6166aaac3265bb704c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35490090bb6d7f45a239c66cf0dfb2c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d6b53e664ed3c4401bb8b557fdd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e14864234f2082bcc999102160459133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0fc875436da8b296cac5998ddef1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e65b13fe4c22c49d6f0de40aa929cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36767734503f9ca120548cc4e23e8fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f746536bca43f643cf34653764ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c449d1ab4a2bc128c3ab6a57f626d2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03db9ed47c2f18ce1bc845fc721d0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac2a4e0f076dbfec768f9b27fc46840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792abd218018b887895769f92f0424ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f8b2555f615d895db76fe6d763ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce75e6b29c36621849e8dafcaecf1d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba75f55b3ff4e095e5c41cf91bda16744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a4ee696311a85b260c45309f4fd0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445e3477eb6db0c69c664ada9919c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce3c48ac74261706d742108d3f749547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b7c4076052c1a5ffe87b0b08274a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e32dbd391e0a4e685faf06e1d17b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99202bd062552ca2827668cce2133350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82651359578816be661331ce636e833b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4afa87ab546401f69f696241de125e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f474a2d996f90a781568976cd22bb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338d87396051ca0fd93b787875ec6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5b9590fe5953bce1dbfafd65ae5de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c468eb801eee363a98d94e6cce1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6ffc9fb5de3ca7a4fc9ad9fdb82657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b01e9bd7e99e3972b8dc1b20dd5f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3165db005965c0cec1d0a2b6f64e7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7633a3bb7921dec9bdb405eb1c4d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd7332c392b9d5e330c458a6c6b77b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b3e73dc6fde0d1c577a136cee5d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d36e68bbb3a87d039227f1730c9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b701f933793c3482f82820922f9da964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441934042c6132fa5a06723e0819b5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d1355247145d1679bbbd33b9404766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5170d31822d7dff7671ac384b0147567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88540b4f7ff6861cf02e9a14c9cbdd6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ddb3b87338f32fdc9df5680509f8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabbac19fe0e3cdca22361bb092ef9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7aa5d595e88256f7bad1e1fc2263a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff0286f475b31f97319504faa7395b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e07e28728f3c4f07c9dbb491961473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd798c2fa4bc3aaf0ad2b6a1613ff174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c95ff58518e29fc890c6ff81fb0f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091decb8815bdd1ef0d2b97e69200db276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b24e083e5c322f0b835a6e506cc7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87275f4142e1a74ae60d017c81a4e1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50317f22c94cf51f746e7651049100e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88fe9db02b54605167887f8f1524d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918af38ea3dff6b2827dbd579c4436c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182abe0d898856b0b5dee94585c054082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde838aa6be9b57aadc7063aefdb2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1319fce3bd38e6da3b02de104cbf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82184b50ca3dd0da4765a4dead15d8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec743d3cf1f200e68115f41f53b915c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d753af552cc089f6f78f465250d21b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bac59adcc170e8f76593f3de43506288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61eef49f1411e3fc2121cabfcc673a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e2c7014135abc5db3699f140995490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aa35cdf40a9c1588ad6b98f4b492891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fafc86ab1b20ce67d3b3ac7a90cd3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3c083c3adf3d3054c1309476e823693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af184b4f046513257588bec3e84960e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49583afbc0a5eb3069e3734d9247d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb982ae632dc57f457104e7e6348e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb145bbf5d27fd30d8606160f7450b7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e640f07156f6e08b34968c96b165898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b746e726c7f151c40de4fc12642fc5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb21b3a704fd5b33171caa3079e8489100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ee721193c0344cca27cb5951879e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb009080dbe8a95fe7bb275d301403c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d8b547a4b5c876a22d238199b936103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c288dd4bd78ccda24b7a6cf19eccb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1319801874d58d1e3e90b5954d01cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d58b732e5d55b4930ae79f40f7a31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac690003f5d9f3c9517ea99c09058107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fdb4c32cab5a8e5884da64f47ce71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f8a43ba8b420e76b4499f1ff5159b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8a702e12564f9082b132b00c6e6f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b15b53548706a9c85e1137ccedb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425328ed4b34789a343ed972a5a6cad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de245e831d1f447a8ae51c80509b8cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e54467729665b69e92f36fb0d61e6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508e375f66bca950ac5ac4bf50db234115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d97b953285b8eb1e5e0adaaf870f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed388db8e8c91808e18068b9981302b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0b2fd4e25016e3f0099a88f35ed04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aae1ccb2924eb0093d5f005a9e2a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12b30c87d2c5241b7ab81cc6843ac7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfdae37a6e2cbecf2219df8be1813a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b429a1776e591cd7c4ccabc98e442122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc6c4c69e71727b12029f7e7ac8df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2d338888350112e78d26e18340591124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df7621263eafa417eb2ad07b2cecd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd183a9aa02f7a8463bbc4ec2e673a24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df851981e8c709a8e74713ea3a4b4bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992e7b6c97a5e7ee0609f999903cbc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33f97780eb60dd71e10a4daa7f48d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650e3fcc99901750fdfb3a3b19e57bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c9951615e259486eadba4f75dd0f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fc97a6f9f5b576846485309841ae3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc941fbea9c293cb3cad9c51bcefe957133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc42b7556a37a1ed624b2a77ac3f5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64790e490cf93db560e82e30edba95df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9227b623c0a2303eb42c2c783e07fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20997c0e6256091d254c9a17d52c1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9349f4de117d65003ddab752eb116d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a426944b32b6e3c96ecb813fb868b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8fc010e883bdb6ca10587f9c7a218140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b484cb47f97e0d93a9e4b009a09c6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832079bc54381fb24b6b2fc3068a4b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290209e9f3af15538adbdb78a1711a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f88b42da6ad8ede52f613d266ceb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c2a6363cfaf63d2d5a321a2089d0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5397d4c29db27dbc5fa49566ec19997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899d0c349466831da5ca7049f1e862147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b64a6d4314991a9f7a333c2bdcf42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157e430b79dc336e2fda97d82b039f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6087a5ddea5a211f46cbfebf9da5b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6765b228c9678b1f94341087a05b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb76487f2c0efbffa9c08f37bfc08e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe106e254c19a2c8762879030ef66f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2258cd6377683900272f037d1fb65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077667dbbe2dbdfdc9f560da449a6af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb47fe36661e8c666fc44406d3dae5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7883204ad42d18928d5a3ee870160e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ee7fd3ef1563d920a86817cb0922158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed3d326774e860434738c4fa2291a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455f05287f8b9329125d1cdc783ddc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb30f4bf87236cf0a23e67a6283b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e2d7430642655c07fccacb25bbe2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2a7d2f62231351f0a57a979ab33e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73887baa1ae5d3ba774992fb0c3e8398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedff8be0e85fd80c16cc5651549bfd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b32d755ca6fa3b88219b0d1b0bf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb18b2b3f3c83aa200834242eb8647167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fc9238e26050c711868dd4e6bb61f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f20eed81f00417832aadbfada9b54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e098169fa785a2e3aeceeba9bd2d760170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480b8ec81b07080ac7e6ee9b3212c59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280232919debb49f913e1060d41970da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ef55b44c4348a7beb6e3fcc6d673f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355dd2ba058a91259fc02181d5207ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cb166b10a7c9c3942aa51d3f7518175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a6209d7b7d3e7798d37cccf539330176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7489a5855c66f6087df07fc2009e182177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f06d3fd93a8a5c59ee4687cfc3f2af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beb28a246f1379cf6160dc2b8768fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f6d217ad9df174f2ef598097d5a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a8479c59e63573a49f69d5a596bae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8fba5c058ff43803892f13c2325a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ff34972c540192936c556a42a5910183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413eecbd71b3837dd596ffef4c44cac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12775bd4cd3989b0b0bbdfd5e65e8806185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8890b31e281fe288119bb26a1ca800a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcae22b68209ac8ef3e30a73324d8d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb43d1e89156722f1a09edb7547ae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903cfff9b51ef0598c67f169f4f8b9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb18031a83f9ccc865e33292a6dac87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132e2246293cc793063d334a291fcfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a6581cc06b2734e993a462ea6fdf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2770fb9e59331a077d6dc4ab091792f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb87a770e635cd37258e422c6f418a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee17052a5abffa7b387cb0f5de531c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b14985de3680befcdbc5175e4c02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac90677a5bf392ea036cac6eda003197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295e0de85b8957a14574878edee553198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b094b2af01ddbbf5003c2e4851d64b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efe9e36efaade46101a3cda061bb58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457315e1e76a3748683eda39e823584f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed5d19e5f54b81b686bdc738e022c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde79b15437742e145738eb1e4def796203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920f5c5c99c5027f0cb9d0381c8671c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b35c4cb24fca0afe6e2d569ea96ef8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a965d516ccf046b3299d4e06f5ad8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c004e9edf641df90767fd2a62941a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e3bbfed630cd41c89519c9b2aa21c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6dd0df32778dab794ad18990bd7e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98e24be25830b47d559c449d9f53b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8688e0651f862067b4cab8fbb4269211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fdedd49c6c84eacff21d958eb65b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a929f9b97dbf5eb92a4ab554d51f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5846f8c718052f4a709902402b0195214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf42b4451fbc52987bb3f314d0a6cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb631e5ec062eb5567c58aff840e3ebd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b466efb2f3f3182f59afeb01fc80c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10e1bf3d78abddb3a395ad8a793631218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdac9a1a08f19fe636bbd5a2f474e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595dc7461365eab1b297543323a65c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5326d664f1e140cc935498d031a1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29b4a2bc05c91d6c09eae3db6777ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5908149ff318655f1885bfd4427fdbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245551b968c7d8de10ccf436410b832d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643db5f668a1efcf3dc355ae6afc49a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1804f43c0e2d4964a124ef76cc7e708226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415844df40dfc4f68f2e62b415eabef2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294ca0e9d2b02a7d9678fb0723c56f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f717ab72a121a9a8c0eeee636ddc6fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f51fb45f609f5272fe16631ab2e44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda55034b372ddf9b39d56d7977a59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f88a02255d9db529e88f58ef4e5f08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd26cf41fccc582fac895744d74458233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6951b0b0e7d82ee97ddb2a550d582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fee1bbc2e61a73a70824468cc175af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486518ca0235192fba82396a0dbbabaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220cfc5f4cd21741f505c5549aa6b09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2201a4d9f60782d90d34933e1daf86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43798c93f5849e9b70da2027defc678239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf69ca901095c83730a5b97aadf10be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e9afe3bdf3f4df5a15d8ec0a58fab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc61889dd062cecfc9613c64b7771242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64db6ab0cda137d397d0a0d69eb051243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ec6af9d546c5db0eb6923255e2bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b7bfe5237af1970cb41288e48b51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ffec7ae17a90188bb3c270dbf980e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a644760b02365ae58426242432fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35442337b3023c2e365d7a6b9e81cf34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f692252f54dead96d0de177111704249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eb6ff96f2ecee35cf39c1db3e542d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c725a8eecb6fcba0ee2249384cf9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e73645ddcfb7ae477aed74353507c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bd3aa8b4b5c1267cf9047b88c5cdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea72fbe0f7cba68ca5de5dc7b4f5d32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f13e125fb8d88a436035aaa194b9b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5a63197bdf1a5e1de283139984511256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c97a06260947d67d259e386fc1ed0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180574497e28b955a558a6845424461258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be662075513c3e459258744421f6d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199397160babb0a82965085cbc91893260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34426253b5c9ebf840318313a087c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826c1d42cf47361a67bf1ec24d837ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e97ef436498cae082d5562de9b3c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f8920597a2835e19847eac269aa73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab283dd43392613b4ce70324d7f0f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b05710af61bce56b502bc0b8cdba1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef8f73936463102fddee1f17aaaae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d923a12654abe24a24017e3dc61bb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d576f823da482c40f0f7e1623b32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a7ccb4e801e15a16956c8c5d2b0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5890c70b2a7d6328a377cd86c81f86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e534d0cd6a242c6bb027d53cb057f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37792810c22626bc761ea91a608caed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99b813caf8d39e8cc7a5db15031a35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746bb2c28ead3361b92d43ba2e53430275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e252e127f0664ea7df7c44abfbba3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dfcd24b00b01fe96dcbcc747f413f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6479a95da055e9467ee762131ad2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bb7586385fe227c0cb9c802946ab3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276d58713de5e798a5c69909dd67b39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fba8baa96436f6fe4cd8c822a327a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf49bef1765cc12f9bebe47672cb33d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe836b2fd7141688c372eb4a35bc5480283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6461f26c5d6e7a3eba5afe5bfd3ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830da67ef0d4bf319afaaeb7cc084f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a9fe6f08a6a685b662659e4b11c52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0a6d7948529db83f915648c0f5b59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de95325cb56997d28e2e2ac3bb628d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd949643ef712e3c29978fd2e8fce247289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2abd633b23f3b10596d68f1b5ce43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632e92f2ec19c26961698ecc0562436291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df931de5dba35ab55ff4a86e57af42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aacd5b85b8edadffd4f8b3f29575e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ea8196829a9c7019a4626b0ea5c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3f7bde549cce590679bdd65e99fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a1996f25493af120eff3544f4cfad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10c8a981a7876cc49d4196a855095b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ec5ea89786f63350e5b4fec8345b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46e7f4af700b2668b6d2b2abf6010299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f88f5033b6ccba190817d41ec2a209300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0172aeace663eb8fe90b5a78fbe8ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff312cff1025ba3f0e6c14b62fb2e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7467df1fd61d562766ee4ec8ff9aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038cce5733a2009a40612bc49941529304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c50b10ce8fb5129910b0c325741a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b027ce3e21e298b55cb4cb1249dba6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49e7db09e901da6a758288a9a50508307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3596fce2cf26a6e4275fb1efb1088308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf276d9deba58f7391d57deb3cca80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddb44855ddb0c87367c5130a1bf0e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de994d066c997223eb9a70392e54b068311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377682a7edb11f23651617f32c867cfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95081856a6fa45f60dc4c822469d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4f393ffe6110db9e1e9380f4d7452314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad866e805b9c935d14d57ceb8885e3dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606d9c57d5248e6891b3a608ceac9fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa135d8f93ff6f69ad48139d4938ae4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780131b1d881447e89184055a193c54d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07092532d98de65e7f999f8afe9e47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124fc6038c4961d6d684ca851f37f0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c2d7b2d5a1d71e7a6d7e706faea88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d227b6a09e1b34adf139e859dcbd97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa98bcc3db4550192a2bb533937712f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1099133218432cd1c3406ac3cb66545324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677a5dd5738d03c06ed1d75748ffbc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a173c085166a094c5f7e16080c44b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022f94181a7435d0af879f11b8afea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b734824a5759eb0958442ea23beab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7581ec65f4610247f6ec649717c59fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44029b3aacc34d92db549036763e49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda8b691b5917c7638033e75592ba08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d17b158ac0455d9f63e893f4ceafd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc052c5e2d78a61f114538db642727333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59e4eb0482e48ae25ef084761ade9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9c3b300dc38257da34fde22896089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c3bad64d3d384bf6eeeb1c8b138e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056361d4c7c95fd0bf3a64fcc39051a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30922db7496861478af4621260f5bde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab992071ce54c2e323d18aaaefe664c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca8619c77aadf997334ca020ac20f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d074de6cb580067ab77bcfc1f4a20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979497b5a010e34d02dc79d40045386b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b813dd502189c6cbc3c17cf8df36e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748faca873f6b47edfff2151bd2cafd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9af3468c07101e4e41d481d2cb257345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a10ef8340f955dfaadbca2f4016be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24f0b0e89a88f1aeeb81a542bc7240347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b5acea00fb0961c957b3d1af1d6a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11389aa17aeac7e1b1895181b8c6677c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ed7d4abe1ffaba0e08089dd02b17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40935c961445cf7b9870301441be7b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664726e896b2b4d2975242d58c8761e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d43c5d2098457ec5f8f7eb4208bed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f299ba2248f96211d7db0d499115fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b535de21f443358d88a18f9daea6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56287e969cf6248ada14fa1b09fd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f730d59721e3e21ee92788b6685df89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a14f380cf63913fa15febacb2759a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fd88c91f2d3c6bd8d3c2ba7a7d400359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6652147ca821eb9e34f599a75deb28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20482f6262e3a8a026b8f61f2baf4be6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406e217f80c3d77b9e05e979b98a508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246f2859602dd6168853d2550436bc3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8409b8931e0f5b48057c7e268dad8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb63dd184c3485a9c37f16c12f9b0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3d357da64afd1607a33850137c168366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd16887be9fcdf4b35905980482e88a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22b9da1ff57eb2b283bf8090cc0f7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e514bafec46de7d4e17c5bce218e55a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a0b75f547eb4a7a5802e0d46e5796370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc786d350902fefb8e00cbcdd9328508371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681b6c55766b613d1bdd8f2d4c255ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eeab3035595cfe3c129760e385aab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00071c5c1d3931ade5d8ba5e2c0cdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487209ded865cd8a49b89866473a981b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d8d112a97ab3bda1b8bd5c5a89665376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19387e27f619f13f8d2ac76f98937356377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111cbc43279b57526f9e22fc2656da9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466689cd3059ce664f1f51e66cccd0d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1a783b39fc22976bfef8e90720ff3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6945c00161696317de24d0581f8c9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f27ede325ad91a27242d40cd5daf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe05250cf07160f2c0fba7c53fe6f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462300774808e82cd694d5248ffd5add384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef1900d1d5429da42565cf7dc52f29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4283375912d01d9ec0c1efefc835730386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6be1663cf2f99a3900d8f604bab76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3aa7d6046f909c3d159f21f916384388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822a258e39b5a4ab4227216f65dc4f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba3908cc6810862ef9b4d56681bf88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aa9d9f008fa4ead8fc622bc51b8cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a395984d456cfc31d8c874ccb294c22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0147a45652f1d9f99a9abc7c100bd52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af949e0bc6a082f3785c38b6b31b85a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f679bf094fbbd51a788e56ff6f99fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d34dabaec868524ac188372f137b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc8ced9d0952651a65cd337b59e53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8070e648bfb42afea8b01831d3505c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8763fb3426fcda3027e3a020f1be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a03b0f81eddc996214e655b916917400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeed0105c61f11b2b9ef14886d6f0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa746d26f0f4d46941591a21f8c3db44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a81b158e8f3727e263502b9eb7bde7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a8a152db2dd9ba85582b3b36e0a76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5414583b5de370a7602ec8f8ef9177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92ab9c31119dc97aad5d1cdf90b770406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a34efa33ee712d59566cf868c67a25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f91a95510bc68eb635009dc9e0e764408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ada3aee2aaa9ff023b36b222a566d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cce54b6f72a7d4815a57d86856a50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014562815870381ff84a0b5b7b9a344411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36138b7823d559734a9bc2fb663de7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40570601b11b08fa362545e99a255aa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba77fc8e750c5e6ff0e92e944e3c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb9e64fd7a2bc7c99e65135854533415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5093914890824ba5b759c0f05722c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663468c3df5f156df780011517f2e3a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19336f9bac72068007fddf7d2cedff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056bb160c6e088baa17669836f8d4c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357f2eeb1eab2557c30317ccb3d7cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699fee76506e68c38c1c2b57369c61d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26312e08d6e329629bf367cb84422f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e924219c0f020801269f5680db101f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b809443191d0fbede5d3751881d9bbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed509796aac8dea24504f3910dc95ffd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe100f199bae9f25ef39a2fae867d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2b906d9fcf589f0b57a4920238752427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43783a84ae4ee1fc75a2dbe3ed6bd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290016252996d6e59636f4dfec3a093d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eb570a7916b1d2abf770c71ca12c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee7904ec08ce0cfe34cf3e4658573a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d153eb8ae67f298332ecf50a1cb7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddb29ea465686e49c7c5ac78e35d16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fce1c33d7025b33bc86476f6b1bf3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fabce54bc23781d37766509084fb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c1dd75f988636ea80a54b9ab38cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd19bc36ae624ff1a17b78eb737e32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690277b15f30b396fd486f326e96aa24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496ade88c5fb2c81d0c8b1988effee9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc91d46c90af4449c0f1dcfc5a1189440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60735c1f2acd083b62611390479adfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d146817df00a7b96667f48492bbfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80c9b1fa402cc27d54734ee7785ee3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365613538c8a4360c3d01b2ecb29f84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bb2334e8b4f89769c89ea7d799b23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967718f62ab212d3860b829f407a8e83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86f279859e70805cfda8ce0e8081c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4b21bb06ad124aa50e5c4bf8e90b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343e181b0481c7c48be17986bb0f401449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764cd23f386d6da4f201cc5d211978b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b740b23109ea00035f312f812940cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16666c137c9e8bca48c3a498dfa452452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06e601cb2316adf3547415d9477088453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf103ad3e1d1733300d2af3ac5bb69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b920149496ac751d654b88774f3d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec4e661183aa0be04d9444ad8d78d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba775084b64155df37007c8c8e71a2af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55886d6899e450c5f589baae85bbf29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988d1dee1ed0a340e44980123194376459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85ca475a3b3556be3cbf0e08341fbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f8b3600b28805dc4dd3a4a8390ed9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11b01b95e9f157af46e5e9dd44ba8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606747bc2b7b1d33f4c61790ea881d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cff775bcc2628ed744e8c84c9f863464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1fb585e197bfdefc221d8b1515a45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4525c35bc28a2a4593216b6c1041142466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e93a7e1a65eea2d07030e61cab37d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e18c303e5611f02f52dcfff406bed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58930fba067ba4f9192a6b22a477e5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390b736f1712989ac70509742ca92a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cb02bcbeebeee89127b1670ec313b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca70ee88ac13c2d48afca2b844c9c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d40b4b156bdc857ce39339ee0535f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ff5045af1cd60a6db101e7d6127d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3da2744338c89ffbcc8e861b1971c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611d51e2efd253a79feeef97e7bfaa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85997b142784b32b427aaffc4380297f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dcc57b5a8caa583ff5215f2920445478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b132e7637d46e3c5e72c24e5c1e03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c756b24b79d0bbf6c19a024b7fbee6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074283d17d6d38dbed706fa075d96452481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e363d2646dc58940fd27434c5968bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0d93ad82c0d4aa7b2b5df90b4c89c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f96105ae2a6f6e42d2ff86157f260e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec42d1d4b0d4b193355c3409f87009485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377199179ba520c456d9b2a8579a9b40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dc92b54ed9ad73a2a0fee3a19c1cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c41089a05e2a4efe2e2b0cd466f41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e158b873f0a14b37221731dd6334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762af5520fb771de217ce1defaf70ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9fa2cb8d3c47b7c4ce848e2afb5bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a8ccbb9e93816bdb0511d3986cad3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d51a2ca009142e1a82398496ecd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d15854bae16190f4c65436849e759494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e21742ab1401bf209b29d8fa31e4b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdf3bbfd76b0aa6609be61877041d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616093e1538a59b41bd39102844e305497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d462ad6809bf2b6ad6549c00cb844498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6474372e868ada0dfbf5eec9a8f6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73307a034ae6adc765e53e49c294438500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e759797d0d6a732dca392c2f11ef3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd323b176c100a06cc9078d6eabba4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb2de0e6d2f05b7018851fd14acb6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94eb1a5d310abf757238748cd23ebe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403327f8f2e9bb42f286830a2e45b07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc50da336e6981fa4e3877bcc23c4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876cd0b905b28b43e21a080664c3f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497916832fe7c3cc0eb312ebdb8b8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f5bb0b9078e5b1092379309651c61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e2713ca21e993139ec742e9592e98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601db0c084d1244c753f69b0bb5419511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628297e95dd912d22b66ffe6cbf92a9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893fb446b4e0857051cd625c25946f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd37d9348d716c713275213d124d96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e32093b5242c0d5d2098d6f0bfa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41d1101c49b240701da85a3922cf8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ea37b0b1b28686fc1b9c1bcb0cc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27096b4969298062e8c3a6581736055a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b33e3b7005ae13af858602836953519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e3912767654c1f5208d89f513c98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2012e78fcfde9b56b8752a836bbd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f635aa43a38d339d34efa19a912711b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c59e8f3a4e871200d79a863d5b9c66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2119f571582f638f3c745c6b5fffa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641013f4a09151aee1f9a10634359e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80533fe296767866d05ee86fed8f96e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3ab50fc957dbaa58c66f65a63d81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f21fe3cd5deab72490ea807195f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bc6d0afb595ccdc9af57edb5ea20d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f57356c6b18a9ec0f3df638a9da65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add561fd7785b90a3d27a5f64a179407531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c9075796bd047f7205947fc529c63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c26a05a67893a669ff746042924332533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946cc770564abd55a8713407ef347b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2bfc8530ba76cd00bdbd341bd22cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbe0ab47a49aee37897fa7ec2f52c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d2a29eb18187cb7465b8df8b905c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea966e33fc820e746a272b71397757538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a4db452da291ff377c7881f1c19c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc59ef12ed615ed6269599a19413cc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9727349a0b9bf2faa50458997b030ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f09182dcd075495c25cd58fee9dac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45373e2bc4b840cfba3661bf93a3809543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c78c62ea484514feefcf6ebf3eb21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdba8bf6a71433971e96c469dfd4127545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf205ce6ed9d4e84aebdc4ed2885d3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b3821e3302e330d66efc7b567d89b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d5272857bfc38a528767051581f93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a777249df60b3b08d11fc6be1974402549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec668532ae668082d4ba80ac9fffcdda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eda0bb3cf59fc61df7498e75c9372c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326207b78c8333a9c8b468899beeeb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd35081b2fd0501c30c9eb0cbf1ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5edcbf0f1ca07c87b911c00c7ecd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a8a4223be9f14b38d796703ff7a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1cfdef5f04d4df066f4fb680897e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e05405f244dd1244db83349254dc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec17a5346bdeb51c924f24381fafd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8c6b06f01cdc1ccdc3086cd301697559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6add60a8ae9a03f61856f674ee61847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10911ac52a81326459f760cca93d071561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341fb1582200a5e5700054f1772dfa2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66cdfae98dbc308a71df3f0cd5367563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eefb19b7a510701ddb7ac97005e25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfed890cd3007a45ff809a71cd1edf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff1e7b93256ac0aad2a58ce7dfef7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f606783a90f32d29701fb82c4ae769c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadc136ed88e6296d10c1f20c2cdf4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a20c74781e38df4734c7ffe5ab2fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c26588ac62e2ab98807f14468f210570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81c36f7c0af1208fd0a8835521323571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8172b1bd56cfbab46efd07c2e1dad3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a4da5f9fc4eed1af8073e744e9665573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b325bf27e71c783abdc1fcb7f3af44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836ba01a7e56f0683f6553193adc54575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf17409802af950245b70a68631c06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de802419583e84d3d0c22e4d94a7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90599d2cc0a95f78ceb80a22127505f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf60f85c50e5d6f85a392bba9c9b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98edc8f1119eaf3759fc92ebdcca5bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75a61f947d3e949cc8be153ddf39d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1765c573de0b7c8fdd0989e1e5588582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e98455e8169aec0698122712ea4eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f238dc6d0f6d07b902fbc54a2f3367584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37df31ab7783855b09b37b309a2fafe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a505963582a06f82561a232a17b5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674df8b72a7adcc3b1e1ac34da3fe735587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31422cc549e7d55ba2e1c48beadccfba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3af5ca233e3099702416cfdc8a308589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6cdbbeb235b06264f37bdebd2deca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7141c5fd3c13cfcc133d5ebff2e6ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85bc0cae5424966f8bee4d4d341df0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4d7fbb25b2c67995b64246300039b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96545ee6b2989071328fc1fb8cd2dd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39a607aed454fd0798435bc1fcf762595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ab14a152f034a28550bc874dbf41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c537b48bb875684cad6e71ce70202f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea16a51856d3be85bcdb47e987092eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571bfadf8b1a9ed90dbc7878fca2e3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80e5175979341e66f2c5dd714001e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e9b5aa3bcfb70daccff0e5d27fa71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc3a6169cbf46bfa7b02c410849415602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a0ef4390e0edf2dec7e167cdd52d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4e3c8ff3d7a06b06a17c86c7b9e81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c0e7203c01c27f04e16709ef835b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd876537c877989bfcfb0cd053efbef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15322b834b2637417eaa0c976ee9bfec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c824d8dff439b112a918ba8aef5e39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840a63cb8a7c109693aea916eacb988609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905f71677c32c9fb1afefb19a335db8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6975bfb75315a1d508ae9ccefba51d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c35ce1b49ccdb6dd768f9bdcd082612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffdb82a204518319a72590cb400590613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639dff733f4301b71da29c2a6150760614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fd2585bbed92a7684bba7a046ec33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c0a611a848896c732fe46910ba90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52006e9f6c04e3a4550577a94799818617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1114816ae13e5e5a3183a9b8c64cb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dbd94783ca797a9193b3a150273d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f216a899e670b70fb3503f53ca6d89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d60b57036d87501e6aad8e3764aab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117935b29a18d5beb66809fc6cb49812622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5328337aaf7023b9bd7861aae5ed18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c6eb618a1a809861fcff17229852f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9114af751b1fafd19456537a04666c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223333b03a03a95c589ed65396ef488626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ded369b3944d364f5bc071f9e79d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c1b30bb205413cb29728b3c38ec1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d0b155be1656362009ccb533687e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64d2e96bb269710bbd539fec94b2c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8af8a1138d83933fb6f7fa18dc5aa5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c09a21acb951f44c89285a40b1e2d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847180e16c5402294352fdcab38fd07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484adc5ae628b1a9056d137564b0c835634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0d607dc75006ce6b3dca436757861635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0839593b488f905cf2b21503f037e39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535723d48b6e65ca603ae93c2a7dfdcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941a93762efcea4c47775d232dc1b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24e2d591eb6ab22fdfd01a288f5eb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33897f03a25d51078e8474380ab68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dd7cf00679f4fe20e254dd53cbf6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715717a6e481e5db5d7efd785b02f1c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b48f54f8f8fabff8b038a99559e6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58455303b12f783eb01b13def04f73df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205882fe469dc6c1142e88f33741e18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94da09227e53b8867cebf3d6794c4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe831c58a1294bc27aaf92a916c0ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03916c24fef86535848fc35a1df48f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4794ff349a16e3e687b2f0e37c55bea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6392b8c4c76fe6b399bb38473eb2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a63235ab1b811ff3dd62feb9f93b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03ec58d983fbbe1ebd7fce9c417fa7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192defa627728d592217b0ed9b963937653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420595c87de449244e1ffa885254993654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef795b1d642d079eb2e9987991f04f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c6e5e4bd55212466c7958c94992c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3895ad40c310618078ad752d76eb72b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d43958aeaad52c272cd4d271df4618658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749163318eb77b6277a5f787a0498608659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4551bde3f4bea873f2ca5833530b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedcb9fa9ea5db5c52bba1cec60f428661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e6bf7a0a035f3492c7ec7d30dbeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f260bd6df30666eecb8091655aac76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062454617f9651971bcdb060d80e9be1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec050395cc0135a330ad991dcfa5a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70c9f6b9f5bb846b3f6933cd6a466d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f1768eeecd3383946f913a2d6c265667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eda560415402f22d8bfdeb8f3fdc1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3788ff9e2dad8dfa737e792cc54360669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0de95d71e6cb89c10d8666ceaa9a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c390127ac0139e31d0948f0a674e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666ee43f7a52edc74f013b1d66ec293672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b431920fd586b41cd1407054b153e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574e667ff63f5c6477449674e8b933674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a98f8a4c93cc15c8f423f717ab137675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed10e03cd738bbe7f4229f2e239b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c7e23d61dd525be3f5c29bd0d4402677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc24c0d554e460d886c9acc92fe3f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52884f1cb43aaa33e704df049a997679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78bb2fac27775df8272706d745493680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621dbbf1fa51b34296946225ae9b93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea77b69c16f1c582c792a4497f3e07e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55df972b007b639a4a9db10b139b6e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973387306eddb1a8f9fd84b10e31aabb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c1659ed2fc43a4f8f8490bb7b68d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07135fc5e528907cdba26ad770a02a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea234acac0cfeb712ef87c297d5de0a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bacf7a38b6fb7ec861e7c5c53a83b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cb64bba7a240efec37c72c9095cea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c0cfc006a79cf0b8f023a2d031a65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b47a5debbbb6b99e8acc3d207f411691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb824e96ee3038ba8faa3da798aa8806692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37505310084285c6ee2f842ff284023693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926b5907e8b458a37afcfaf5b710e8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df112ff36c991494159ae9e7f232dc7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7715c37e3f5f5008d7287fb5d32e9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ae23d5693dea9585ce859aec9cca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ac914bf01b12f5cc5d70afcbec5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e67cb869c567c44ff69675f9622e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb127b4cf93e12895ab062d55fa18d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2495708b23ecb8496da4bd2d72158701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d8cbfbf5411be8dd7f967375c8114702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0f9d53445ce0339f79e063f206d56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6714da180f0d28de3563d449ef15c7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a5ba38c7db4e7dfa678969b7b8456705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a08f3ac20eec58affb2be41d7f3ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723077dd17fac06d1a83ac066aeeb18c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e85d824364dcac174a1912385545e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7549079eb9d86a520a6127b83c4e35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb9dbff0cf10772a3714f29e4b961710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49973d12e22d65d23b217d9cc83bfbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c49082727defb852477d927838e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30578d5237f1f41b0c3914e7b1fe9f93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fe00d1a893bfc584da81dffefd075714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205be22b5ed36d8cd9d02f59d7dde9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e094fda3f1b8d8b0689267b71e2768716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b03ef5d8e5475107dea3f98fd59a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46d4e2180defa3f95fc3595b4174b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4a00e2e3e07e17b70109040e618b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d13eb4bc2cff9f89270d076f579bc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e2ad7a7894afa77c6b57a3add503a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feee867b1e46d602062b28132594016722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e1e6daf7c6b16c1e085dfd1a358ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c84927cc4f53057fafa1c24e547dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f026520a3911397c051468c9b8ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af7151b924992868365c33900aa7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cce16fd29da3146d24d49cca3db180727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe8311ee63d3bbadae8a79091df5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea876248a604e1bf8446c2d827da88fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8b0d7f92042a06459d6bf2c3d34a1730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14923047ab90e71c63249c29bd906361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1648afbff9ef9ec48aa1df0bab2aef62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00899ffc315cd092e6aa2c8abff2403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77731747d57448c4e37a4076d062c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a53fd0ee97044310209c5da6d0c34f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76545763ca9a4233483986061a14b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685909453af021111fe01ba2ff41cdb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33847f2b4b9528fb499081f02a6e4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d193c447394e6863812ad945ba53039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559b474ac4a3286cbce6417e6a1b49810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112c604b288f6c6cab1328ebd0bb76411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed45837b18ffee5a0dab0082999db5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b03dc59eef66f4a348f30af2a1d5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef3d8f4cf296fcb4e3aaedabae495714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add15a40adfa93ace90c62f4dd194d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98207be7905c9a3934d50944a7680016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb62ad1f0a9b73f905073dd2b2305117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf448f207389cdf936cf867b7a02b6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de53561c9afa1eb903deb2ccd3ea6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068dc05689ac34fdf076de502de20fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c932f98fa7a838bed10f757e1ae1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838c26aaefb8e7b92f68b61e55393222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124ee0154bf52486968663f94598bc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c614f89b9ca2e3e840755b6e3cc01b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a5a5208fff2111ec9d80a3e80b4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec80b30f89d66d5de219e2d19d6758126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f1c3c9c957d7cfb951e8f1cfcb41f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b8c82f7f3d68211de6e6d47f5c1b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca42958344f1a0f8638161682b76cc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be9bfebee87df3f4be20c56cf1ae730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaf1152298ccdfd4cf42de476167f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d4c4b0d0b12a9b7c897408ad2095a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ac6944ddad5865b41b33ce6e443e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb21f9f6d9e9d3b7ba0b9d7d93c3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cefada26beff752e63f6f288fba7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdfafb343e26359b0f9875a2d5fcaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f1dc0e8153d7e920871ac39ea05b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f6f5965cfc795c459e03e3d0fec238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efbb339ac382f6f81bb1b55695239a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4139c0e83f7c62dc812ec966de47940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894cac568b8d58d338e45f6cbebeb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fef0aba54cff72a4fdfd797205e55a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c7f52f86f9e5ac437338af9aad7c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba06e8c345071a1b5169ee50448d2aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaac4e46114754d5ba6f8fd29e6463945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa987f3e852f4ae5cf07605a65f4463d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7b8bdc0d0fbfc67e1905c849901d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614699be92066e0cff7a59574188f21248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46e4c7f8f85449cc071c15c934f6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3146fbaf43ac04d6f3d00a65155e2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f028c61e87c8543424350a6c5826ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b686b23918c0584fe442c09751ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736c9a0c7b86378b0bf40d88dc48a7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92615574d7827b8164691c3d0d1cc72954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ae95739d3cbe3abaaed73396ba08155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38119788d8a06c77f5bc46acb85c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835225b5227fcc6d445f6e3878b7416a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16fc685befb948785ad102807f659858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6f9d97c22975d2bae4fc59907665b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f96a14adf37c78135936f803c93c2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459d6d6dc9abd87a49c297e2cd3748561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af03d002e919019c8b68976c71e1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a4e0ecaac44de3595cd2dbcf1b16463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a306f7c1761065d013487c7dce7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5072884fa963524bdf927f5cb5b7da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2996c8279f884d245a45d70f80af3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2858f92de86454d6e964a6e8237811067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b28884997f08db5a13de3dd5ae7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b88badfa05c8a1e4d5719d177839e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea693da5d549e44941bb8e875f2daee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562454bb25c356591f2c388939fb0a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe332a54cf133b4b5629666fa9101772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aea326cb344e5a575b1dc11966d9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0617c778cf1043b71d1cff0b2d0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aaf0b2fb5f55f7256c7fd1f03673d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f593b5762ff75a8c1707a4151038e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057df2fd2785c56406cfa276b0be6ddf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525702e6fe09d421e13f86e033f373278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9c5f29485e9cf3823b3379d2df92b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1c6109d96803c8e35651cafba66a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b21ee669255991014792e2d1c407ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc86b6bd171899401506d29585e6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe726c8bafd698ee88bffd2197e356883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb33b8c62f490e093425d580f7d99984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95b8a397960e1cbf0a29ccf5c90ffc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef53ac7fb212b050b8170227d70252586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b2dad27540f03884fdde0b7b734aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa18871c3977e7f6c9bfbd6aeee16588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e264a3fdd69b504eca34d6e6f84289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1ee085e56606c6c236e6ab125dc3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc28d949f1f5c6d192a361edd368f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55f2637f4f3181c64260f939b3a82892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ed615220e872cf67035a48441366593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9c38882dc1fda6b614a156091931894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255d679bc29db414554fe818be1f7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b656b7acc5d63963ee9d8bd6010396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034af017588ae515dbb2ab6e672079e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c427c15b7ee97bf99716bc8b396a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ee0fa895d30ab48490de7115e750e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7090cf69411da67611a67ed9bce011100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f128fd605c6994ddb30e2a4df6517101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d9267b909385a059bd027a4b99d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a449d9752c87ec3823aec97ee5b159103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f09928de92331426ac61ed8c4f16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c758a9e9983572bd69d0e0beac4861105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b49efd47ee55ef12e8d3cdd6200b60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e2a18740e99e18091045f64ecf42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17b9781139083c7044810743576ea0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010f5f62cee960ebcde2517fa45ea0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589258a55cdca7870b26df5c2cfc53a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02b061ea9492fbd4d8d1be4b3c8138111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e5a2c474f42c67512f11ad4018ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf47f58acc3325f6ebe918f8072006113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b9ced6b3d01cdbcffe0d2addf1e1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e9d9af231b3e08b9398c240be754d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d8c8d252901891f3e66895881757116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea337d60987a1156eddbe7b537114f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddbf739d0816e29ca1e7a68ff39ea7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42317bd17ad82fc5c8c8682893ec511f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3524d7a73daa6b0ac1764ad3726db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969f9a69d8aca43bd40457ca2686b47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d6dc124085e20ee96071136b27f0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218013708174e86a44584e0012388df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7d870d9bafa298319686a69975b32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6240377df948ff2995b5cbd834dc63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818447f59ae19449db42e5d5c0501b44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1716cb56af8729611de5ff388811127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c694b0538705787c35557fe2e5b480128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962d95fb6300220355d4298481d02c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc611151bd4cdc31cb237ae210d83b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82c0dd09aa2fba09e3e5b1bab58678131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae747a44dd1d11fe3b202fc14e0967a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f54f669f8e2b0d2ef6794ffcb02bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32208a45442d38c429575c58598f09c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd2adf5166f5de075cc3bebff9dd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac43246054eddf326398dd21449efa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce62cfde0299d37ce651df93397a7f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763f8e346654e74879525af4088caf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265daa9fce64b85ef76d0bab48c45d85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3188a9795ea3823afd3794e36213ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d63e316698d66c7a030819afbb9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6476e8da63372006b429d5510846456142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a67f9de1d5dcc40dc65c76e00a6ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4225fa13fcca2b9c912802b7c29554144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb92e4721250e1d20917f178204b90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7bb579cd34f7fd8a3352afad42696146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79244263ef50b6360881b3798517f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88e3efb69afeb0991f640423a97dfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0715acec654872c7077e95e411cd0e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b665b96a21c62c3e926acb4b3b3093150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41339f1ff96e46029e3579cf36809b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f07b1f16f421c26e976e586b791f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59ddf0d3a438b0624313fcced07a2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ac6e808d5336f98ca98ecad244314154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d3e8265511b468e35d544c11828c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ddeef8076d6c0ad7067b437fc34e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ab3cae4aa6d6fcadaec094146d996157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24578abe37c2d3366e5062abdfa4f142158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87c02873073ba5755e1d11a1ac2c31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa6b08badc75d54c726c7f2ec9c7ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930aaa6635a4d7ba5a4912f4ea19e53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339961649fd3271f782b9c0b7a561b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b41a5ff0b70b25ed16090158e36130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1b468c456f393e42315f3ee9d6f90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd671eda61f3097e4dd29450c072231165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239f57bfde6b6a3ca43e432c4450198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bea23bef2e29689d5041ce2f0b3996167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddc373ddfdddcc8832c887aaad6521168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e457a80140cc1177cfb38a034485169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f0c42b4fe92955c041f22d79ac618170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f583dd7fbd3165433eba8955538337171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ae9ed7a8c9165d552ede90233d3c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ffb7b3b95dc05de3b33d81df3a4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e97bc417b279c5c7cc05423e144c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f05e13ce1e11f610e4cb3a91df9886175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3abf28eb3ca8097e87a9995c416107176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb647f84b95fbdcd6453ff849ea1adc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd2df33785907810ce65e32b8529c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba72b446bee94b980c117b6faf08bd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec977b37ecf92665987ec997b2f47408180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449494fbdea3c1f7dc23176ed6fc92b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51975e2b1e56a857167cc862e0a1442182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232666c6eb85de985810b1446706aed9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed68ee08db4890766be7445987d5ac3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75714a3880f694b79fac03209f07e09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb1e84c7e310a9629702c7742f1a54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0644ab9cd36714f5c01bd70ea017f78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25dacfa98baa88684db3bc335ead4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf1080f6ecfd5cfc523a7ce4af1847189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22546170ce592220eb48fd260b0860ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5770315307ec27f9d8cca796a50f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edbca86b5966b2123fbcb8e19368a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a7508abb6d20525991966ebb191a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5a29a42ba6c08e33dccf3e8798bd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badd195e35c52856d03ebd0dec4fab0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb5ed76696a4ebd0c3fdee4437d10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ff4e3b2720c1e4430dfe7182cc95f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b18bf17cfef4cc8c2b94b87f64568a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38109f1b2e9f1dd3dd4706c526f0384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d8881a7d49b1a282e795e059707a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0ffc215fe364eea05c0163fc37e65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f8ab5ffba3d2246d49ed723bd653e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bedfb3330eabf5bc45e0abd062de8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd226cb99d64e575c9b068efcfcd39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9049d1b21d573ae33fd39330c75b82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73274ffc77b6da3ad35831d6378f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be2e5a79c8314695d4536501a4591f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b252289b5fcc9bb1cb97f0c0b46dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd01ddeb0bd146c7bb6884f4705f0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa3471d2acfb0fa554e6bf44679947210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fca5a377dcb7ccc5c07d973e83538211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68ab4025b62814d8fd3d5992d02ed8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4674a8e64a8de5a8ff96bb11982d68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48a8648c8fece723dd26aae643eaba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ba817702bb436927ffd462daf1793215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd291e8ae08a5f6a9d1bfcb8695e18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce740fb75d47ac619d506a49e59c91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cc8e6f6efbe3f5d1f2ba8d3ed9d7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81a30bd723d924ac895f7beaabf530219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb91645d26fe197cbdf3d361a25d348220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86625a78e1c037efabac79108b5bd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf1b2ba5d9288f930098b9a494108222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde012f0b16ceaf7aad2fa6a66d935e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff357d968b1fd7780d8b7c7275c86a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94309588b80ffa0ff7d0676c3349fe84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b4d3a0388b1032fbc524911feb0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d0f9cb5752202710d3af12013a06d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67d2abca2c7ef8977b906cf86412c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76420df604723a1c44c888ee11cf85e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1b8bf99b5c0331eb35a1808c31e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75589bfa694e608248c008001e0d45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795584afbc34d5d3005aa13207192b9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844281690724aacfba7b1b461f7f7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eb88dbafaec400f85a3ec2cbabd6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c163b15acba19994d52ccb9ece2a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64674325c01267bb5a0ff9f528166942236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771127c5320598b7dae21ee1c093ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46c32569f89150160cfa7544e44dd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be970d1468a0141768c967d3fee0e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892574472281f7939c47af64d4acf3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11250ea98613b479db0becabbed36f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabcbc8e05a1b864e95894b6d7b3296242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9b47e64f34a96f58519facc0d9116243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d806196479465e6085b4f7be07ea94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6821e01f425186b4c83a506e3c83a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa80af955a9428c9d6bd25687886ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264ecba2de2f7efaad343e21450ef6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce9964a217b3de22d0069edc9ef310248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fcf67b7cadf40fbe1971af5c240ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cecb0fe92741bbdfb02c8f1d49014250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4e9c07fe034a7522f050b7ecca01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b713cfabd685464a64146628d8517252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4f279c8082118485e94fd621005d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173550fe696c04cfa83ec627b9777a88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6ca11ed5805aec846ed8dae29ef6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8c27073e9bde5280c04f3cca22361256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b225327f210ac51c85a6037eb64057257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7bc6e6cbf42597eaf2edb936822b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70137668a0606993f3596b86e2ef3232259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4baf3b8e5615e504dcd292aec6bcf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00370fa7278b8a689cdf168f4e435d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c7f2f0e97390db0915ef06d0483ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7e44999c719ddfc60e3b49851fb58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7da4952401abf4d76cb9d11a32d8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371d3c3483a84153b1029b8d4c44e50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507224d756d868f362ef30834c0940ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a3e8a586f76db60e9a9ca685c0413267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e70370277040aac3f54d4939c801a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a435d880b88e050ed293609bc712269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6a1539dd6e230d29a0bcee1a2ff4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559acfda8e431984ddf0170daaac86c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1f25c1a7319a055ae315d67962995272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890934f65657ecdfd423b516ab8f3b1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdee63e1210d2b46b17f47498673057274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7ccf012bea5db45f8503e4f7a85c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3831368393216cb80d843e09c82a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613931455b608093b2c05c6c1ad323277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748d0354f2d23500fce101cc2b0ef76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed8976ba3c46fce69d075162c5303279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d7141e4d9844c342b0c8a09991b92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c16e06e4cd3025cc79f8461fc800f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc233ea420cac88154fdc9a31ce577c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec590da652f1dc1fc005c89b656171f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b68b4bddfd5fbfb814a0e8dddf46a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba75d2bc4ff00c96a6032af652fc38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39752eec6086a8c769a9ad0c8bd117f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1473b863a3c3ede14e3a565ea4acb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845c62eb568ef4b39c35b817c2482cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985760686e96fbd26e68e0a7dc9776f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b251143a0f6cae1fb986488958897b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d344aa92d2f2d23522382bf3459d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f5d892d50a6940bd4cbc6836decac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3892d0afe549b365fa820ffb1be5fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865620047c851566030be858d437ecab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f6ad6b769b502df4465c16a7ac420295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3811a88f115eca0bedf18f7bec4462e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a5c766671e9bb64e50ee2f247f41c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b8476f47f3c9dafb7af28efc1e4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1c29ae7cd64a68f43f3eef7b0dc28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565a14ed36b45e73d0928da670bfe4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f906ca70cf4fbae9b7b787587287745301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25bf6b7b95535064215efe4d7905cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c432db2af12afbd0866ee2dbe383bf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd4e877df37dbae07525295266a994304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943421f2a3990b6befb2f2f2abcd6f42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b50654576656d58d723fcb177a631306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ce0bd2787ccff7eaf983554c3b2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e17c45eb2a0ee8bbdb1fb8a3885de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cacf5467ba9485086acc305ba50e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d6d722e81e54d0c0dc4915bad330b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c186b76f2c09bfa4ed37d4a5abf5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2ecad0068bd845a0172e41457ac3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615414fdffc78527b6e9d4d056f721c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee805c65919f1e5da522428f51d139c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54783ab4652122b4c4df9ee4bdbefa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d64bcbee71c43f0c3c7ece389701316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e78a062aac888f2f5b9544f326234317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbedaeb771153ec8d12065d1797f2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aa4fe6ee2b4e0525ff3d5836d6999319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a0b0bfe985b64aea112f92c745be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c890504dcc886692446204b0df02a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed678b8e6a1741ad09203670bdc1282322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a054eae634221f74ded8d4538f777323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a5ce4995d3a7e6a50e363978368e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c0c7335ceb8295bf7236779ddbc40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534a71e6cd58d06197b7f442396093f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603d217774cba29ff9a884eef9573c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7691cb08a0c05a948920118b9ded9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba54e558eda02ff76bbb4d79fa95e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3146ac975c19f088db0c184aaadb49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79b0017649b4ccdc3af03c96dc4a35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0292aedb38f288be956af55ca9970332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcfc6b6d339bf5a9516672ddddc514333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd32594970d172ceeb0850015eb2b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fc78b6489ca1dd2519d7333f07eec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94790dedbac21fc9408c07359a847bf5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38e1acd6b42222e4e7c41f91a980f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce577113a4b934fa51e86559e8ac1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416c989bb4b0af8738b7a1a583bc1a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad8cdc4106479ec269de1acf4919a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879aceebae23553541ddb87aefa7ab7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729fb614f1308abfa34a02052c3c50b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1d38afcbe1e1444b52f653c418133343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8ac4a3506e5a6602727de41a42638344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44747c03fa6681fcc619bf787dd6c96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0593584269f877f306f496eebb522e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99f03f73dffaa2eae2c6f2e825f61c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f363af17b2362c9903c3710657f86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bca1ee8cce5cdc74984aaa521b3395349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980eb1598fccd49dd87e768481051a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9c12ac11ba1d225f72b1e20192dfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2397082a4537b52cb8cd40991bba4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94e7f9eb608b3c46d11fb3b47e758353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99de305fe77f1dee72e3bebc63690b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20301d01ca120580e6dd0971c97cc45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce393c0a6a060e2f08b79c5360b7eff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904c296a83b8a284881641a4def0d77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47a8a5837c21105b5d0e4effed5ef1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae29464912b5f7dd76f0fc3196ae91a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a77d484b6aca038bcddf6786bd7207360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93b9818899178d0e5a5fd6aa751bb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb6a47954a5ab55162ff270cc3c753362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bdb9ec9449efcdd44e132f4cfbdde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ca2bf45dfced2c26a433ee20a2db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a867cce5b682c230d5d75f210fe98e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2d2ef17c5a31bfa881b074cf92091366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08916a226fc385ce5f213f9ee655591367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295bfb4cc1799f29070532c859fd9f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a98af13d491a2bde0758632edd2aae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a9db8afda28c160a9184deb5e67a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc25ec491fe8e3fcb3dc71a77cda29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388c16517c1b1c9c6522262f4e5f567372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88ddb10255cff8a6cf1c155ea0518f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af341f783d1058010d9e96a1c86a2bbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8df5031b989f167dee7d7996f70d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602be2115e45a25ec9c2769054fe2ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ea1b8f810a053ab376d9fb3674f03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04fa1dd96ff55b60a5f9a551dc6bde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e469f64eae4520cb45da856f9e664b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55473e647c3ceaf4b12a244b01fa93a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2824a55d8d3e87c78048a74f0cbb3da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899611d1ea4f57e3065dfe1e1816b247382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb7a42f088649c11465730fabd5378383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6db4a532fe5971f33d8e4e1a3e00f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2c26753134538b417e080d76e4456385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0671ef0a7069c7d8594b92fa42ac51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eada9596097e64157a8ea1d6b9d428c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703e72ae6639eca67f37e1d45c5a4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9c83c3d4cf47474321bb1e5045afe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bede2d52c3ab62c9bb763b55c2a873390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07646375fe1d0fd746d21707cbbd836f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce1ff4ce6c7a27ab43a63a57951ea8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1e8b8812c61c61a13714e5956b53e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f912da13a4922c680d1ce186f232211394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116566495b76f81269edb6ed4aa2d3f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e806e72c5642d383d08cfae10b424396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccaa249111bf63beb4f398119047c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656023c128910fc33b9b9b432ae5bba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94f3eb4115fb1e99393151c112631c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c19a43020ee0d9af3ebe563591ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f54b115f675170c00f54b04f44c4ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfde583e4e40137b4a4c86f2a812f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aab629816aae49f76646f01d14492403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bb5ed3127ee29471c4677bf5b628d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1073fc29658a8dc752b03c58772c99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406d2e332e1c9dc8c3735d5bf7ead89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad82595f2e3c8b35678fc6b8a959a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f91faeb8e4e3ee47e0aad724cb53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32939b4b01cdbca5919ed566b6366254409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b161d8c17a8e4e3688ad2db1ec6d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af54ce8b72930bc13f121de275f26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2992981fb6af9fbfe8ff39b4cd89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6ac52b179227d358e24152371bc11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d7c1f8914fcc35273658fb77fe92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab64522e41b0a0f226ef47a53a096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e622c30d515730bc009d6c00f6244416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b487a33015668cbe61d3133b18f9cc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dc046e50dffa6dbc40c39b5efdfba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beb462ca42967afc36c55bee3273ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff9271c37f5f7abeccddef05d0d19a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda85bd3d612c70d173f12bdfdfc29d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e735a26e99c39b651237d871295ea27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91c0427eeeb9eedf8e2005af31b39f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767291d8767b0b46f9ae988e50e4ae0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584dbc6f7ddc292244d8e95902da457425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547061805f156eee56c6a76d1eb5609426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149f883435a84a72064cc60863d4914427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fa96df3ed5d8501d700c50dbcc7a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ca4e24b7a1254821630d468b7c8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c397606ff58d7f983fd72bfc268fc11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5629eb3b203703e14ed569b17800c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b652c8f24e7579d4eb3ba88e0e5e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4f1a86d05030e748f501cac82138d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a52975114a1112ffe8e838b9256daf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9000ecdbcfadc3b7bd4d861b7886b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936704fa4f366954b2f6aa4050a9f50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6a9ffdb33268b70924fd8e0f9563b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec1536d7015cd6eba6f47bcc1ff382438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f13b44ca8e071bd3170426d8477af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42efe374a218f6275016312a09d005440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839af20449c8f23af16bcabf69c43512441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed586d57efc1ed2d52bee08fd0c59b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416500ef66dbf0fec6a23ba577458f78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df3fe4ead7614c282e262667ad43d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b1a98b062e9f4da6eefa7f9f4f89e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32396e9d14d1615a9804c06b0e605e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc561aed38b3d0054ab873e014d2a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de4d7eef4e8db510b7bb7253e1fff3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d9110e0a3bc1ccb8837e7f0f0d30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec0b3c7ac382a26212a1a3fcdc2849450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d2544765cc018e4bc3daabdf77d2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fd8d546f3c5b919dff0cf98fee6aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29cc85733825c63d264dd5dfce4dee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc8c20005327e04ed635291ae23975454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64e7a1c38d981b5cc00ddb89c2e3a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc474bdbdd49b68c5cc4fbfc6854426456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b71fdfbd258e81d87fca80d977a4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb465464f3ab197384f551d399022ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118104a1ddc3b1e39dc371bd5c554ee4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ba06318f14ffcda40c7d7f912387460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23732af3d4b0b31ce56a0a3bba3f7da7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6158a685db7d57f70d29513f42793f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8e612d39a03e8e3bfbacf9cdc5484463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01fa63f47b79c77650dfccd4779935464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c83b66ac4af914223c643ab6661a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54db39c0a6437ac457625e1eaa8bd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff586542e29ab7580ed1a33ba5ac12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7e0364f854cbe89a31abc37f0fa4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28724797f6243b3c4193fc862340796469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f0d3aa2983ef9d03b70ad9bff490470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7958c00c033a7ca089832cf96cc36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeba565084b50f0df090a655c9d18a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28dda6967e4408d43c02e70047295f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00feda5911aae7bb023ee60ede4bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667245514f5af55f87cf2ddc6c36afb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e24b69858838c6774246e3f966d8a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64432d1d545532fb2cf62098ea5dad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ed33f8b298e21cc8026cd1f1c6da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4142441f14bea2023ab3081008475479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978cb6990f6da449bc83893863f9471480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a686352521cf9fe834677b729c68c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9589eef102864e8025de4c2ff051876482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9ba35dd5fe65088a4101ed096042e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36d35be70ab0ad21f4dc862601ef55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9d82023fbede3c56ef520290d03e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18a2fc04a9e2a288406f31b156d7a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29b7034ad1cc667298783bc59baf01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660142511ca0cfcbbcb1ce5243fc645488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a2346ec434d06ea4b19e32b4307e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2dc1c16b2b9cd214bf2cd04763e4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dc2b5ed49b1a80897266d29e99926491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4409dadec23569f447705552157e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342332ef6197876613be7c0d20343322493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68edfafe65969784057a18d748b2a0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386789b643df896954f11a72d575a4c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9147a87599f56ef660b5f8f1cbdcc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4486f9b2d1ad60bac6844dfd24571f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d966117bad9b9f719a978be3cba604498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9beb4fc1d0ab3651cce64052e6600499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e27c0d18fb3a0ab58ae3c3fc292a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7135b85cfe555f0cef2fdad2c08194501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06caaf8c400a85d5845c59b7f8d2fd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0135e40368bcef6fcc92796049a5ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3be208839bde59e6bff16477f59c82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed9481116477eb377ecb957f46761505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724fbb8e23888da371470c5a02ddb57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d739e12e84c5a8193b3cee3869d0d2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85201e531ff5b412110fd3e6aebdbe64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fac8d0c8e351e56cb4cb103e88667509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7e62a23bb1e0a9efb27d53f72c6f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7283e2273c05ce6a61138761317e48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872578df4b1ff2c6e9dea548a8396a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd1c1236069386691b306cd93557c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da83301cd72e4ab7d3f2b16fb9d55f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2b06eb4c5380586b0be68d54a413d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79266dc935d16a356cdd0bf6a8b8678516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbbbc5018e8aa64a0c35f3f01a832d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b9a2b1b04994d9695eed9ad2bc900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d4734da55729ee506da7860d6ac9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02942d43657182b890b03847e03a235520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad63b642030250a9d1d5f0000384d09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ee1f323eb8e3b5464cfeed8e393c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae149459c626edcad949f797e9883f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18734e7d199b11fb26f604b45fcdaa79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7b910dc9ae66e1b3342b60c784ef1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2fb45cec72acd2e721509aec99e13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cb28e397b38215d780900b676a757527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71386f5079c634aed016b0d2668b7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246ee6e5d0648a089c8ca6ec383f909529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01a3c5530a4e8b1178a86b0c43d725530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c160928300e8e489d81e8b03d8138531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab6a7f2ae1d07ae4222f4315331d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376b87f763d73553579be5783f8b9c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362517d54a2948d16227214764e2246534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb00fca085726e78e34a6c101c8d05e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f7cbcf34d7d8df875f53189d85b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a22006a3c11f120db2165988abf94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c9881bed4b955d86c274774fe63e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bae305f825e9dacd4aa36d33664403539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2949da097ffdaba0c32c7725e05635540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987066dd1f07598ceba1ea294c4ec22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f953be7aa94c4305a5fedf5e2575610542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb563e19c66271636e6d6ef38823af02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c007bbdde9dff7b531e7d55091f20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca179368200b218d6a01ab1d218b04e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1624efe08b17c6d978cb7900bbbd7fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7a58f89f0c6e8ff43d8f166a9add3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476ee55f6b8e2d9f73ae23118b6fd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe00920edfd009a956e91087b964f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637430e031b34675ed0012c576037651550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a117e3185b63cc3cdc9ab3613594c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ac143c42d4e1ab9b9980cf156339552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18379b9163e54653d5502c0e3b8624553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cb91ef220f878c8727a10f1be0e45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410b23092277c8789ffee3b94370bd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba59384d095f83f58a40ec5d1a4c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570bcf5a3e04f82dfcde31fe56f2db4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf8ed5ec800e74a663406402b4aa9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222fe30504b5c41caa20b9f09ba4408559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea7fef184acbfb6ef53ba133eafdfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11a33b370229b482597f9198fa19d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dc2761f499b07f37619a102c4cf27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f466ca8236cbc2aa9ea1dafae23922563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b867a284a6a37d8a8297d56dda5369564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2037e81d924f18031d2bd048acbfb40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b691da681b758e9b8fc6ac2453630566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7eaaf3ea57e99d725178ffec4a22e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012a3d4789fdba99442022c8faadbb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bb439e75b3009246b020e36d5a38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d664b531c6764f059c20eb7a8949570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67686dfee8bbc9a7992737bac37091ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f4671b28c8ce5698c5e0c6147ff69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d60a7e6c43f4532b7841218567b3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd07e66d842d4b96fc3402c5048503574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0822eb73f36a92926670248b64d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce977a4b7ebdbfd8f9cea4a08693cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd684f6be7bb8d7f8e30fd20d6b5ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284a34b4a81404485a1c9dbfac7333c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730f5392aba33028fd7c226f01afc21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b910099313df5d02b2a76cabd7427b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488fb64c44b5e74ca8606fdec5f3034581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e76be419f6757999b76928b3e8aab4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf270244f5e69f3a55583d465477169583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb476ad35078330fb92171a97a752b93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9c37e0da074c23ddc13c5f02b78d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59fa3736f99adea6de074024bd92c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97f4c892a2e371cb8b1f9b2bc974f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afbaefc08c47562b770e9bb8729b94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ef5d815b8dda0420a41cf7ad07b99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499616dcc824ce4caacf94e98dfe274590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db572ece8ea0524ca3d806aea708ea8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0492449ea2625c2d20464803d5e99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f288469e8d73ddd404cb2dc80ad9cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb647d77b8747fced76b3fd9327b3385594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a003e2d039c43b57f085f89d2f21d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fded971e4c95b969e56b3011bb003b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303a23cfaf2aa3355643fd55b2c726a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53763579c75a5eaa18b1602a8aa949e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873af24a4451419d4def415bf6fbed4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36627e9389bba934cb1a158bce67dece600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08ae74d2de9fcfe5ac3706765ff4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018b8bdfe9b8a36c92145c834c7874602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a91eb9c5d09b64543b1a1323904ffc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb0d960ea9bda33514b5db735a369604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa184be45edddddb924682ba3cb2796c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4b4243ec6f6a96bb6ad62d5062f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc22ccf7f811489cd3f524bbe31fe3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438f6e5c3a8d13686370910a0f8178e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44be3393604b40c0b753db149f50f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d3282ac8b5ee3025a84d835e42abc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1df5343059f8bb1fcee1f45bb0cdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6760214ffd9f727c86930180d1f808612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d98b6efc900d9c65c25fceb0e91b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfd85659ecaffd632b9cfe2bab8529614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674efa3a19857c8363dbbd4c9f681d4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9738241ea140b7ea725323e5252ca5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcddffc136a4bcf3232da252e821165617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de7ddabf20650ac8b00c25db16832e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d148694a252eb4f5dac9e76c8accb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721747854ad17fd605df7ba39390651620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fd163981e65bd849ab6eed522c3bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a385eb78cb3810eacfe5ee818a7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9370d5ef642be2ff76aa989a2f0728f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0a4bf6cb815b9d76393bdb4b513b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e65dc58edb480a1536187cd7d7b1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fddd5b5bd3e1a64c763423bf7deb9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485809741a70fceee153413193f6e66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3032a7128a92d64ebb9d8706e82c80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27333d9ae4b8416b64fcea92119c6587629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5f210156b5de772fe6f810d72c57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb286011906299bd672f69d8527a3fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a4a7c446bc7149060f6d7511d9862632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a764bf0bd2e4c513b1055a1a6f5cc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901140d3f3ddeb3e0ac5a15b661c5ad3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9afe15e0986111854e285ffd4a6b10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277459c67043f05bf674477eb486aab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f4eda034bc809a33f21ad16bdf38637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345bddfebc1f86e3e34bb4860faf6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72346e72aca0dedf183b3dd75fabe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c765afe39f71167a3bfc4968b14a3e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93b79d2ef1524bea38f1012c04ca5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c4bd65a74d27b3d13450b543082b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b54be3ca79555f98f2d339c39b698643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31099e7b2dfed57887d8015011f6e895644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd5f54cf046ef0c656f8c5bedbb9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a91e3a1f229fa9caf2c2224f356ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e2e6d5fca2fc8c4580475cff0181647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb24be9344ec1f9a5b7a48b156869d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed89e1da6bb925596ad4fcd5e1026d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78f950a82dd493ae92e01e8af9d0be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180719162e6d732296b6f58bafc96fef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce71f585b707ff8785b09560b13a5b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5ae6804b1b72d1dc59345a7a366cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1acd27f37039afdc5577a31afd044654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a88e91d5d830229ce7047db9e66e44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c32379e39e278471a305e866dafcb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f85c82591101c06bdb34eed27d2b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52671c5dc3f4156e5b43e10e08f9cc5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b8ab1134e9afd449179e4c04a52bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16f03ba2bd78d206c1fee52217610660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41260d4b88ed7f6ae2a5e12c399710d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8db6e4ca2a5c4ecbd87ea89e4d764662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010b3b6601c3a4f7e423e1b8fb69f70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b3588d70b1b3823b80dec1d7fd019664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ca7914087bde52d9abfe75a256b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc051d6e5c4d947db418e58b6f76a27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61668b78c24f542a18bd88118d127c76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ce2f925c9dd9e9e2031d9437e183c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce301093d287d91912e1e629c806f3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ba792b6ad2d3f061eb367a0ec1ef6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80bf66fb7363d821f96645b17b57c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012134ba9e3ac4739a14d579bb629440672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e299ba48fc6f3633bd890888cf72f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b09d30e5ae873b2f119131cb333a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68fc8cea7a3c3fa594d1062f29fb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad980042b2276279d58bfef225b386b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56cc3c65fccfbb4154111cb778e3bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18037e7d8f51dece3a1f8b18901c8841678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>