--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67238c8c17b207af249ffa1751f651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a0e7747f2ba9959c81217e713f2c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cf50a86e3ae49e9cde71c1a282b303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ef563cbe7805072ce73caa13dc664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3640813815a26dbb9ba6797bba1e3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8afdb696f65e6b1c74393e0bccb8706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ccea4f17cbd24a88b115f9a5075507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39119ad961a4dc89b32c5dc0b021bdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8aac7b5a8419cd814a128ac67718c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a7df655977772afa1dd6a439da3ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c39e5961afc4689804ab6ee69b9d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab3c39cdd1c60b483a8b067ffbb16312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9b622bc208e717d64c0cacce36dd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91829d44f165b815df153641ca321114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366be6d752a81d3387563bf4fb7187515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a759fd6ca298b04e7c4bc344f32ed5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce2aad2cb5da3642cb2e0938cb549e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695f80a2e72b6a2741bad9660710aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103d10ac28bb2d927b65379c145e3af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a42fb96bce3de7f6048e1aebc983d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d797ed91fc8dc8b20d14d236cbf5ea521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8eff2c07ed1048f9591bf424ed4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb003b26deb3dc9b71312aa35d7c611623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32135493a87925775288332d313046424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f47a69d487adfd5d6fa83f6fa631625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf588ba37a3dc5afd527ebc26a5227726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c521b800e24fefb1016955a167c6dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3e627c50979177ebe84d41824b4ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985fe893ad9aa2237e061c2e066946b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7b541c9eb1696821888565851cb9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22997410874587b9f4419d584c8a8d2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76347e4886b4b3bf75542a7c9d6e5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566df6bc4aacf16684ff0b415c5ee70433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa412a3e4062be6af11845a82c13167234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688a22dfb95ef812840a30896100ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3697493f339537e1fa4349f2c2b15636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9d2113009ed774907c343e8eafa4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988468b31818fe22d0505f65f7897338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a237af210688bb8d81d9f4e005269b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe2d621fc6594dda01259e79730dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130396af20badf23c44d620acfaeea141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0223ae76d66c9375e88158c463cce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131624196f88a229caf938bb3afe856543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f478f6bd487475129f389e371d28e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428d9037126b57efd265e08868341d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d314168d898ab44d914904005a3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7547d0b6f19c469b84e0c66e05288547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b94542cdc7dcc02680bcce35fb32748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aaae3c65a38e4eae15ff7921aeb9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4b9f93ae9080af89b713a57a4208550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e7aa0974410374f4969bac82c17c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf4169285bd497d6cbe5afc42cfa6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89923a40daf6f16c80282d740fcb6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff1bfca3a28b0bf0a907143b19909b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4e78bcb6675c356f29be69f30d6b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e43477e8dcd401929f5222c9e4220056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b393e675d8368b6055f95634e20c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6705cd2b768bf4213a6eb57687b8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3779d8ee292485b467e2674bb8bdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb794ba2fc82485e410487971ec0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83be86278022957c1e2a674d8f295961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775302012f517c7095bb2ba8414aedad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04326c618e2fb004f59092f77dd93e8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb793a49997030f8826a1b261631ac3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a7f3bc8ba23aec2952c45e6367dbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb187dab14b68b4effea8a950e476f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfd1cde4aaff7e68216d49647f99f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d3be2297430451f5fbc456bf321fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d938b4dddf25140277f9435f33616569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f6af039e38e67268ba98b459892cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45609d4f729ad4794bdcaa28a236f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c8f9133f09554c6b3c7a3d68a22b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418185984d5d48f61621c7cb1f547ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806e40294ea05ff8ab8fd57aefe754b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951e7ad672c1acd1ccaac15e42985675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15103a619dbc35a66c89f465310880e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2210ece507491461568854741c37f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9d78216f6294ddc06e05ee54f910a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358226c8f279a37bf4dabbba7e2ee59879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a861c7a81564df280515627b4f0b7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485f8a6a6d03a5d69f643e388a597b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61013a6bb66ae9efe16cbe0a1604d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa711095556a605a9d13c1d5bb98576f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4d9cfad11385f466888f9f612aa5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e63fb0ea6e48592ea6389cb24ff6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03069dec23aaeea254bc4715c72bbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c7e4125da2d6c127bb1d51e14cc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482118f13ed75776608117cda93a56a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14039d1b9f5a379c923cc96abc0b4d3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c837befe46a8c882d565f91bd1aee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c951c2ccf6bcde3bb3502df4c577691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb11609b59e8f243a95b7202bc21a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08668eeebf0b80707a0af8754951465e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08cccd743cdcb6a854de59e9b042e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b19af61354e7700122cb147371008f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943859f269f5dc33790be9e51d3f2b9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7fb6df8bbd3bda45d191f5f8d917097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0352ba50b3ee4d002c9f84e50a3d11898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73e941334a2997f5f6c147d85a1b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b132f5e32df479146fb5a9b67e1be82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188cf2960dce772e37b772f7ebf1dc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec21c1bd9af15731804742f3c83cdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece25e5ece554ed7642c12935393e0b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84661ffe4649711beb26a3cc497d076104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889796c64a06471f006fccbc2c1eaf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b06591c4b290c09dfeea3270240ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368f668979570f4170ede4d0670c40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c6a72226267f6f68a0c037b93d4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac70d02f1f3209018b5b994b4b239dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c80fac2f3462579bc5a6ba74f0e9bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebac9fad5f8c64eda78d8825c94a13b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db42fc749cc896487d52f88e272c512112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c62d7bffb56f57a444ff425f81021113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b006ec65d0455e95b131a4fcf11cfe8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a79cd0f50d9007ff85a545d7cd8d32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9b28f4ddf228dce40bf940f57d1eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a72f1e0551ffcdcdd6c4b78ae1c4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf2956ef66bfa18b2e0d51459f8d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a193b6d0af11e04f7dc4d74702a2457119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ff50d774e29d42ae86c28eb3e914120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f967c4821c9ea30d280e5a3839f6e9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebca4c2a1f7008d3ba4694379c3873122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9e98bcac1f728af551508dccf774123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356350c5fbd44ce692429880192b27f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85cf87f394e42e55fbcfeab8c2c01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f66d0f32209f76b0dbac1c2c3989d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5a2e2d285f81522e185eb79555415127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede7b90dc3c9b76bfc20fbd922ed5ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca3e5f96ed030c9f07671c6fdfb72b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41770134098909c073dfa462d19c7fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df037b9353504cb3869a1a26d1837131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9742e7d512606f031c8aee01c4ee6ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b56b1db86e11f52eb9c43eb0612a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661412884faec9a8459f71c7c553111c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc24f8a1f4d86d86454a757682bf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac199acbb24c89a8395c7e791d0d2e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b19978cc88d6ab3a950cb95dc0082137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89668d98cc5c4d9c3a9b49e2693647138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9369d6468e265331c33bd3d4e63b0ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d7fbbe4d4ce79046dfd9bf5ae5bbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7975dbc38885613952843c47e3baa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29445559baa3f4ea64f6e22bf2d78b7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4598f8ec6ad7701e420eb0a0c5f13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf256caa60cd4d7d29c880cf76637d87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7b3f012227bb44e6cd5171ba9b490145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01591b4fe962e556150cf698286f7140146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5a37ccc42d2b1523bae47fa40322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43019cb4d6e08c87c9739224c22fa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c92f0e17efd838047ea19d3a16de1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ceecd2d622e9ffa5402ad2a707d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c0a5eefe176d20d3ad6e1b59730ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2bc8756f3f45a01ce27e2ebd958f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7e12de33dfec6fc5b27a5b712498153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032c61aa17d89af04b57b4d23850da6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb58095f4f48674f5432aad25c31f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df9711c65cd4ae74cd70bf17d48a37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b43a690fc0289f7bb81d9479c7301157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9726ec7e78d4d140d6fed24a87ce5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fa55892ee075bb59c58d5dbcb3775159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6689683a1e89a7c20b36c5c8112fcd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e22c7073fe503fad3ba63c7b2e978f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017fb2b5919316488205c022e55eb27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a5cdb938d6ae6bbe2fe5260faa252163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be0badbaa22ac80de710739e029ab6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ea74a5e706f21ba00df9e59337589165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91ea11d099a55211367f6277acdbd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e4b718b8046b38cc5a430f95d8982167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253bad109e4fbe9dfda0ff6f159a90b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1a04c2443e5b09cc545b9449c7271169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61c562be533b35b93480b8b8da084a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977f65b1210e7d16e1a70307184c28f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91378359262c8a3b5b52d3fb10055a82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96370ba5ec254d80ad9a539faf0532af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a15b9645dd6d22975aeaea01154ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b07789f9e9d5b4e9879273a204ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265825aa846fa4d0da2fca90c204602176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e05da99d290e0c4a1a579fd824cfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3e9f4ad4606dcf153e4a2fc52f5dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cae74672cd87852eb8c50e310a9a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfd800f0ac36115045a9e2b295eebc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559163ccee1e63a7f152174da6c572ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335611b4b96a361d38475bab68e122fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8577fe5ed37b1e666324f75bca22a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de108b6051c90c8e52190c3b90b7749d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43441b82665ea10eae6277128e5f565d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b12f3210f32b6a9b382b851f3163f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f110e9540e42d131fc6fdd153ee5c47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d622d4196263fcdff43f2a8f4f21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b68c0036c9ae8693c5595d57bb5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb76b02286498b50fcb8c521b8fcbac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d25badaf904f9f99a0e266c6e4c75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b06f19df196cab004df7136f77087192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8246368602599c9607616b327bbe38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a575fcae25756c22417846721750abf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0deb6dc440ba8b3328fe787c8a53d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f0f5513713a381ca4e296b314d53d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d098557ad7e7ba5d9e008515b176197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450ad0882a11a6c603cc97920611763198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f77b3c73e7b9db2f69e16ba70e9a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7810e95ac112f572e4e724f52e37e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212640cfa7085dbb532c1f6a1e5c920201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c370aa735ade04e06cc9693fccd9751202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df679d17a6adfbec998a468095607b97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42cddf522f95ad4b7c251de78543e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cfe5f8c5b7ac6fc2e96700f427b45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c63d66a5e72b69d5f01107c9c9c52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7ccdf909933b88f1376c6924a5a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa47bbb37e57fd5f3e56f2151519b56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c7591795811732d3f8b28419d51bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3c4d37cc11c7226304c00ac6827eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00090f1364c9b530172ed7d0956161fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed23c202d90b59d2e8808c0056c91e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46688fda947092e5a7c63f7b59fd22f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710a99ce318f094c26b7166fc1f3be6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3cc669832a91988d82178786d29b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36322a2b66d3aeaad684f35a606054e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aeb3f02ed4a53609fc7a9e72f9c9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274913c54909b4bd12e08b691fb4029218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a37762aa82b944e06e588337f9576219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf62aaabbb73a1fe3ba0ebf95d42cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c69b4e9234d75c321e6cf2fb906c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6041959cf1c30ede845bf9fd7de9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b826df48131ad6c46485d80f19356223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78603d51fa6a39b4e1e6c40e3551c8c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f14b81a8cf1ddc164d6fae2a1ea8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c9b659c42154887200dd92375d5ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81932e4d47417485ddc330f6eb6cf58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef2e4d386c3e4a0d91153b8e3d1da5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6716aea96e0af673169a3d2b3a6e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdd1bed792a43d8b06678723fe0e74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53b8e97e99f98b79d7e95d32516cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191502b8f7e9f231703fff9548d66804232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f58221ec375fee84aacfa6a184af38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb0cbf1b2aa00f6097652c8e0bb722234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9fc34e6fcc3bb490a70fd904b53ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3ec1e5ded4608aa214983f77ec597236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7983755259e65f784510c4ba75ec3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641436d421f159d9ab303b5bf8b65c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990afa0339de3523c3d1773ca93f10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853601ab8239cebaee16bee1f86387a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a618280b5dbc35fd8564b81c641d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2b64a7481560cc5a6883b2ab33429242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b056c4a92c3a8af8837555e7475787243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a481d4ce930fb2f6231991b06bc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1b88cdb5be86aa9ed5f7267f13db9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6dbcd80dd7c1f7d674ccaa446d37d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b98934e69e93ab737797ce1eeced6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b7eed1f18c98ffb6cdef9d19a2e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fa96e6a940e5d7dff5784e4a0db6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf75a070ce6fc76ff6cb00794e090a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d062f07f10b7748248dc12ce69114251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0052dc1bfa36ccfc4de5475e0a517252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954381571afbe38a4b599c6c74c14a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0dd358c430d744454788f58c0ea25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb01b87a3fa27c034f1647e535c6025255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b77777ff1eda0e3617280e76b9962256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a955bb7cadb5c37030e7bc7e09b602d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f92a1748ce155f5d1a65824c0fe01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc74fd8bf008e2e535d3b89dc9159fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df09c0023be5544284ce62f40a039260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b940213f112511030b4c2af7577bdd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e9ff0fbd043b8b11c0552c3cf8104262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df859cffa4ae98a3670654db06a5c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f10e81b24857b210ec7ce86088d64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22632407a7a606943b12269b476981cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe85787d645adf947eacdb6406bc68f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc545cec0a5df4040a86f6589587a407267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778ee72d93aed9c245e7cb93ec63787268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d23f7913470e5fc40abae4b5d7ed5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083c86e674167f134c175a3c5691d71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7bd5f34f6368bf265fe47667167e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35cb66d66203a9f24419361dab705c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a0933e9fb47a1c10c7d262ad14b42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6fb7fdb38e637c7b34e4c9f6c2043274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea795f34b7e394d9f0be0c9498b64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51478c85dc4f763c1f98a0689d97015276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8b2823f8460f98e81dd57fc7cba0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f91bc355c61217252ef6e14fb3d98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fbead1bc94f1c2ed0eaf3a6e068f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275b66661f734620853aa276e98d984280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e3ae985997a6999e7b45e3ea7eac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d546ecede7c43d91260568192b993f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c567e765dcd4227cbbcf080780e0b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed571155a8d5bf20a5435601303f84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d68f77562b6a2d056e240f390fa00f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df81d3b8f87163c7d8d58c1bc7914d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013872f012593e60eff7661313de1a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9ca4c2aed2fa6de1ea75d58136e23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3db0c1b7396d2968ddce6517da3350289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff436d1d75e02130f0aef2ce477286290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feb31d2c1bc1ae872f6c2806e7a3eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d48e0ab4fbf5f428f73307ac02b126292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c816e72d2b98407a85afa82ea4422a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dc0d3d234f7ecc59ea5713fcee490294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5656b970e7c8a88c2e4d8e1fc0a2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed70dd33f4525b019a55f47842965ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4de6007c5acb4135c2156abd5bc6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1af30648c1dc9a18d089cff828f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a2d672705dd4861ebf08bfb27df7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee955a8d65a96f9fcf594f02c09c148300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b15206438c26307e815f34b257aed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52896b335cd19dbd6d26dc25c1b03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d426718568d696201a7b8fe60585303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cc514b16cbfae753ae063fec5bbb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2427bb5a5da670cdb9477669dcfe9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232012147d642c06b4f0c538086f37f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f23388cafc108e7c39bc1064e8862307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1a1b5c4ee04d7a4498338f7c24ab4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f052f619cb587c66a8b8433c77f367f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab396dc4440f4dc87cd146e608f71d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97f84893f1d460c70ae7b75b2581be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5d760bb8257ea66668d5377aed91c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf618feed76a5bbb2dbf5455761ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51838c2912207c0dbad82f98423e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b634a4adafa411c9ad92090dfe85e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506557b12dd896610b0e14668463c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f330262ad5a72c648a1e22532877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c48ed949c158011ff3054bb2709a73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864345f476d98a4236e239643548dd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b060af4dfb042e1770a7e9a3701b1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc918150282bb2bad094867dac2eaea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f06d459a68d304dfaab9e2d0b296cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184f91604be5729f4d34b84ac1f872b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928d77f85f6c1b8190191d5d47a3bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d5a137c3d0be7b5d2abecd44b3dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05ea0987c6792fb5739d585e836f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320892c6c4abecf96a094b6942d533a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccfaecc6c169aba5c7b80b55647c67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff76fb01d6672b793d0eb2faea449329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d60227964a1038ca453847c3a9489330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88d67a1eb4d653259801b301ec6b76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4833e03a43030d278f55159ef9279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182694acaed06ac59d97259101c7354333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dcadd4f7ded1b47dcc894dcc5fcbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b713190b3ba38533faece9eb33114335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380ea74913f7e0faffbb1bf199a655336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9e48d897075938bff988f5e89c091337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c61cd3d5ba542766169b29b83afd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a1897642b27742dd708e3c56ad44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d51299a58d4a305d123682dd472cfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546340d55ad79467d6eeab0e7ace0c59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151d9d32313bf9f2dc01c3553c9d427342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284be8421b17b2b65892b939cb06e7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bc2135763dc99de2edd9a30ba2f3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78dc5525e3c4d0a8570b419fb15534345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80dc7ffc9bc3a8f1ce0e1094a4a42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4f26aae5589bd3e147c410e97733a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5538c4267d703c9b4a3ec7a77b1760348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec78282a69bc328f486ba7336203c13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca73a6f9af129132b9439de84e0cc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b6f8afb9e3fe71ac0af3788b32f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5170fa5e88521c5bf19fd3e10f02e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4203a3351c7a46db88a3213fbb05e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dc78e1f39c34fcb380ed01a049cb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82969c00a776d89fe0fc3aefb4e0d3af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02140faee4a963012a0015bded55f835356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719955fb489729c7bc86acfa230f492357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7e493c9a097b069d2735b68e6f3bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d5ac09d6c407615afc9a0dcafc638359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d5fc0067b0649c3edb039642c9337360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3d3f504c9d02e7bb4ed71eb349383361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7d3e8f3d70c39bee565844b0ab00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebed54a9e6741b727830633a1f53cba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06060c27c915a45834218ea55d0c92f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def73ce727f032bd65f20a8eeacd4b82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b1b9af3b78d881cce0a4fab7a2ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e1f1362803df1dd6575663461f650367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37529d0c5239a4866c05be6738cdb921368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3d6f578babe92313159e46b4c240c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354f38e3fa64990f103bfb9695f5f09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371334042fe5a8b6d2c3891fd99768a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba7fbe6bdf49f6400aadde6e2844df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476ded1ab668fcdbaf9e696d47f332c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af918a67f685e807a32954bc62eed4f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f9abffa4a784cd0e1bb73106a8233375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839045a82032588bc6bbf0ee17084d51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca3252358d33f326409f7527e2dbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dff02fd8f47f60df2c0d4d620b14ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0895d31e369f35d84f0ccc585cbde0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d411b10ed614e8969e055cb5274477380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04ac33adf7478f2ba48a33cd766375381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a33efcdf994a0f95d2b768eb44bad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af76d542818d2be230277cafdba8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95301d5c89f788b33dd03eed5f92ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eacb93e7025d4753b45be9349b7fc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f705ed2663a61eb3882df30baafc7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddccd66ab6e849e6ed9bd6aaf71c721387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb911bbc67781e672b9694636b1cc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b920f252953b2f5ea6b764177994389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f11c974df345a81ce9b2325dce7ecd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad2c2614482f5575034449e24789e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c248019a093f6f249590bbbdbf4555392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9b7cde6c8f0e8e3f6bf1cba99f08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683385c8e18e9fbb74c3052b0c7eb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45828e5b12f1a01ff6f5e461b418b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70921e7bfbdb86407ae63ee47b06fb7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8ab233a00fd326f9384ae2434f385397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a066ea32b3b215c53484683d27d69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5283a8a29ebaf31d4490d843ed18b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2d0afbc3269fdd5e7c06145fe20e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e122f77e4a567c2a950f809a86644c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaaf49c6bd8d1dde8684ebe33f2274402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21514a0502716be9132aba17b6d0b4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965961b0c70b9f6c2b88581b3a6eba1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382490475a9912646e188c531a294cc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e19d3a615444680f65bfd11e32f8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0c4caa62655d48a713912066b65a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d7b840f632478eb5887a29487f69f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b85dfcfd6fa24b710ebf27964665b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a3a23216bb1c99b0780f61f50dc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898d4669a0853a163144abfd84422c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5dddc510210217bbc4b617d4ee423412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09967ceefda61f3ad114624c8188dd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77145d8a9113b531e5ae76f704bbf4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9729ada831aa23bc2437dc6a5a9814415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bba0b946c4682d7a134cacd4d3c36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba20add3c6d08c9a096e3847a900f4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d12d2edc528b0b01bbc560746e4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd45e7621ce349a51368defa65121419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba007d31e62cbd5078da29af4424aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc62f9471be6839ec5a4c57316fc2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6b951afdd2827849af70cda4e916b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30876ff4a373ac94e80c596aa91c28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315aed36da860195c67809376f696a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477e3572ae0edcdedb58f1cbbcbeced425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a0f2e56ae2d05c1b063afb0fc348426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec6ab4e386bf8e100b98d5530d5e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cf6a2c950d7117dab572cd9bf20dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474611f2fbba90ce66c6cdccaf36bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaa1fe4d20e514aa986281d36120a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8387cb074d6542b49c73c3b3c85cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ecb908ab19a245051adf30ba3ddd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84e88d2a312a8195af50b8160e0f4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f687054cbb7919c1a9dd61ed7baae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19b6e0e1472124ff64d067c8290220435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54db33f75bfe45f6223d48f3f2c88ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab27702e6572766b253a1f17fd290437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86418746c50ed043f58db156c932db19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4637a30c60efa4251218fb92b90f0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb070a0d19ef143a195174ac19fa05d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d00acc77326b02a2410a022d64f7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6130ad8e65a73e1622c53db22c9131442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ced1c7d493990240fd6e7eeeebfc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784643555757c2f920fbe885e8ec833444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea749b24459adf39d2af2aaec67b4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08375229b1e78cd0c07bc910ff226b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2b180f1afb9ce3fa7416a35947b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f614b8b5d213de758cc9cdbe71432448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb3f319e410458a1ee0562bfcaefd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad69b2ea0e0b15b963048786891c85c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985ab672c66166ea56a2ae8c8defbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fefe9b88147cfc5f8104c344f6960452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03db8b0c74cecfc8dc8a18f9315c67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc09de76a5703e81a858d8bc3709b08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa59561b963d3c2cd7e5c45686ed9bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db993803f92a893ce45677b44e9cbb3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce384e85a45d96916bf995f6631780c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe526a55d4b998a7925a8fe716ad63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e976698a5a1889259746a245797f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c1359725b85fc919eb4aea04857aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bec93adf6d3ecdeb243a9bf6869948461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e2cfed6c6d901b4c6e92e2a9ea994462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee6f11113f332e366e06414c4c5e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cd7ee9aa66913018de164642dd663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fcf9b38017b2ef73e69bfa4f764bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dba054bee51a1b1ddf8d18ede74894466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c255b9ec1d302e4b469d6e8e95837f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ab965a713e2754ce4ef7214305c0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d29fdc6fec00def17eed5dbc766f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b279bfa4f2c87b8a5718d18aa37d3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af0e9570f184bd45aa80481b17b959471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b2da515603aa560e5c5cb9739ae4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b1135a9ef0e159000d570fb9fcf48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2d615ac3cf3c2536255d33571e9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce5bb6c1b2046a3a98fc948d7e36ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01e019f5dc91ac3a9153ca020100d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24732f4f187ee8f2de0d68dcef38152f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3849f7722c65b15dc6dce7edebc1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ee32a30d224fc7e09e3fc9e604434479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc91ac99d4b14ab694efa784a5f6d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4c9ebe6a3171ebf56e3876ff0528c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45175194736ea220498179c38f676d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1a8e460bb9d5ff8d71e6714f0f142483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56988f4c24459ce5c8b0990cbcd1945484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7177c98654c613b9acc33a91a1811f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3110ec9697344b355862d2539d597486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55613e438de99a07e0af83815e48999487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258ec6af4b03f2efde51d47af696f60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a18b4e29ff064e7cb3d833128b7e2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2568e8e741e28707f4e48946fafc78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100602b18211c71f94f931e20697d98e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d83ea9522bed9d9414687c18f36353492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cac8863fa7a8c51504a9eba33d5ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adece54fb37d1d6cdecfff098cd99f76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea36101b98239b3771b71f637f2ec7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d095c1eefb3803f9efd95f505c91de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cad7c005ea31eeffef106fa28f32b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8510c2ece9ce7056685d84c97b963498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd9c48dbe529a9244824b43cef7c0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94a6b24f65094d6e5fd519e72cfd7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a9da35f914056ed1309a9608ae6da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec9cd17042bd067fa004c19ef442a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217df39e967c9e65770eb42a603e131503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b00bbbda8d3fb8546b8d982108bfcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575dc5307ebec8ae4053398de19ac48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936316c4c5ae7f558f3c646c07b0f789506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e561ee69c4ac856ec1fb30faee691a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a697033847900ae829df71298f79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fc7b0827c1714861b0d1c65127fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0b0bf4b37d337fc7e4368b8588dce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553f84e5792d2dd50078d882d777b26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b68f5b374fe88b3b9ffd105fae244b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03817d1374e8df0611de6224b6b3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e880400420d85889a0ac86090c6e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db65938eea6fb0df24ef10408ed862515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430aed2cc4d44128f8b5c0200159d4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efadedad7d7879eec2585cd623bdc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c068ae4960545265f1d22d39db34441518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e0e1bf470747f35392252eeac74a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f06670b4cc65bd19f2c06828817f69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fe183ce681a5facf5498572f9a52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cc3f264f11aa0c57bca7ed18812a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaa68a9c5734f3311a7ff0084c4764523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c8dccb99ddaaf2db98835112b785524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115384e81cd806629ccf7a1c33895d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899e6eb320a23e12f7abd8b3c98bcdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6a6076c4bae0b58adce2a3f81d92e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155070d7c3ffedb7be68d6d21b6fbc5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faeea7e56643dddd145c0bfb4d5e10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51734a1b48f2e41cdd6311577741c989530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109157aac63767bd5ca2980525773693531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40561a138d176d7e3f92deaebc3d7fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61df3cb925ca3bfc650b2cf9320361533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160de49fa4c99b0113c98bb75d3d684534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8489de903ce190c9ef7dffb58fcec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dafb503e638d2131d59120b81fb70e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17327f2d43e1f0fd225fd6f12e12a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09a3621b2f161f38bf7bcec65c1f79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17053032bdde50d3b043720ab2563d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242663ef5637f55e2d34518c4c6ee971540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470c9b353e20c473e1218352464fa55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5984dce21baefb0e0c68b835932d0c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3174831266e102b3735e7e211fb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1924e7d0e1cb70575ab4425a5b48c00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa2cc8a51e6a4398478f807c129563545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54abda3275985124ce945052add33e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7061ffdc5363fba11ad1b6b5b2e29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05eb80fe2999c5e5624c357de7b3a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a498694c55f17206bf6b8c2c41506549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaf42dc6b6176f0dcf3df9aa4776ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f5186eabd8d2fe4b8fb3acccc809551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d6688a97785ad09745c0d947b3b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc6e967685b188b8ab939b3f9f6ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c331eb440aae0e4fda164b75428e43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f1d712f6ee280811bfe63594053fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252253c4081915deffcde23518b0aa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311f99dbc13403f2a7a7d5a08bf2c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf25793e8d37de35115131fdea4b819558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188131e6eefb4f588860f64f40307bb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dff05227b0cf0344459437084a0548560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938deda0afe19b57bc731f850780a7ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e78854439b6bbd760540c940cf32c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfbd3d0f1a946fcc94a300376b6276563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4498d0b50d05a43fed9612cc17d4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206105d8f5583027f99ccd765bf708e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d903bc29d79ba4b746738518ea677566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610f1554641da9dd36cb3c0dbb2048e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865cbf0cca8d854a3f74d8c863e0a54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c7ab88aff5a5ad532327c08994455569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e37df5ff88635ebcba3a4652ffc5a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a3d9304b14722593195756c8cfbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137522ce9603f3f4c25cda766ae20d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf413113e103f075a906f0154ea44b01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcb88af9b26ada1ad213cb63cf38bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec46018b28d77392162bce6381e2ffc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bfb3aef2790105db41f348c17e20d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9468e04e21c4dd3b807723ff32ce2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bd783e063a59591dde976506d8423578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b895716764e7b7b79cabf4884be7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bbe4305e15597fbe8c4ee4f1ded98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa28f64653981888b25c4346f057ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2da8d300a5937f144b203b985270fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af5d309e0ce24ebf8989f32b6e44a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9a5dba0a7b5f53f3b912b26b76a86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea9e535fa18f42c808acc14fc37314585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7332b8bafc1410ca0a29d4a877a966586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5153107234423adb8aa93c4bff22a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e58e2996277a468b6f4744f4fe5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0b9ef3655af6334ee8276a29d7244589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c32c0ce67389d4b7b6ff0adf71c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74146755d6601ac6b307239188a19ca9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832bf350897f604f9a0ce7accce3f7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d5961d87ff385bd5c2ae462e9c993593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07606793aa0d7bc1a2f8d4bb2b088a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0c9e21bedab3247fb015f256ef171595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79d65ff25e01112b43e95ef1ba7864596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0d2c1c85e4491c2bd36da17fb35c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d957325fbac6fa8e32fbfca2a663a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b984dfda2f76bdf79b503ca60f161599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae60e990da53968c4f1d74777c2be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e78cad94383cd00a4e47a015aa0b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291cc7b0611a84a334f9ff9531f469d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8d2fe0c29b000e319dfed5f5abc03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfa43b51ecd78b9b8466ed3eca9c86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ba02e80c3669ad844f2035f4bf798605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dc413ce486b3ffdccd496f0b6d6fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b460fbd685de4230e5f5c4bd65d4b25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf6d695762e6c872218729c9ddbb2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a743132b68b91c74299fdc8535c7bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e9edb9a3f6bd33ee89997809919f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd1854d574b8cf86f93674b35e1f5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1ae9e3f2d189f7ed6c0faad0bb778612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f5b13398d79d146f4ba81b9509f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbaab4b6c84aa71c481fbecc943760614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90400c0bff8617ef83a3eecba30333615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b6553cd3b66064a328e3c0d8ef43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d3932406104e99c301c1dab50c564617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3560d102562a1abd589789a72ee1d7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc3693f3096708bea60c9534c17d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918f60587ee335b45ba0a21cbf415a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce471f1fc51a30e7e2b3302d4b7a2d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f7f69935929d116f20c8fe97382b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64606da4a287a4e3b32fbd44a3cfcc20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a4cac5c893794dd0d927cd943454f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace4fd5f4dac0298bd5c64916a83b67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285fd1a92d642a86ef57aa71a04f92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b978c75b4b92aa0b9dc5e1933ea7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1c7cb3737b1fcae4a96df78f9c64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e99aa80983bb197bde713803ed862629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46ba42f8050724f02a1c264251d14c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df17d23b56bef350aa104aa0f60178631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092c24e27d7bad4889b1bd0ac4f21b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82444c8b7e5c9245681eefe35739791633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fde7b66e01d598017a431f76dac3e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aa2ad3f469b5419e9c3691110ae0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256ce78415709586c5d003b9c6e11a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac05b8d2de508cff33640495e04c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d080a7786b5fb5510a7b34b126cd2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5306847b8c6fd1b5ab2f73dc7bcd84c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943da0218d25e4f6ae335999a974651640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2c84e0e3a238c1996961b0dc04424641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc656598c9e5b76cbd83d4e11bc660642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680cbd457f917c3bffffe546c9d12c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becab4b83b6969fd4e65e36b8f877964644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c0bd193a368b1535245e7d9953f2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe683a730bc244fdc6275b488fa3d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0a5298843c4b0a046fcb1a286152647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e1dd2d0ff63b3b504cfdfcab1d20e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef46d83d91895d930ae653023d93d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881793de871b4a5a27abd539c16fdf9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae6585dc3914a0d48aee8113522c17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e3b9f04b989f45aa0c3d7142e73ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2240cc50f09d970ab5ed2fcdb3a1d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecc416d8a95580cea01a380dc77c3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6340316c9a3a7dde7236bac77409828655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7bfe860c9d9a2ce746432f7c7677f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d3f5aba57442ab35bd794dc46d66c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faadb1a2854298ff29fbf1597018ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad91b17804aed1c9fee1f5c9c53063a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2dc072125d89824057688e28790b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230d48e377d6e875ff694c0ef2a8d8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446690520516061a81f24dacc39bd9ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f612982a8e28266f02f45b500794f09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b584c849eb0daebea674cbe1715e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af17d91907fadf042b19b21ed02a12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ac57d05750264bee0e208d0a44de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea00a014c0661b93345a22fac5ba99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8aa3d92bc14a04202f8ba299b1d69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa999635eaecff4e426d2f4e38ca641669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb39bb22d9916577487627451f82d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96071878f4cd4e860e8c89fa288a8d2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5c348536d80eeea151cb58c0afed6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124763175344b197e0e744f52c459f02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de889f85cbf689f2b65c9bd33e368f43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b3b108f4e3be5e46b7e72e1509c8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7777e12282a06edad72db2b50ff57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58c469edf4fc1054f179f85a93ceff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ded5a2f9e842f0dabe6c65b1cafeca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f0e8fc18c66f76af34fcdf1870cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e09fe7c5bb6b00903b447da80dd725680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd32ae2871b3154e96f2440d9061c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531706a903fb47e1a50b6cd6ac458a9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122c829819ac35c4e384b1c16979737683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccbdf400864fc55afa92c101620799684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a62d76fca2602c9b6c462edcd95c3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22e9b8d6a9b6131cb741cf0670f892686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18400e1cd400e40cbff9dbc2575a960c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a8172ffab835c873e26ba8231d094688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c274163aa2e7638a5af0b1b563e37ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc86400dc066f8184e944e38880a1be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4359dfefbe6f9a099e43cdee9a1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507e8da397e0206f4e7a11a54fad75e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908e85a989a0c492bf4deeb4d940af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a917ab96b12e9cf7ff5d1a34ff42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73fe260a23c674ce311e8f1064b0f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78b99a21c3d064f7eb1b7a7f7aba6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2d84689a3a4e10c69615b6907727e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f5ad74657614b302a6e6d1fa794d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382f056f6f00a2832bba30f5c644c3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0520f96bd3433efa3b30d8c2c95d6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab86ee80b14c0c6000d16598ab141f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88187540f79db6d45c17b6b1a4f145702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47135201a12f2ad02f0de85ed7bf9c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31611682ebd6028d97862a74d050ffa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687ea061aca318ce480fc6942f8021705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f3f410c6ba1fecc7b052a14b8e874706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d326e96fdc805edae177f5a6e2bbca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818a86dd428f3746de8eab012586891708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47611713eecebe3b28f771c01a3a7d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65113f11fdd32e1eca728038b8248269710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef676ed766c05890a672e5de5303d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b7601cc381948a3e74be5f9aef20712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ddc46c26d9a79dd04bf243868156d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfc23796bc8ec785a7749bdba14fd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eacae8c5d2f4ba52b2c19309c3d823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d881c37819b58d973653a1d11d6254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379123bc24bf69a59dd73a4bf6a6965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f50d2a28913db16489a73f8bdd5ede6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb4fe86efdfb53279474979a132fc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f4dca248d938f342fd357f7ad04a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb278959792d17483de571371621ac49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea940232ed836404c49e6eb8a396b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09db23232cbc31b691fb494ea6696d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd924ea0d75fd7fcdf3827b7e4ed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e905e4b98c873ac6b72006be510d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be4453133fcaa4f5ca353920df38914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69e2b34071ee3ba4caac2b2c0232615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475edcafa5c856fdbe9adfa7921c0d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747403df490efaf94d7a8ad0adf48e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ead8e27f68c1a6da743ca1555634e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b304dbdeb9eb8af225f17e4530febd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da2dcb12ed976b8929b4a1aa13fb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a99a81f8d9271cf2e5a27ef1279f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31195e5e7e273551ec9b37a5c02081522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b0243cb2868bd4be708ec0cacf88223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c116293cc20bbac33191b5aab6780a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b592dccd56f06f85ad2106fb43dba325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12188b586d0490006806bde4d216f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956d529fa58c13829a7d6e99ffbe84c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db6c2019bd7c62ad11da9a79951c1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788af2216759fc9a0dcac13b11b7d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e708d88787cdc33e72134ea943d1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af26ba256b575e41ab796ccb427872031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb770abfec9caae798ca4b913a6a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21133fb2ab134b42224af43032b5a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67c138191979be0775a1966568b0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e338e5dbf56f873425d90ad06428235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279caca87766d68de060cda534e491436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3ae166ab355cfd901c744295f58237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc515011dc9075fde32632dd3c15938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d128ab81aa1091dc9872ea816d8e1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895263edf1e35108815c08e5aa8a73940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9f02af2e474b6c781b646fbfd76a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9324ed2c5dbbc3c3aeb2c6ce4438aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b024bbb68e58b7eb4e6b6485c607b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa223bedfad124b41ab580101c28c2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333348d8d5be3a86855d82d2ac6034a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43415297575c3f86a1ac95d40774417946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19b0d0215049a3589c44778ec8277e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a8cc93b4c8b3177b44f0d6343089d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59497a980f788595e606c9a8b9233fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b32d99bb8de34012af8c3f2b544e6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d99088e4edfa730b6b9513aa330351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79c16bd79de946ba863448d986d4a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990068b2c8d0347666bb0830d1e3a6f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dfeca8b8929103a3e2ca30fa19af454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34a9a7ccad6ce33837f99421496cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da622927cf412a67bdf2c353f69ee956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306bcc54df845ff856db5027eaca68257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfffe6696167150c216e8ae0defde158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4252529d431c06c8871bae20a6ca1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7fc3b1f4c90b55741cd2bdbb1a10c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987ff60982ae79be1061c2ca98a414361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f88416a5350cf8e13cb50caf6009962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b21458d8d52c34fa9306d6b447db063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e58160c8852101a17bb116cccb3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867bb9ef4490fe761eadc6eea74b46f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd62df8df2c755fffbf9ed276335c3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b10cd43dfb7895b8ee262caf71fd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8fb4687bc294eb1f25685e4db8e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f2878cb3164f602ba9476cdbe6b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b316304563287faf5b96a533161b21c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082f4c1482f98deb8d03b3a71feb9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf1b7969d10109fc457a10eb11fbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cbc896378bab99eca417bfea93a7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782820c4bcf7dcf7223b1c379beaa4e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e19187a9efa3099043bf65f0dd6ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b85892ac723c3ec9b71e55688fafb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab031bf2f78537132d648dcf2d4e3d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0421805c491e4de37e4048d3f898578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ce688d077b796594b317e361eda779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aada69224580eaa08663f59a856cd8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48022ade301916f4888e7da47e248d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4253925ec7c86deeb4f7b531c37d7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28473bd7b126e8cdb9c5966c86dc72383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a376a4e9b362aabfd68f64f03d6b92384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba12ada6629d6de3a4575c2470dae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72e484fac5c01db7e4e95348469c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9893bd3ecfc7cbfebfd0cda205321d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff88ea99ee72fb4ed0396c0156eed1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6395de5a9c25e56984238b0354a0cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b949e59f2d545961ca213f7315b65790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04030be06fd2bd9a5448b1f33c595691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a35694a0702f5ed5fce1b6f7b3154492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0832386c65b7681ea112a451bde51193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129a47f9ba94527e33c0581b8c1c60e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c1de5d4d7b65dca6eaddb062c99ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d27ece77862ddb095010cf61ca5bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c959f57eb24ff1b44497a8951f0a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188312cf9f8ef2f007700f67afa989998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955c7f31cd47aa6f6a2f6a9886a2df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd524702926d78fc52aaa8346a1dc9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bdb6596b130211abf5a9debf4c9be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59570e5aa885d907315fa3d5b77b0ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9a6d57c97442a6c70b0f93cc71095103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ebfceff7898b0797558c1bf758b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac224c617ac4a706a71f1c5ae3e5595105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de5d542acf070a068ce81e900162c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8e29e37595315107a99e6870a0b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fc17c0eb72391ceb9789588b3a57e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e0d95952ce29ed4d6baffc0551b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad110dde6a1b521f1910437d7b31a960110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b3871874d81ab96d36e3a885c6356111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dd08a5dd929d9658977268f5881ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99cab165b1001ccc5a18dc9f84ccb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2ac747aad7b97a4b0f45bb149667114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927213def07ad290e8002aac2fc1c5b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00487ae139fabae28a759418c8770696116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a2c854b80ebe7cb300d444b8dfd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463c5f9c1430a44bac02e27257b0fd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1510af1effb8a7022a9fc33815c67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91367e0f8aa418301a66179caf0990120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c8b34ab199a739f643dad04f69223121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc42621e5fd065e2f67c34fb4445c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839b0a762c862a44f0aeb63b9d61e5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cdaac4efaa3f9200b507ebb685dd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1c399df3ac4a06a4c2a31b4359d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeed9acaceccd8d8fb7b4690bf370f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1934cd12e5954abb391d8f9e9c32f25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243d2353246072d4784aa87cfefc5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632e731f17b5d2949d392c8be326769129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fd0d28d00ef82e4f52d844a44aee2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe53b5f3c9720ac997747ff798541c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042b68923d1c7f3c5ff80d0abe88b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce20c576468615e4efad14bbcfa10d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2cfb13ed01abbbf917eb3de58aa4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aa774af08a4c8fbf9c2187a130ba8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe7ce4ec6fd703704120d1253c080f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8383a80ac2581ca591a72f26516f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899090b55478585ec89aeb633a4f85aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a367d59ec89e1c5ebcef50c2be060139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1159265f6b017b6c5374375059e283140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66533997465f7c3976e18cb7c83bf59b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71caad07d0e027eea67afd7bea64563142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8915ba40d9c990ae7b54050b4d0b1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5306b6a3a346f3e6efef555ae27f740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e20761cfd59bffc122c7f074cf81c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea52fddbce8ef2bd58be8af7493573146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ac0d1b065f371fb5fa92046ce219f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517f0151012b38be061d51a0b8bbc86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40542a3f20e3929ca6afac03fbe87fd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a844c5a70ccabebe8532881a97904ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164aaf339785bc6c802223cefcf6bf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f589a5002e05d1da5ae4c5a3abc963152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918969b5ebb64f83ca08f0c08972af6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ffbf18345c196ba9eb1be2ee40b6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6161573d709d083bc9daa523d9ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e42639d2f7898fc92ae755e8ec3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d9874744e8d96b130be38772f23a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b52d22ad4d286e967877b647f35ca4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9ece3166fb3873bf41398eb9271d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f37822e3b46b96ff13ff96c54ceae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231c6a63947c1109d18129b1760ea0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476aa99eb2ab6810bf3b1dcd6088264162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cd6fd721044ba8da035cec46127b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6312fd216db8d50a6a93ac3c4cd543164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0817e3b538d1b733f864ebbae574165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e4c35979addfc089972c8659f045c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebae2d7377533abcdccd690c20ff9b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fe190278f4838fa053723d769b34a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc75edf5b4d53fc57987d43d22b706b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baf6a312bcc7dfe8cbcf2347dcd1b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53accfff6e6a114e7b878a434d7add171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ec69481e0defc47174a0c36ebc7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77e77a936a42dc37cc3d4bc33b8dca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cdb2e2e163dc4672caa9eb6354dd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865642faa2ee196a938b3c604fb2365c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bac8802f06971df31b646316f82f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a00dcbcc44fdbb51bc9e3bbd7be92d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41e154682df98db72b03417e3bb15a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ad9bf60da8d64cba629a99fe7c096179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b4fb86078c4b16b9899029a38844d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107878644402b98c201cf17cbe32e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bf06e4ad5d28cbc657f8a6866ce10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51662ebb2bba59ed35070238aeaddfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97429f735c0ecf2673dba73e13b67fb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09facecda27186cb4fa98d7cba153185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73009af0e0e8bf558632d15b781ac552186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc4df7a4b0ea83c6a26056b3937583187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b337e0d7255458448fe45ba3905aad6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f18e96ba5237bd02257daf6adc0c44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c18a74a5f7d12ed1e767bc8faa9933190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ad582eead01caed6e346bc0f3bd34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ca375cfaf5b922e53ab8b094edd04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb9476db97db61095a3b96eb70f55e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e6d7f47521d2728e3aef180839d45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4b8f54f373f0503312cd8d2c4856b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a1e77a098002cc1734ab64b07f29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3988b577fd8f2a3f7399a21a92ad7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b71278e5fe3118ee306e6c5a9554198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7681b880c2ad850ad6718166b954e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfb0d94973824fb834fe333921da3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9f11bf13c876ed9e5dd96f8b269f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d427c1f359f04d81cc71a3f93674202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80579c53302e6d9b0dfa3e3463c9ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a00018ae94c7e49eecb6c420f7d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c0f824d1ed6bc0e23d35895c3c9bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94253bcd9a9737a9b7d61dd1b248d0e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2d8e0c0f8f7d59d70f3852adaa606207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0c0aba2c50aeb9bfacc9e60f45401208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb987ee4392fedb1b7305a1131f950a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618893780f231790a3e7044af71e392210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3c0c9d00516518e3849756deb6f9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57ab7722e874c4e31472c6e78f511a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce79fa9c84ec0ab2be05dbefe5bd430213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c26ccaa67e67ff98dc8118cc14d65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3add3e746fd49b27d47d17e3c5b9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0692477e27288e54f889a109d1c0573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112b331bef8b1de9f4df749383c79c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e23fb3f11412568f537b6a3c805c91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5339fc76f1d992012355ec869bb8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4fa2e4573a5061c7c6f8e454fc09e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97937d086374a6e342f984e46fc5d959221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b633860fe811577a176fe340843300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8264a15488a3bfe6ada251dd6339944223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74ca0083abeb3895078283362ff25b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88f7848547916c7e134c76ae2d4336225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63aefa62835c064490d0e7de2d7b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b415ece23e3d6df5ddd6f09d14b9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682aa2ba9a71f1eb44fa5104535b6a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97388f1a48dbb0e9ef4877e0e70f87ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3429d9952b77c48f9907a679c98f6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b06826426b3b6796dbcee3cb3b9bc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79400c8c9bc1d0f7cd5105dd9de76d22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772194e7b1d092d65cddfd1a62a7a1c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168dfb303658df7f96c3cd16597fc3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57a1626f85e7f52ea0b773227cde98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd3fc83952c976853538abd7244fcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0b3f461a94e97b30eb5c54b5c011d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e9ab3f2e0f9d57e085cf547d29ec0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1143977d006015f7005cbf066495b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489931f04ac3f1f16f19328ad3e7d83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbe5812d89db7565b4adc1cfea3ba8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d1d96608a0d8a596f5e8f98ece95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e0cd7b001170fc1f233c54e7e6fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7708d02425adeff0a07fd6ca9c88e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d08e5fbb630fc3ad2b7e745f50909245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80481091be9d0f1d7bbe7011a55d9072246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4953fb8690c81775100ad6ecd22d3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07596f8874f75af70ed8ab602236b81f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2aa4ce81b0ef37a32a3a6bcfb5893249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3b6e6e049e0fa7e9a1e808d2e94dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dfac6bb1640a5128f997d9e6a6d5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b629db48aba4bdc2c5f14bab46c0b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc6fcc6c6502009fc731199a8b29c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f31b6beacd42da1b565d95fff2116254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804779fd990631267391260ffaf5ea6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67efc1b38f0dc82ecaceba038522f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d70f6da2048c14135352a127934d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af917ebb53ba2fd9c5fa9617f4948f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff944f65626d4dd623682b1543d9dd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a30d731a007b07518b63d7a6e863c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ffa2401105d868b5df0f042b9490261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a315980eff511c505041321d2bb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237df0fafccb41cc4056086220b37e85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ce484768a1368e0e2332bbb2830dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d7a1d884051f25f8ad750add4caa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c9b53d52465501800233ae5c482f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dafb4c3d024e01ac2d9f1b907cc47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d727bc76a0f0d1e4cf1b786a9567a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67cac2af5bb867e1d8639c3c856212269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffeade6ea8d0a212585785b52106ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ae0514267b27d4cc6ea0f136c97bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa0682be2422856fb7e4f9688b76e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff4d1e46bc53a38ec7aa9000583080273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1caec67113a200de35251b5adcbc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b2b7cdbb69b18600365cc0b914788275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72ad24c31cbd79c3603807dc6d1ae3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ec4f281295c11a74a78feee787615277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222475ab5c2e85a9f3b2565b97f5112278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f24c7199b4ddf69460773add3dc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163b5eb3905f4d9de1c7821d6321644280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0b98d5750226a22264ce14b16bae9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194a840778ed4056bc21e9e57d716c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a042ba928138ea20de63d71382ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf326779241e892c479f79c05ad35c25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f596963539c9602d651fd18c66c233285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71545aa84edce31508f558d236f0481f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7bc7e51c175eaea6387bc1f014a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dda1b40bf3aaed5c6d8c1b49387182288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadee1fc4bcd907572e9ca6b60e1ec4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bedfec44416059d8bd243e23a534ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89250f61c595f4b36ee57623f7c9bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e15f59e92123b6ce112123b20a869292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccab1d486a790d74d799d46fc2d5dd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0d62c619bd870014ca8e427f053eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fdd3feb66ebaa4f0c5199608172f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ef966e227baa323e5efea576c84c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212186aecbc05f44cef2da231c7600d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cff5ca589512461a5b858059a3d46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3af807eecbfbf50d00996594e8aa03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35bdf30e3db53149e41e32e8501a92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208e10ed82530d324cefd9f5ab10032301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d866c6fd59437b473ce33ab0087cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960aaa45b30b4bbd0c893452768f98d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd659f3d62ecd81b5ecff62c1b89d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23948cee7bd53ddb363cf996292fc6d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72360d98e4ba69c85fa6634487e9b53d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9be20b471384fe85d7bf0e512cd8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb96c980ec47927dd3f254bd9895045308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790b348074068d2d16399ca6561ca7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a07d0890466f8f4cf5a7b76c2dec20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dadf01c46538d8817aacb7b13ba4b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59f13b105eabfde11f66c4b9cd820312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ea6a5add5615c884ecc17cc433a9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597acb4bad267ddf3dc1758ab9fda5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057334442a51325fd89e9c706ad9bfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b4e4d1c5f79abf1da6072e1525712316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a2fdcb3f9b124493c05c9da54a7da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade7267b4768e35ab63fe4db51df737318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf810002f10ff1955d8be429505f6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72d331352f0952d56a9e7f53f8f66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76854fe4e91e3b88295afdab6c324970321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81142c3e0dd7a892060cebd852ff53da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c42818147d6db48078ab129e7e9f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc50c69ea56290a3b11d43c6abb9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be401216e23c51c18b739853426a39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8414f7a25a7990d446fa5612d09a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f3d267706dd173c9d711a554cfd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8ee82be45400c323c3117a6264d35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b448b8ecbb1ce960304c31f8049d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4913ec5bc6a236e9e26efda9aec38ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb5383033a3dd7b109d015dcec6943331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa133d7e55b82389c483634e317581b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefabcdaf86593c641214f601ede8e96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd09491cbca138f602edb2d0f5d4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb438da1e459c77a7b49c7578abb209335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eb4bc9e7976aa7ede63d48e5a29e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc127853dd56490a3120ae31c2e21fe1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb264fe6f7dad9b2df3ebb52e9e42c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6425d0b0752f8c0b56974c74f5372d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dc2fe44bcc4d2122cec23c3133618340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed24e22d0ea927cfdf6bbe36f1cbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa3f328a2d46ddd436c61f056de960342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128cfab13be04715db526b03f15bf1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a58a9b815ee472d625a148e84d023344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7bdf2a17f91aa551373b24ede1162345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3df147ce2574a6edff78818d3d49b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6da24ce7c33052875d2689fc706e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e62e40f08898ac7634c37614243b1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78132b0972752da16b786e2ee528db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54175b14ace31a1565c0804e0c39b38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeafc4310b05c0a57cf75469914f63d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389ec5bf811e6b4c6790d560394082352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432db5718734b14a12cb81a102068ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e8f9e8163f898730a0f7f9da0c85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7a4418b10706aa10752c33b54aced355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725edced93f85462a328a6bbcfa014ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f888c82363e82225d0bac57bf54c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394ff7ca8d5bb20d56a15b97e3a1e83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e787dfa34085e4798f3e6cd4d150afb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91286fd0c6d1a70343768d66be1682d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d5a7419e48469bc1ffac441ef0fcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a38ae832aaf83a8fdba31a1c1260ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052b06f45021b27b39281d6515f6740363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16b91c9c898bb92891c8deac80eafb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeea07c6b2f56eb23e75096128a6716365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab59db0b15bb7ac6dc09fdeaa8022366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f453479a71f444859001f90744904367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dd9dc70952b53c4aab74d3d504cd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8950c2393c5b4b60eeaf0ce935610369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19ae7cd677307151fcb0ae78fcc7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa066f5431489e671b2bda576452deb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cd560cb3dfbde64ee4afd946f76ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5e4e0c2db9695ed059b308ad4685373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7943c239344a46ad570133bd765763374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af9c260d8d09f0903273354a906b0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8caeeafeb4d902a4fbd9bbe8d56e57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d833c7d286a02ea55005da8b9b64a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfe7cf88c480b210c293bd32e79cc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1565d0710ec5a5bbe5c1cdddc549cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee04d3ee84447e792e134980339213380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b8d91bea2ceadc95850d09493e014381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d28055b1a9fb3782dcf01fee0d89e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd98ebb9c36c2658fcf912688069825383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8903312c7b0443d5794cf2f757cb13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183870640b764d083f9bbfcb8c444c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dff5956a85f8d24af246f089cd951386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6534c70b3fa34cb7691818b1b9c77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebddaac1e7c040d7f1a734b051ae8a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b64f206a62f858550e7915b2a09857389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0b19684117e3409bd56b0facd1e55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f3374c1dd187e25b0a5f0ea7cb10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1594a28e6c7e6dcdebfb9a5c96864f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52c1b424b0879697d066875771f145393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829774e8cd0e1d749d244255262316394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e14cb6c0e2cda9913cb040690d72df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4b466521b67de34ed5cf60307d60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034011cac635be5e97278fb5c4040af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d034cde2fba4b2fe2f2038ab1d3a7c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab40e754887525407032190e890ebcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75135d1fe4992c309299ff71ae811210400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d72357c231c5175078f6289922cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f954c512d02da30d38ac585d90adf62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1acfbdddf4b6f6e6f943fcda7ea19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765c05b07588c481ce722ab615bd327404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97b3daec3052986f1af6279c0c2840405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147677ad7b15e493b57c4e5e7ca93758406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a6174ce02a914bca27524234a8dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e4141fd424a79cd037ad3e90f16c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee7a482de036224df63a44028259e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b74fbe00f59b3bd8dee5a7d5d85e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502922308767df9bd1e38b418f7ea6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8d007fd3e28dbd5d507da57c176c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce2c7364cfa5d234d06a064207c0f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c195ce39a159f13b19dd58b65acdf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbd69f35c6065a099c3e120ed27963415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb33cef0aa38d9c55d55b78d7b26409416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32ff2e8ce460482bd57374f77575c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369bea2979766bd8d0bc856e716f75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c7e9df19fa6d964d04f3c95a5fe60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fcdd45f362c94f9085cd41095bd56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f19d0629fef9cd886105b7e31af538421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826b774d7f4d12115e88d78dafba6bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f656cebe03d6c7450e1b6c8be7fa29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae5c08cd7a2538a75efd33e6b753d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f50996a4c8ea4007cd9921d81e00e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2824875e76ddf55e90c89cdd21eb786426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b1dd6b5520d5cf5489b36aab1cf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868ba77f60533d33d3ca230c993306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cedaf4b18dcb56afa30ff23001db7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b91399483fdcadd1f278c681d50ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd042b3929200c23d5548939823e02b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75fd2eff6dce7ec9fce0136c435d11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efc22a457f58a234a48319530e6ee1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2de006b0549d1316801083facd366b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75187a8b33b3c7fe5005ae35c662862e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8618b57edf0ffdfa5f2dccafe7823436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7189e06bfd1ea5837ccae7b386ea3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f6f9ab4a0ac98a1bd66c90dbe2b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddfa7538f4629e28fb354304155fd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565963ebdaa60ff59347a68fb396e90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab11d7ea0881ba6c1deb01c651b594441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ff27fa88d60ddd1bf9193764d6306442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8084f77b563f3ed0dc335cc3256228443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c999771938461fec31295252fefae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70debdfed8254cd36b4c96cae776d36e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270bcf4a3cb0125cd6221c43c3c16d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965d5100972e0a4004f6628c27727d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b1f113bba168796ffcfd6dae2193448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc26c0f2dd4898fa89c4dddd23832bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0d4fba444930456a7c9a6f03fcc72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a465a5f8cdf7c42081737a1bed824451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2385ad2bbf0d6735b4a28479980f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3981de6a441c78aac23ad51f0150b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752131a75bca9d7931a5da5526e4ea6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc65fd69593c62fd871cee2312f153f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ddb676c4c19b734c60548796cdbd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc31182c598fcacb16b38543da3b546457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dbf692e9b2084454bba9b5eb0bc41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb7b49e3480a170b129e5de937c700459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed687061c0ff887dfcf1e4829b50ea29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f94338075d52bdff97e4d40683d48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad14811791deb5a430ffae3fecdf21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba16003e66704b984f36b17c883b965463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb20e4af51415b2bd6a1ef4b615d16d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2b9da511c2e0c192f8dbba88291e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c557d8611ab39311a6e8566f201e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1ff57b5147b393656284d7e5d4ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51916c6e444b98ac78d8fe9e260de453468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e2cf26663958dfa15385622a68d73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74038b805720ea271e3d751b57815470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0e564060224681abc7e8e232f34f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0ebe0c3bb35928bfe3d312dd7a19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a802d4436ebc93058c4ada628b220473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5807faeccffa0cc842cc28f13a6db67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c360179c4dd8429696ff6cc5e2001475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a34a0c7c12bb90ddda0ec237e31b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c05790bc9c1e39581461fdb37b43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac9a6dbdcbb26b8736506da7de63d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fefbc33f499d3bb63f535b1680553479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9f99c7c8792de9c5d1f439345918d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40157d704a7eb49c8d1c956ac150919b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5e18df51555f5a444abe78c1ec10f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365e3fb72e15dafd0c4ebe5076bd3f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2a6ecee6974198e7f56e1d021bf82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fa2e4333da753a80df98d467f652c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d012798207ddab7e4323078f15a9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed96eb332ccdbf93bd592cd123096f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce490aecd335d707d92da3680c7e1764488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3f19a5d1314e357a6fd4209456614489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffa2a773c043f79443fffb4f0580ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f75ded7922bb210c8b9ca799db041491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab40cfcba99d7f750884196a35c67e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005c44e731e4b40e0df8bd8d8cf144493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f04c2948255b1a0815ad0ff0f0d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc9bb65eaa0b86388420e4263efb73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab04c16fd4299e679a281ebb19efa19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318daeb2cc7ee7103c93535ac7c00dd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f16688f9a2083cf27726d6b5fd0629498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39395d120a62f1d3dd325341955cc1ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46013236dbadc17b22fc77f308a4a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9cc4961191899d73c5795e6b65f3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727199b567193ab90a7361e6057050e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7703e49826cd02f6fb1811e1e7cae0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7a04d7740283eefa771558f80f39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c076f47a7937998906f3d49940fc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5272b2ef97cc64ae9dfc92031b7cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445162c64f4e94163223beb25a77765507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a958124784aabbbc21dce615e7f976508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937bd40af24df21467939bc6d79334a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e222b4757ae7fa031f11c3f1d223510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64bc0154589702011f571d02071b39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab95dfe99a2285619d7af32d6aee1d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73037cdc3b74435a344af28c48e8cfd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562f5f797693b1f14291f5aab84bd11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa287f920676fcdb5467697241d97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb71c407ddc350ce7e9b519b6d421e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f7045b7a271c5d3a005182b7932d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c6d2224648ead68fb36fb7a86a5af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922be69e83d71ca542c874a1429d4db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2961c44da6b1efe2d476af56c383435520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d4efa166f61bb5541de5b15670e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ed158fddc7608953c1febfb2b1c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9a58f77f975b44aa9bdc23595eddf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d238ae43695b595f8c742767386a254524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7084251ab49aa86887c9de4a919a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac579f9e5812011a2872e1e90e696f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054be2a507880449949fbec0800ecede527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd13031b42ba21767de6f57af01040528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3581261a02800f7c3dcf170de9568529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b907b95f9236abb0694e12bb3dc8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552c70ce47979c9b3e2be0937a9ba51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3073f01e8d475bda8c1e6fd45545bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ac482d1f20017bde3eac7b81a6aaf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b78dd9975ff6a518964f06c0f482534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d53ae9a9063a6707b5a899886956de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba947515efe11402e900aa0de8d3223536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7912d13c7044b9c134a92b8b6a662c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f099bfc69a746806b95f7f21f5b5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c9b71a8a97d934b48ebd9b41f5f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45185887c0d4e5e98716262f921dc727540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076891d632486c27e3bbccce2ec026a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd9546c5cd42c68a89f55357819c7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433521ea1647ed0c4818343f14c260a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf3c4fec9343c27773cd3ffb2ddf4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eea935ec82dfd761d6e6c861ee69e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0805e99a2faa1e3be24b6a49e60d10b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475233bcfd03444d1215a8e3fccda0f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77766fa0520d2bab71e851ed94c7e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8fd03c45330b52d000316b59a9c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5882a715f66493eaf9aba1c1d38dcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67d798f429d8326b49dcf2051dbd8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07c80e77cd4333451cc480a7d5ec8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b3db23bb9c19018170e84e101eba6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a786f024dc5c3026fa347ef9aae397554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22c43788358af2835032127643511555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df903db81f3d4a91d71b94f783e679556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903efd9dfaec372f972a237edc6df7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed2752aeaeab3cb066259cd4fa56b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad42235b769e7c07844215d5548fbc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d3960b4e5d9fff4198badd3dfb82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca76f664475b201ec1f4136ffe49a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4854c1fccbf906156e5b84a148c44d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0a20bf0543024629e8951d003f6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c7f0fc243e8bcf4ce89cb472eb81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc87350f105714eed3b9feda1e038be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b667b8f038eaa0b665663d5e2fe0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef51c63c505c68ccc966f53b8461f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e64268816af18a16134864081a7438568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa471b5bb7d998ce8f428a76f4fbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9726b32c53d5f59db3324b7eb2b2a4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e89446f7ee51128d4b8bf5a61c2fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a438e5dcbe846b2fac9316e6384ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772800654d03b528c0ec69d2898e9bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dac396d17704520c656d580761caf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d270fa966d27d6c13fcbc0aa33f124575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fee101ff971f0c55d53d44bb3c220576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8be9771a72f3ed7b40001d048f538577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3ece9f6d5251131b0bd03d98f78e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aace1862e0bf8e5d8d6813242e9202579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79322f5eb74019936059bedd6382b0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21fd4efff91b3a42f35bede7a88af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970fa8a1edbf1623e994729e99308f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d390a5ae879fe8c19c0f8e1d3ba2353583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c1ac39932b5e82d4b8b04251c080e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de75c679b68d4a57ca5d405561421e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18499a0befeb361a037387569ce10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f83bd7549c66782fffd01a7d579d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604c885a7443a787ad34fed28c7dae9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d1d571e4f4a45ed13eac83fb6c7f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b057bd19cc3e74142e7e4ff235ff72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9d81a58890c2ad76566688a453f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e44d94a2af6d4d0aa9caf97dbde7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be47c4b1dd187edb46f49d2354cb06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae538d8d25e7d67609de4e686472282e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed0027007424461b32da1bdbd43a7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde36d0c5a50b9d74421408a82ad4db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96205bff95eaed8a06b7860f2c84c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d748fd15364830d8f2e8c27db181598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da075df719c13580b075510909d9d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489890cae8ae4fce54b9bf529114081600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3df2b6c31403bb710417482dedff2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e939bc6781e611a306fc5f592d317602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee115bef5fac145aafc63ba3c00765a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205b1a2b693988fe27333b6eb49eb17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34023f04a9ead2a137a884d262601a38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530036695fc70be6ef7c5e38fb6e46d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2d4139cef7967b5ba7beb69f77d4f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9b8f0f0a54c3e9077d5c3b04c348c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546010433b5434984d4055a8a2d3ec9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca109be0fe8dfb9eb4dfd3391960bfd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd876682d7c5b70913354fd9db8586d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b8d9a522a5d0e933a0302eba35264612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa8389284d20992065bc7c7e32580c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a68735dfbfeb45dc62961e48a46ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d314728cee0bd2d99e24a34e8d1e7b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314900b6bf10597797b56b4bea0ccce2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1295103ded38dfd4fec316bbdee771617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6c79f0765050a602e96ba66d747a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6150f870ee162e23f82f5da2adb2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e06de9e78d7ae6982882db202ca12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ff7ace7f0f5b3a205e96cf8e4b9fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211156aaf398eb5922899565f467630c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8984bf99454b5d24f4f11aa88bc1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c02590ee2554ebfd11172babd68b2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e05d78d4f2a8ce3a17bd4ab73a590b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966077b3fed38d1cc1f4583c7b08e1e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962c4dbc5092605c7d66251a6b87672627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d24960c5dbce99ec0dd80f3f101b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29963ac018d370f1ba01992bc5bd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70b1985697e2a7aff1e4272ec38f32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36385aabdcf344ca9e702b2683d27a73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e42c6f8c57a448c3af68e90e3ae45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bf0abb1f0ba2ace8bc68cbfcdfb52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e10fa7b39223193dfdb33570a483e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae9cc2f2f4eada466c56a287ab5068635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251058e369f99804a7b8d84bd959baa8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a350260cf343868e979f5230e1c6540637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cd7b8def2a306383b1e3e78bba5d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2113ad57eb7cceba8f91b9416b40889639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a82a91923bf986ab12be3655632a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b094f5b2d619eb1d8a99a40538ed3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed9043a77fe2b0e35c3144975158c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92da41b2303bf455a9da6ac03d2149643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864278a9265d5605ea20b1d5532055f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ec5a419e44de6ee9f831ff5b4d5fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fecc8e61d8e3ef17f0b3b2bfa340b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1fc9813d3994e60e0f18fc962ee08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de02e71335549a8da5cb64540ace92b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdf5fdfccc32a76826dd10cd86b2db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2c5073b57529cc0bd8beb79a4f2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3382f1d4fea22fd7a57d5f59c82762651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6339f40e94bb865c1ca8333f32cd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e893ee3059c2e2368c14b36b647716653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a3056fc37550aed1d980024aee46b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89a553425c39939924d5f1e6344c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb3746de743c04fdba50aed95aacd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3266dd95b20cc679f7f18d54ea17b40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3a97a8167ed57bd41576365d77dc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de43642e6f3838e55816cd23b4c877c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906edf63e9f30c4e43ee973b9122073660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93dd0312dd4a98c0a0dd8e80d67436661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dbbd22d07bc5f9b8c3d5fd6ef5828662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d20bf9cf38ebc71c6296a70908e45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845edd27a4a6824e5dd6a8a2f724c3f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eef79226cc739c77f8142d909c1403665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0bf61cbedaba21eb430c07f4fc4d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee19ef312466c643831538bc3a55f7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0934646b8a413b29acaecbb53dc2af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e58b990ea407ddd5c0b6f61ec58b15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ceafaccadf6ce073e3927857102ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e33bf13db170f031525cf2fbabbeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07138387fc3e876a3fb1054bc58d9bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789028005bcfc5f69fa621440c465ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25d0516c0d470adf020a633913d5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dc2edf907b686fee29699481727fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ac1363333a60e02b066d0fe1a5fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9991a71d91ae12815060584ddb3b575677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116534661b62a636a52c5ecba7cdd95678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>