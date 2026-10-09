--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a9d799d77f13ecc3c5969dbd9aff01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6bca41e5a29c3102caae742a122a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3a39cedd6e1501a413268cd893ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e9f7320c0acebbac8eba66edbb79e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e84730dc8a5da28439dd85777eb18e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ac41870cfb06ba5690ac9bf7f1e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7773bf0f228ec0605ed82aa8a66427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9978215aaf935f24fd70e54ca01bcce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54df37817493812488c898a7a46869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29be6f36ffa6b93b95d7ef1c73a3f2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef128b6b9f3e5d0a290d7bca38e4a4d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787c4f17466e627d864f93df912277812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063eddb208b527deb1b0f9751e3f0e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e4960506df1dd3f9f4bc4cc2d7bb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d1ee2f76bd4db22b0fcbe3886931315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df693d36eb135e564de43e313264b9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af223f04361835d777f487d8aae001d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc56462a1f9f4957140bc6ead0fc04518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad170354ee3376819fbd57cd41003f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd042f8d233a5c2c25119892ee8014020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6b1c4bd4ac7f3252047abef3a311121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87452a5efb098796f06734f30acd25e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4c3b2b4f6cabcb86c0cf0ac59a5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253b160728145f3ddd5540fcb1de0b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f64010376d3308058970d4c3358d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3481ce2ffbfd5bb5cbef2e56170d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf033e11604aa95d5433e4e930791c2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e89b60462f28edc1ed9e1f06e53c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3477d98b30fd3648884bab5b271cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e162abf8d43a872f87ca1360eec0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4b4c67bf478e896acd65e638926c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd55f2e5ee57ac47e2338dd8694fb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210c70b3cbade5092e36d1228333b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b19b3e0ac52ab45aba661937d1adf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b738f094ff40df7529ec4c46b0a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508d0951bb44f927e30ab2bb3fc9ec536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408629158850a05c7bbfc99c16cff2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048224361970173ce78590404d27bed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b5bca9f99a5ee2843aca10d1c940439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277e9fa76f4a6d2c759cbf1660f66d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1003f6d2cdc9836d88ea894483ec41b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972009e80612b903dc247df6660116e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae0091673d872e2e800568b3a55fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ade0ba095fcc3559b125379fb6074444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398932e755e99d4293fcabe0b64331545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dda081f9e11ea10d3ed7eb2c727da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7750c7ef24015c6ef0e757c1c726c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f7abbc447a3a37d2632ac0d3a1cca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37089b65c4d3918d9b457b05cd70d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1cca0680f88a56adbbe1b92c3812d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ee1f8d9d3869a612e3a35d925e68f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf990e8f5473194073ecb5a0904552652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ace5332876378472124957bef772153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192f390d4e1681f87b41486e542dcc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58419ca69f4749c0bcc7dc21150922055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b32009120209c261e82bb6e03676d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45133627c811dee998619faf7e27f4ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc18fd01022c3942f91c829c0756058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9a889b96e5be46e288fbfddeec1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411811927f1024b4dce5ba3b68e0650960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0858ee2dfebc1f91d73d9db1edb27a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a4164ee30e7d6edd53fc4296e219d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098e62a562872503c4013a0165313f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8fe59b37de19d6bb73aa62476208064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80559ce14bc579d91122d5858da8a92f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a840690a474d14c2dbb2274a13ab0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6eefafec221eddf89f1e7c9db01667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531baa28b8e56b8da4c830e3532c04a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aec097e1755ff8ca174a0e5fb90d0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c94cfcf647cebc9af8ab0d1f877c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e3dc473a60f6a8373453fd36a386171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161f329bdff57a50df58c3034e769b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfaf91e910ecf463380d7d46207b2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10726cc41d5f35595f0a8a4710c3951e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb3823e159600e8a486610790ae11a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b3e86e30a907ca10ba7cc6a98097676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ed81a579eb9c7613022c36fe1e6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec2d9dada5b61caebdf449babfa1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d0604e96fd824bc0fd18b6e2e156579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e6dbd5406349b711eeb91bd45c1e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1061cf29f18f4e063a1a26f53ed212c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a8713328a60e4cf7599524e5ac31b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf30f2614dbd61c7270eb276216e15583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b636be9333cff1dae66d5a346e80b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80668c5d03f96a66f1f3c1a68210765985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acebd6a38ec9446b356c27ddc74751086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142108797893b037d4ae5825552ffdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34001806023b16898fa8eec03f650088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd14637a06355505800ca6b4624f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ea55dfb61e31eefe7ed4d400fa9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead7dd25c2fa6a2880d38c9a84b29f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0c8f19a868609be6532fca6413be292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec8d84264863ff6ed2cfdc1752867793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32369336d59bc3276cd6e5c185657e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d76c00acf8a3562fd46d15e1dea8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb187c2a6523d711c30d46120923416d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14238383f4fc5f0cd0f62bf07b9331597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96966495fe84598c1f76a616b8feeba798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44633f3a300c9191d48136bba7e094d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02311dfb09d8d13d392245f870d26b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401d631f0b49461f28fa413b700bd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d0a21bc35a97e0252c40f92147665102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd51b0dc042f18fd5f9ee477d61689103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af337e2d8eb9692f7b283c3c7ef8e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139493c3b11831cd4af33477d11f54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc7eabb360002aee0afbccc906a61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ee1d7f72d621b576aaef130b01bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbe7a9e9a3097bf95c4468d3543ec0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976098864deeba052b20d7e79ddb6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eaf0f22d9593bda9ef4b0b83ee2c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ad3dfd76935f376188906b3ecefe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85ae5129f3074e435648f16918fd52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bcca938644a61fa4fae786592ffe3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a31f5ad6325f6e638e0ca673733581114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e351bdbd16cdceed39b1dd48989daca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2d52f86f747be85e3ffcbfd781b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefd99757f0668543ccaee30981c57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940546b209d230d2d32ced950e174b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb0b027100a8c5a6d9f5cd72955ca4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b96faa235bf7df7a7cd8c24650b5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180f4bec5a302131f586c4cd4d35f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842834fa478589982ff1f68756ba1be3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d27a9c2892844c8cef177c6358178123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807837c98073de11177629c024aed537124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d2582c827f3d24125fdf003c48abb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca725c3db84c08611e5acf98e97d8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507dd82da651cf8d6067d1de478ccfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa827710032536f86effe71dbbdd6a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1541478a6bb5e7db4339986e9bd44e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d643983fed4242cba170480d6df824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ef316ecfae284ece8eaa7364bcc26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37ce48464d6b638753a79660b8080132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125beae7f5f40f160d64b92497bd2e7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1224b9c9bd34e0d4d88aabfdfedfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca88df9f9fabdf200592cdc1e30b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f9c29a8c3c13725f320705da93da5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64c7dac119066ca9c8024fd5894c61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0085ad618d5ff8d4dcece1fb31f71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d673b4090f277d3ba24c93aa8d3b973139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e93e37f7f88ba41c5f7b4e85f4e54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c1ba8585f5431c665bab3dae83e11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37bcc72cb25eeab5d56087d1a9336142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b0b7696904189ee342a81709379de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8151ec676e6f572a5d3b7a57bc3c64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede16c715d21c921d7257dcbfe7f0d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63559a595fca191d9efda594df904146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c58385f29441d1d22e4d74c7876d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab7c5861d4bb51872a362e10f811d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f93fa4ff7ae36ef835e2823792f19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa500a2b26620b86fe0d0ff5330fae9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a48996bcea5b869ab7751170b979151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387799c2af8fdb90de6d0b55c4e96c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5bf5284abb203fc8fb25cc2764669153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe51fe6f455fd3aebe18b385e724d4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d374df5232768b09377ecd363680f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e78a636ab37d2755593345822979156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade9dfb145649c63c4e23e126efaa78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eaeda6ea706c7cc06e136d4cc8483158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b9c937f1b7e31ba127b058ae33a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c088cba9520377fbcb7064569b3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21f1144957454ddb0647d99e426c99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2026f3e67691313582bbc64f0603aac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52c30a696d58042645e3541460b7e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5580df22f1fb95fbd335181e670cb3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714da78878dd16cb201cb31e6eabbf53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf81af673797c471496f52d32752956166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bcac67b84c43258d32fe6cac13f60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b168a8a85fe35ec0ab79f17383c7932168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98d8defd9f6ea3e979cca1e0f90225169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b66f2930376d5ce4a41aa2ad047aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ad18023fcea82b6fdabf71d86a205171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6914674636ec7a912c37afa8e75c75f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390fe0044f9aaa4bf693d13b8052f07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5294168e388a7633fc29c76dbb888db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3956dadb03c079da5538cc88f59916d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd837bac2f08f32cc3d11616340312176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283a155a201fbbbc8671c187f0acfb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92e161e9eb4aa1275832d0805c8f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503ae21ac956d1f10d673b889534231179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cdcf5aad698145b89a94d10b85d08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d61b86c03df470463aa19a5b7ff916181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d844d4dd2017c2d306cdb57d41d25db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe172fe2a41190efa2c4157090725ca3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519706cb7691b1323b3a6e4156364da5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd217f86e4866f7fe6dc0d62631879185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe120f5dcf4745284787fd447489281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221297b0c90abab664a03cbc0c7bc65d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df7d11c0bff02ef43c7aa9bd6d84cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca42446427eb0ae61616254c9768fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99da28a25a19026c59a4005b2e452190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4d2121528b8c599036b772fd24e94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3422ad1971804f3f3d884b91ee406192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69bb9f1dad52e2ac0c67cd69b18db1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4af28c9b4fe749beb91662a9fe7904194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e006f5b6e9e32ff1cd430a47ec05164195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025a19d43fa2b09dfdb6f479facd74e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c99d7b080c7ab779b8d0d1e6110f72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360591f553a99571250f9cb2d5ad8abd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63626492fd9b0a1f3bbaa792ff6e99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad3c67f229c06171bdf057636aae7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a107e754cb4292479cf9d14239c5471201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea47e3ecd7de07c7589430381385b93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c70ad1cd32b79432616628d08f492203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d940fc9c82b42fda35afea702ef0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbfcc6c5a0572d2d3c24c7ca450e47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23efa4ae2166a1e48c4604031e62d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e31ce85efa7ec66d6fb6cfb4fb4c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae71dfec31e4dd621d36a65bf6d2474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88da586f70b39ee7ab011550c9eecf3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b714f336c95b1fa0f1c6e70a686957210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bfd5a80a020ea757f9e8105001f12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b96e7d6b24839616f3a1eeca24dbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb9eaf4b4392f21246bdd40528c150213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c12d216749da90ac840e75504087f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2520cf60e8f6e55614445a006eecf48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db312c36c66ecb5087a074dea90a468216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0aa579a5fef7e6849119f868a1241217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1facf1e422559cbd167f5b8cc7ef79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621b8b5af28d7f8f556a47cb46727be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a29cdd332b1fb9e83c7412c3919f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f81bfc42ede518659c4af342a22f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2493a3a003977250a145b4be4fb788222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f838ff10061764184431a6567c34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8cf65554d9364c2e08522db352646224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af5f310ec0f8716b2c5b9650950db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b54df0d9a042616ebd7bcd5ad8b181226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb129017654859cfc29df81b7ea631d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c029db50355d7d974a376955051a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e49eec1ecc1e9a2740397f1e4b0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b793ce6e9841ddb0ce85d27232b1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891765c2538bba8046f54fd12365b74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80454b9a44708ca4ca2dfd2601c29a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa964fa290518be6e9238baff914379c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31ac0664acf568f38a97ac91d12d12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3998d8ef9b300b0e1843cdaa18000d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f1824caeb6ecc91f5cb59b4c2574f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558290da098b70e20b3dd1e4a56745f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49752decffa8d5865a5a040ad826567238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec8bd6e9cca7759f3657241e3e69a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f562e2fbd45d69609ac48cd80584240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce086a76f629db29051a5372edd8cf9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9223fc85dbc8390d4185faceb8bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d0f4ca87728aa197f489dac84e9de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516322450680a1e2032136315968abd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16f1f9575fdd5cdaffa290ed433033245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbbe4582512c751472dfc67096db8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e644039760a729ea886c09ad24aba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7975a2e557d32e43952b13adc823d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade2271c0c98f60143b9facf5fc4ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b02b75a58b995c5fa3c80e4c822c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f52c62857fa0c0d70ff59b91e911251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb556e082835d97d1421bbf35b94b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984284a98118206714e6de634f8ef26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb550fcd533e78db5b99668b0ae0ad0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baa95919d49ecbfee8bf65d380d4d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7b887e3438a106d3f64c2b39b4402256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fba8c601a414efeea8b25f977da0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e84d3db00e0c4e18ee88fe1bd436258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164686f08878b33ef311cabae18f2ac8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a227152a2af697b2229222d571781260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc32b137e0db71c55207fa17dbe1ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031605ce95dd20261ad6c9a0c305109262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d063da139fc94d2d80887ccabbdb36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d281a05b90e661fc0a41f0dc789c8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964da07374562a071b81f7666494c9bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e25504594c322ea2bc5b0f82ef656266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1e8e0a0741cb179b3a0b902aad7fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c94ae4c0b0c4913552d45d7bf3445268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2817b1a056320c84778e7c84ad0d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b296fba8a6c741a2469bd15829a93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a0db56005aad86da505f99a73c8e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738db5bb5c30d8d8deb41163f6d6f633272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6dea168971c4245854b7621093e51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a139cf0785a7bb595345aecfa28f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23c01bfdcc1622f8c46101d54b9e7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5473e4e0fcdb831b496f458f9d089276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6898487be7fc19d9ac0cd7408c61c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73ff56301376be6c5a4db581c14ff5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cdf4612599fdda727c19a549f77d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c57a6c0c71eec4096a0b2dca34c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f37a543936caaf2acead3ad2fc603281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b60fd2808103c2491e9df43ce479b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9112001db765d74641f4912f2c3c20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ca4cc4946447f906125ce4ccfb7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bab01e93c5aea3a530d6caa48e5c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae2ebdca73b3ea60ba47f68853ad65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d72345c7a46d266555f06d70ed8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7602c50bb176892a52416a062c540288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38e99184451520c240beb7e8684de2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0aae5510b3fc33633481acc78932290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4457430306b0ca975cd06abeb325fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b035369d2b3cf500345e75f963fe5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23331af7f27c03a8aa1fbfbe127f6a5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63d22f6ca120fc133d702a9e1b9ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a5ae0418edc677eac765a337a8fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1e6ea2dec77071c93aad2f47e4df0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2af977a3b3ce78be0ea502776f41b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d960fc3adb9c6552006ee2d2a7a682298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de96d35cc5e20769c0d17e388e036bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4796b774136e87a148017a1126289e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265d72e8176f85d532dd7496246e85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc69172d5fc82bc1cd64a47dbf02fd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823ac1be73ee15e5765a5260dd3881303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca874dc6b22646a6ab1457e46895072304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785bd3a3e35819a1f8f54cf859143b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37faa39cde7852623738083d2ce1fb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85962c8c95e950499222b9c73d1f0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7272985e202950892eccdbcd71d6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1e3b1a9207fb106ebf25ea23f84b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295dda3b83ed6e0eed81a11476e9fd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80f82741b5996caa677d818895040a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e654838c7d6f424ee2b057778e88f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc4181f047eb6bf309a923199dd739313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12872aecc18ddc3e19b944d910b7865b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b005791665c84c343830322393b305315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8b471c2afca093d2aaf6746237ecf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e72308a399bed5b828d3495de3cf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf94d680ea408839bb95f62332514318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e36eaa04ae6cb4e99c29f9056b2dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc081000d2a9e998885db1ff77916b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617b30d75fd1247752e5377fade64c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12893ad4af4c8a3094454383bafd1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c514f884fe75db97596732aa32b85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826dbb532157ed221c7c9fc68e7a6b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899973c1ad4f07c91ae3f4d0e16f504c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbe02d15cc4d22a522cfcfdf315c47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e060b570fa30f5bac29e99d4333e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72975d50c504bd3384f34452bc7e98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b6c872817bedc2dbf96bfc63a36f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac7f24ee6887fa9bf5274682262af3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d396585cbbb53ad0cbb821e09111331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a2a6faa2939f54a80f1b4f556d15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490685db15099886f8212dd08154d5f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3d02272fddba66c7dd7379144eaa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1526fd5b68eeeba2f55ebe8a4e4cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3e7d012c01c350d91d5c14a6b878336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788649643faed307b130c8b5f18829337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111d71bc5482536b3b83c1e5d1be2ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bdf2829876b6e09dafd97b7b8aeb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9825bcdd20e5245411f7ba2a4e2f41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfa763303bf8fc78de68dc739eb07b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a081b9cc19f1bf857febb3e3717985342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2e488fef56266316071912e1f9d0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9507629000514f5c79976bfbbfe587344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48576ed27d227f237996dede1c8a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416162886fc45b23e33b18d31ad97a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2989f8d5f66be6ec58bce4696409e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8c020432b20104d78eb28e07f3156348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab993cce52230e28bb999b6a70708c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad173e35d9bb82f76027f5b976dfe8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db340c781479b7c5da00c0aed9452d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f59fc39f44d1e3375a5c9ab2c71f0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba69cd927624ca5a57a8c320da8fa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b6ae3d86d027690e4ce1174bf3aad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fd654c53f938e113254b749e9e1f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4d8298e441a4307df7301d87ffbf7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee352e0cec613dda05f81d6ea57df83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a852d453a5388438074e03a359a6fdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bfbae96236e8775f9936689e1de41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43bee783404f64c361332fd911a4a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adbe1fc76dcb86d4900ba417578c34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b20dc9b58558174f2cde6c4d12e3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab3185498bafa641a549724b201481363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1c4da0db0f041bd6a7c3406b02a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d1c1361fe4741d07e5445115a69d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f2dbd57bf9ce947b04d18e59460e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62893fdbf3b2b329cb27c0760f963367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c7598cb9a2ec93282e046e5481c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a5f99ff0b198a67aea403c41f58db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a093430e5a2c42fca84ec9527805a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f35fff7c5876a8580ed9055df47e58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816abd28b1a69728ea29165242034d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c09b05b7caba9d76a63f7378340006373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5818b35c5576573842e2cb65ec97252374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e7214b01a27ce4127157c9ff3cb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb9fa0a7f80551b2a44ca530e31ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514721ec37a0bceab673ba734313b321377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be652e17038dffa01bf376be7a7ce120378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47950bae8fa06ce89f8b817881ad56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6c5f5f8f0529a48c9c78004fa2d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fc016933a2cce4fbd5341958bfc05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba259520e34eb39a02b7aa2f08f3742382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe032561020f54868540fd781c023d4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b07a270b555f3b9722c31b2071d95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0324e192f956a75fae5e7837a3ad4a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b91504ff389ba37fe2091ea833492386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471b649775db25b26bc56bb58d8fbe0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672042057d1b77a7b98a5e67b8b16135388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123086a4c3f2977c1d616adaca1ac91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992bd4e18a98a8efb75a315b768240390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0082b8b6796b268377af12abb1387f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dda80f17dad2fe2ab8ac6eb79605d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b61552f69fe96b3531c54d0c3549d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b9b8722da9abe146b5ade628823fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c82fbba6cc8c0cd90a448d0df35e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9d44f1e24c7e9169c9912b84e136396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58948f77a9d9ef0eab13f99438ca0270397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e83eca1788b39bd770205504d2403b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3cacec3b3fed88c1891fdd56e1aaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34fad830dc609b23bb49db9843bf18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786d773ceaf03a1c2858aa12807dfa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418671375e1e7c8e8d760219ae0334c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c23cdfb7e26add9a84493d8d0fa86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e126f480577e30b81acbb7124b6c026404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e087dc7497857a278c8c4fc4cdb41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a79121090207b4f432173e72ab1bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b83af10a216082526a5d18ec9e11a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ee3fe50ae60a3a50eb43caa6ccfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d6bd318323d21ecb58f1fea4deb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da642d37ba5d3ddb53b11787a5ecf505410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882378511661084c459bcfac8e9fe54e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17dd52f972b25761604447237474dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2dbe99b146c72e8299bb8cb828ec4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa23d044d7c98cfebb347ead01d7d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ff8a2fe8aa2b92b2ac632833e4ebb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087569eba445a5c89d2cadaed34e9c28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a123da4a508203c4b3bdd446b473417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622db2991789088bbf258a8f66131f74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6732f43c7ab8b5d1a0f63d347656d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e298ea548a177cef84e9b1b812a7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c40f06cd6ce54f2642b72799e6f08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906354c52a2e6f8621729a9a956ff021422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d9decc9b94a8a31b084d97f17af5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807e53e5362cd0084386772c459e79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98386cf1d2eaa78a2fe9f45bc4f1d9f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49978ee1bbae732aba0821c3ceeb83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9063c169da493d9a7d6eba8bfe450427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c52bbf1965eb54c2cbd2176a0bc41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afc39d2d9c20301aef2648bd3bfd58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4486a4909edb7cc7863be141ae9dd57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47defc2d6f592ffd767ac905db01a1e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1e3e07b954541f9bf11d3c64fe70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42454da7187177ab655378388394f0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673791a1991d65523c9763a38f3b075434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f9eecf55921750220e67f8069bf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf61d885d091602eab2e0e1b142fbbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe40d258d51726c96a6a3e57fb204ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9334e962c004cbdada4f65b203426438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad24b516a0db49ae5542fba920eb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77402645ac9b2cdcace73624db28a63e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484eac1dc5b8ce0632b93317177024441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95dc66b57e5d9cde08dd81d388ecbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda4ed08c3dcd999a7e1b171ff6a18e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f69c9190caf44dfc3bc6dba6a0d18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1080d41a119bc8a7ecf3dd62d5c6a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b14f31a7864828ba74b573528a1f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42df174a6a897ec3a16943aa13bea04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc55bbcfbca19d9a04b7bd04f8d2a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfb1bd4b24db223fd468f2652be322449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516854c1b18aeab836476b7607dfad0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198fc2f6951987683dafbcd2125dc9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10dfabadd167de3afdefce92e4d12b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c53e20cc7cd34c28c54ca8125c60b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e9fb981fbc63afe6bc767fa3d04e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87c681972367e6ac186e5baf181646455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5370c04ad9096ce7dd320654e02867456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4078b3e8380d549131156acd2030fad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069678b7c37ca161fce9aebc6dd777e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c239d51eb8f22ea2a9faf792451cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30566aea9ce7dbcb113f972d1cd5213c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5257b26f88898390fdb1c54888bcd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d00caa14bcf20ba718b0084b5dedc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381458065efa468ba7ba74d6888b084b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b466e2b538005e70a7670b55c1008464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf8c8c5636493a779c2e87a0f9cb1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e63ae2d89d1c428a06167954483ec6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a3e488493a8278e4cd9edc27c3bed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc1f7f4d90bd4301e7cd042ff32219468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aedfa2ec229ea2c7c29cf7653e8b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571301ac682b4c0d585bbdf450f3a3ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df4fa3f8e25036119619135a32fad7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49fd2e63ef2bb1ac52a61391a19458472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d387a1ab461bbd07217b5e3002ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897392126dd36c24eb302407c9fabfc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3c30611502f2aa9b4a18d79de517475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f002ea93cc23547c2451c9a356fb76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd95bad28424cc2e97de0eb3f1daea7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462919966d97ff0f189636ab4c4ebb36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409cb01e49df56a219a63f1fe96fdea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b75f5fa0e4b8a2e3917b4ef9f6ba8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6987f9eb27a738f1bcea4f7cccda256481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1dca120d81d818de13508d7a8c3fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c69de6ac8c8a5b46ead0b332fdb467483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad53ad3c6262ed02eb25aa6765de36b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55fd44a08d8eab34704cca6d1dc12a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a1da8d5a00228ab5d4b2c26a286fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0da0a19726ec3595191d088b4f3432487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f390a818c7dc507070e98948d5b84f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae4448509c8ad5e0265bdff2d4292489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163a5dffd003881acda25b588daf691490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06b593443ff624e26284f157a98bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84775c65d95790d5dfda5eb01f0eae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8879dff43cad4510f5d0502244802493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b830a38609d038dfe92058191ae1f97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e3d051c6505abb2e4fd543678564495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfdde65961c5336706b50f05232095496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4745c23fd089771b4e7fd55828cf39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb750139dcfc5f377a32216d7afb083c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73651fa0c62ea78e3013fb300e8715499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e7e2c7e5adfc7062f178ea79d5fc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e6b440c3e4f62723900b0f5cabfe1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a03733999acdda14b65ae9c286fdc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaec86ad7ed5d2b489387af839b5f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f4164266ffd3c6f542382af0b9bff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6787cdfda2200d3f97f988ab8d60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f51365d6267b3cc178f937e6848b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98303b27862cb15537af0a5acc4fcd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079f84877110eb013a413934a54920e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb855e7fa0e40895128e8321ac85c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b4eb48a2fab6c4ead7f12fef5f67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487c6c27c50815faba10e334baf0505511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead3970c8a4aa1e642ac761ad0890d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138dfb035d0fae3aba5cbb8f7767fa5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ff95876120f8749de4ef41ade60a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f075dad7f88bbfd2b334633d4c70e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e963037f3e138ebfbdaa3f2f91340e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6748360d1c5644a176048af88587d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba654fc8769107f4cf6d077caf400113518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470138cb86e1c725f8f43ca710a2c04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e43d2b1a7bb985a6c109140c96cf7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdbc910d553440b532af60d2def16f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0100b687197876b35192099a4781667522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17381a30b543547d5cafbba8ca82e112523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e871473a503d9c256829c7850e2c49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c836ac02debdc095a6eb43bd690b54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503ddb9c120ece08504a5f60f8df796526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dd6baf45f759d7f4d27fad77ef760527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f3734fb41632adea920b2feae854528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac350a12c091a174e80112b9e1f7c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8acf4e136614778ccbe596b758c87a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e95b451b0ede398e8e4e08fe0b7ed2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6df1f8ffbca5ccff661d8fcd04b51c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d2e2b9fb259d6ac2bb8eed7154221533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bde8017e7d8f522890f8058720e1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca85ed3a38f947dba951c351efa0d43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b948b8f41fab23c6b5977152b7f061536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4675392bdfffb51244213d2d08ab0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffcc41b3397ab66aa82301af0961d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894ee80248694bb33d48513e6cc7f1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dc708984dad0fd6b7660d7a57c66b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c718af545645c97bd3c8eb994679541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57beada9258dc6439dbf16e0486fccd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d926632e6704d5d8a298793c8bf8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dd4047ce6e5000f15657e1b3a561a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c8ea872f5a072ba1177b84a9607b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dce854c1fe941ae0486118aaaf353546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7bd3496ee71ad7e95dcc674a8d89b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce82f173fe0f227b575a35da178a4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8db7b4698c744e56f449ee9fba945549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e2928ab0bb36f62e78d26fc7da418550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c57e1be882596f81ba57b69e3dfefb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c063229e62adb58102a604fe95d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca937993a9b48a666303d67ddd98a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380b6020a957493d384b69b2758f85e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d796ffe275e2bd849679f63d5efc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e4ef65bb21530e3c08a3a49fc1ea2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94268c3cf29f4b19ba0086ddedb7ebd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded38e02c934ca6dfbccd2ffcbe768c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc5dea164b9d1ff45dede668d8b2f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dcbb1332343692a0d6c025f2b7921560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0cd3943bef7ff2757b3c64a006ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be811dfa3e11a1f69ecbb271ae072497562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc3293f9fa9abccc4fe274e2fac476563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98177993827b7fbf7f39c17fb36267df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f12dfdfebb69f5c700dbec8fbfe9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7149ce51f78bcfe59752ff9055961f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1448c4373910ff65334f7064ac68f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f825be87127768cf92f11fc1f9c52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bacefcebb948fc1fb80075d6f3b391569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb231e10310b923408b29ff088d3edc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e35f6caab13465c8216f8389b0393571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e94331aa18d4f77afd584f2451fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567048cc2dbb7b95acf1e2dacd6bf0e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f2f382dc2f0d4905307c69bf2ca84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac7e7b6d72ca3f6b0d0007e1871afd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a8672ac5a7ba0e866e271c34a232576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a27b91bdaad2079f80720ffad7934577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5c3b3a5c67f0b4f9a14d4bb88157e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e423405db60006500c592fb78717a47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b2a8088821c35b4045e243cd47076580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a4222b46c080dde3e468176ebbde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fdff2e89b7ecc4eecdb0fdafd795c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ba328f92e60fdd75d3e28573de383583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e0f41340b0c924a8471ef5ea878e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c94a77ffbce34a65cb3a1786bf113585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e547accf8c451a58cc2a9056394d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe45f8f4d7f9539cbbfd06771c96a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b990c3517be5381b1b5b72938bb15d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d25de7a1c1ff03b0d84b0551a7c08f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b2b0baade235a59cc88315c1faac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05481352e87a3578836ba68d3dbf6b82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c61afe793f2f477356483e759d8620592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4805418e2da7173fdec36cff208ec0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b9456c87f6de30756ff764c08112594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba54df0695969046191aff7688119c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7335603d1b821507399d07150bf13b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bff78ed9ffc7896d55a1647bd2ab09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc311f05bf5bb1548ba96e3e95a98e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a015bf2f91754e839a4df7355fdcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc857c406c199ea84d69e36c9a3e4aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac7cd976f6a6f9d5de14e85f5db47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8b88e81eb3c7d05feaf29b8ac719c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f603c5918c0d9d23c83a375f9c95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0f1d979331f0ab1940f2f9d6e789604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba6b928d96e0787e8e755fe5f4994b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738c84dc5688c45ec1d6224e8eb436606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da132036b55130ddde7e540d9318dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175085c22c5a08964ce419e53d00975608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de005d283ec691d98bb275011950a46e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaa0368bfe53bf89fb6a654102881d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf140d331cedfefc7879ee5f5d192a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b09696772f0c21b7102108bfd2905612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5d9be1a3c0576cb6a36f79e825154613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f978f48f9e2844c4017c407fbf87473614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856afb7670b086299693cf804440ec9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e856fa952429e2edce6d4594a187d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5b3aa48522a6b28293613feebe75b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b2aa5a2e4d38b8b9c042a5f108ea9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706773f289efef288d122f2a1826b50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea52aa5e0b2415d540f5cf27849f80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edcef8496b54346fa6802a643f073621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bb5019c8456856ea142f5292ae814622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490250594fa794a111d04bc5ff780b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ec6b663cc33d0b2d4d59975e14c12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f668c5d0a47af1fb66d8989d73dd6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7b8fcc57e48dcff33afb917a9b988626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775017613f350dc6424f828539ef629627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b589d9e67468d316fd75910a26ef5e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64685e3c7dbffefb54c0e6d189f7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ae00205ef8c349c8d058ab95bce8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a3d815a199f83f56e35118d1af45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069725e576bb4c68849592306454aac6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95294a32af7493bd25ca60a8d18b84a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b00c161787ed58aad6df3c89e5de5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe210c705ab53caf3978ee641aa0cf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd728d6241c59b405ba0f5669028fd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966801cf151dbfb2e5e6e5923a4cab8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b90b41a05487ce6ec166e1b5d1a21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281d00d59a2e9d0773fc434898c1e46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd8a990becb78d20894937f6c29bce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9ec68ffabfb0dbf4878c7961b0971641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f272e918816c48370eacdf99aa5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd391f041f3e13ad16da9957d855c44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99caa39584d1531d6b19a005ed141dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a328c7ba2828fdaeeb43caa9213000645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462ddc80234ca03366535959358482d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe6364032689fe9b913c3ed92f785e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a19f3940ebca22891c38ab6656c6f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6bb9286fe931ea7ca17b96878ab3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ed3b4089e70cf2cd4d8828c23c349650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f05285b940969b475df372bad1c016651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912ea2dd8bf4a9a056aa12c8d6f6809652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8696bb72a4f34bd1b41cc7b35a9bce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0a915f1f68a8bb146176583df87d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca908a58ae2ce6c84324a84ee79018655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43311bae8b01c05220812f6d2bdd5273656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd68ce90386d556f762706151b4905657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b77ab6da6ba63f531414cf7192f50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63cd5cb6349643093c755e2cf34e33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af046db37cd19e2436a1b4dc78070660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048e8379a08034cf6f34339316e0fcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded272344b4fb01eb9a50ac06712ee8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13439a3343afce391c5330ff12842225663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf81ba26a38dde5823ca883526fa22e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da7ba85300875415eb86ddba81a07b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76f1db4b482dcaa6cbcdf00da58a6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dc754f0c09def2c0c0f027da1c213667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a12762f355ed9d1ad445b36b219f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977403511c93917dc49027e51e8c5bb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e7f088ac95b8af2959f6231f76a68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660440c6e417e7f4a5980b29d20d2841671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b4869e20c94a52aac07f058d32329672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea819a72a41b3e9eebdd9fa19c8b1ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964aa29c8f46c7b4ab9668d60f61507674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee46887b32220f8108f5bc934a119675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d1baeba2bfc9a22a4e22192a70072676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e04905718eb85e2921f43fb36c3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b769340cd58e0ee3fa5f90c3fe552e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74382580092f822ffec08eeed75e8f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd623627407182512d4e62025f78d11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17893b926cdbd00d89d1f68c4962476681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab435814c67a6fc7cc13249f43e23d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178973f81fddd5fd359e07ee9dfdc2a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9083ab012d0fb930c0ba8b6f8ed0ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06582042df7cdf689a59bdb62851628685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ef3ebc8270efcd1a07e45c9986086686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15b3fd7a4baf1148d1df3319209a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed935ff8fd52435ad7cf2f979e4e10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e61462b3a74820d4ba8a8d536aac3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cea7601efd2ae50ae4d6027a0377f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d3dc31ff625fb8fe6e2e7175e2616691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4427aef5616f8ada29b45815ae2cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a3e56ca15935287bb8a11b20c021693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4be2b93e3fd39f1df8e9aad6c6fc2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b308d4778a1c78e92661247944cee3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c93f6dc0fa3fe09117f4d83380be2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb1dab46f2c6bd1198952936dcd8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289600a35406f0b98203016f676917d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b82ff4973e2372b72cb40a893f43d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d7354fe79d45522b39ded734a4a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b4b36cbf0052f0a9ef565b8ba8067701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea78bb817c713dfadf05bbe67efb95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29c1be9d2fffcdf7fd76c60da69a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7e40c502e131ee979e0627c8379ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e857aec370326322cf920223fb16e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6719fab5202ca8d2ed44ddc9e49cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa324cf188ebb28b3d70824d1bcf371b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4048dcfc6ae1274277f758acd9152708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d40491064abd3b9a75defb6dada5ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58867bafd33cefa15ac2c1f24da666f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50257d0f2e63b70b57a631e664a327a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526dce11e6252ac20766117bd5afd63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50176727a35e7d9ce6e915ca32dc2a87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b97254a94bff156d7556fa7f5ae5ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e327d5c04c1d2825d13fa06cffc8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518cd5d4c4566ead4fb1d75b07a1f87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbfba6b7ca548b9ce4212eab629a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf897c2538507eb79479ad78b122fa2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d858b367ede429b9ef58cdb39e904b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700283345aaa1d46eb722d6be4fc68c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2bbd2a4c5602ec98984745e5571c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89666b8a82583a4faec400189690a1e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226ad5635f04a5f4c63f88089690fbe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d4548cab776befc2e03f2f8fe482e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855958d9c6bd8f109e1f870a4b2df74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c9d01b7e97f5d342e95cf81573ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a55324581ee2a2877bbc48530aeec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7028feb11a1fc4fd64f2b86e2efb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24b625d077b95542a541415dcb9d86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10a00ec83555ab4976790975810ce0730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e611d304032b79505be183bdce80bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a15a45ccd971bb62ddb9fdf1c0b4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfe245fda6beecfec9fea8e77763cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab106ec738bb58916c628f4a1571734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407da83e62daee0c2ac54dba6efe195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c763f881c28d8f3f4351e4cccd4ac8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f296300ab50c28bbc31879e78178a877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c9feb0dc2e07fe15d4a38fb9507528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe398e79b4f39cd3d5fb89acc96919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7eaa5102e90585f96b01d399ec96b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bd946096ccb0c13863a2b4864a9b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e92a1282519491f51a8f83d17405d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b30ce7fd339fd67a3e9bd58f3065b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731389c7c8dfd43eb5811871c9bffb9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab1daa755cea1e59eca1bd40e0beb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ec5a74ea479a41b1dcf1a1a1200116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13817c643847e094b7c4133ef6f045de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e825adc2038f526b4a07cc8d5b3b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944f59d9c727743434bac58fee192a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e80f78f1caec15da6db711104756d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44758eec5ce6dd476ccc3d34921da4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580cea5848006fd809f2ca74368c72a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d57e6ce3e36b11567d201b1ba10923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264af874a77348530b2c4c93e02cf4e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcb03e9ab3ba7f6693373ed6b2e8df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3718e5e404a54950d9b4c73c78de926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31951b81ed46ea1d4fde092e0b2389c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f4f304fb6ad221a63eba458735d5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b09bcd790fc52f835e9f973ee40d6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907c4f2111598812d66165f4548c52630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79468d94a81f1bb32888c7c5e9fc82f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdae550b28e708a3b6f346cf570f00032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b9c7a13477fd2659cfdcbdbd836bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b63dd9e3a389a41268047b51212934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5c6a5c6b86a6c8ae5c6c022e6a87435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8111ed83769935e1a8b3cdf0bcdf94536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121f8ba9361f731a95c345d7192720337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d816c63df2511fdb06ec382a9cacc4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca35a623384418724bf6f5135fa5fac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267affa848d3c80bfd83cf3ef476bb9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7f8bde37f251c9ff57723bbef58441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44a3805665914d05c0c867b2e43e2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889400694d38c82c2a30ea088f9ecb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e4420197b1c4edc3e3b595e639adb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21731ce482101663584be76f1784145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd40752ae1b316295d984c0c4d9d5af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b42feddd6cf94480da03d536ffc5bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080e435db23e45dc8cfa6ee4014847f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b9bdff1199fe47249c09997552f4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eacc403e0a948156f853522689bdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3e58be710be87566e58b796681a9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63fe9d89e508642a2a172e37003c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a150338022847df34b459738c5c14b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733bce8bb9460dffa54b8a8e03bc98254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbd388bd89bc082b7ce0d59c13fc6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8e8212635edddbb0730f5b46599c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5f2fe342385f354d1523c73af7baa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531624ce8c69cd173c0bb4114287419858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafce24d1a77b5f4f5280e8d668623059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f7f597c575c114665f84c3f9840e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a602840dc3f59205cd889c32c2db061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3675ede8e5e67594388f7be804df562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b091d825b420e18baf9a0318871e72063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24d97c1d81cb97c00fa88ca12eb15e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b33e98d8ef6a8365189ff4a9bff0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020cde5a489e032809586898ca5388b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54854dc70e844de54ce31362f572cb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed9dd2af49245238219411b8ab1a4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606e7ff8e538283e395fdd5cf5558e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e376c08916d742cf12eba145c575f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b1f969591d1847e0391c838cd2c8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fdf0633ce5736b6bd429a3519e00f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e296bbdab286bd8a0f12684a2b1ef473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c8ba6e206fb47ea2b9f17f8ddd95974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c5c6d55b1f308692c0841f3ba504975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b2d1887514673f8fdfddfc1a879276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d637b355068e69837da36360c52cb7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16f1c7c72838c9dd95ac8551e186cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332440a0585cd4c230a6613019b9717579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62c225516245e27681497a368c281b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a55fd32a62eabb2e39ec88faaef9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf75735e79b940d41383494d684d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466260be23f9b82ceda7e8b580c2f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d58b8146b0eab3dde5e49cfe0855c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c329297242844bfeb27286237ded85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b5b80dbedb0d6f5a57d7e2b5d87fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba475f671767844a33560cd2b8c45987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5192a35c13328b973dd922ccd2fb35a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec450963676490eb7090e045a97391589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07929015de03827cfac23a969e9698390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d621521ee543960f66ed537d1229191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732c7eb50be352605773ba40897898592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b406a7aa432d3d6a74d9dc86569aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5797b7448747bc367c0bd359dac6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68214ea6eced4bbc43e07fd08b48453395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a8a005ea1da9da83a4bde8bad985e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e87ba36cd735fbbe675fcdfb0b26897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8c540d9ddc296207f3a181bd656ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cebd46d7b48ada5fcb5163716927599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e816cddc00311e52baad8e47c791100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ee6b09d5de2dd6d17894647b9fe0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710aec036a7ab5f9ae2583fe0d7c793102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353692075897294537a5c4920a138a09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc778f0941a369055a6dab85bdefcc74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd91a4586f8fb7897a1d4d0e3b2ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a4b8ca05ec42e485cdfa1f2d9ccea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6af55cac617638cb6e0280da35a5f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c1554641684a278b7a9bcb348e019108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010613fad692c417c82b2d390061d9df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac938e71f14681a1b5d588accec9db07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799439ef83e6b8a94fccb1a795831be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b92044484507ae16e5d4fd4c78d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a498948756295a3bd21e27f277eb9b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88c96a9ff0c014260934b4932e64a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088644a3b90f3bd9f88b36ea4c7ce229115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a050fbe069889abef8c925b76cd45e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e88e822022c1e5ca360acbc44b30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dff122baee7ea65bf47e0920dab343118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daf6888fa2aaf8b19ecbf52f19c1f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f4b004b7e3e7eb70a3ef2bee529e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6104f1cd7e481f23de496c47cca48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031209eee45fb04d0f318ed608533957122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb6359b819d406ee1b3a2bf96d3456123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760ee1b2fc71382576ae1d537bd70b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df82dbbbad2a61eaee9876f6e82d4d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3b7e3edffb1b691d57413aaa03bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c43d1fe797e473f1d963c6595ef6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57d87579f4ffa4703a98cb3c70eae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5864d89596286ecfdeac71e9fc954af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f9adcac1c9f97e40725371e132dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e59760d96a42450e14700787e8cd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191e946014ca12f38cde21dda103bf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd7b77ba0d1778da1997329dcc7bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52a6a5dadb3a3bdb4f3d0323292b5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93606ab541ddd503aa062be880bedc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b17ac86badd4e5b3d0f03c1b43931c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3ed88d152246960e555b92449f342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2b946d04995160e2d596b4447be73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7df93b56a0acec2c83291a95897399139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba838a24fe5c3d02dd2eb32bd97c354140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f488a1a13b40d7be75670e125b13d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27a430561b5560f597c2cd09e2022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a77f82fbc80fc93d82f40133be07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a33bca85f9ae706fcdd2759f40c55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eebdedfe3955a0a65b65ccdf317316145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c47d69f8cd6387a359cb4beb7e4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54183865173eb86c465b5a130ead2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1926f4f94911a98a6fc4cf822e2bce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ddd87da7a953a056bc9a2236b57eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db68cbf778d94411d8d0a95102f0b1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bbb79e88ae4f4e32b554415266837151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f32d0ee3c43114cc36d217b1deb9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948473a6fa408c4b7a2f6d99e9da0f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae184f76df500435f2c78327f53292154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eb90fc806d6b4eb89c81fd5918b87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d00c19c89b12aa8bb8f3e96dca1024156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adfa99dc5c26a6d2fa71712733494c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0207a3a854a96c28ef93b195fdc568b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc761cc795234168a0270b7cde2630159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149d3272d0d85b6bb7925fe85dc3c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9024cb202d6e4f40852e5b0c0e1f520161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b32e780879d513443c239f26d1d2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1ec2d4f65d92e7a07f73f3f62914a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e7b7d236fa395420a8dff0926bf9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c9ebb7dda47ef0b418c5fea662c70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81affffa16d5f8977efeb3e3bba4a786166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd905bc87b58ebdf6063ed0d3aba700a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d92109851f33447356395ced2a8676168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e570eb7cef17204444d1137fbfeba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b8353f9b98933312dd22d769fa78f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352551dbd9cd393cb7e3dfb81cd50538171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea7c19a82c625e61b5b3bdaf0c8f12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55431b994216e29d6c2c086345a39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83917fad122ab177cc3f103f10ab64ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fb1e6885ea787bf8f82f9ae00593d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ab9ce11aad86ec9646ad06e92493a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7272d1ff108b66bab69492c2e25d73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf445d4631949bbf98c1c9708e5215178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d6447a5b35817deafd48de1916935179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81564335c8278768de11a2faefb626dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b184fa0e8890f8bfee66ba8cbcb67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789557d326ae8e5cfc22e1e10d549f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b2b26db77772a6af1c8e6d2c71ed2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc59a70d44aad6bf34032ea0ad2c67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1038953d220dc71485e5498634167c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01aecd5220c7380d1f8977194b66dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2c62b2cca08db72ea60a0cde45c7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc3d026afc43c84e63f053af1898c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963339d721d41b1d1ca138c6f90bb49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69a86ef12a8f3426cd3506d486e62d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f8be5582d69bb7e16380dd6ed2154191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e2833b40cc07de6d401328fe36732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dc7dc5c8463ba1b413873141ec6db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c38e88868610058f20308757ab491b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de7191b3112064ad9014c3c90aa013195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89816ddf430e1b03d9f86a24bc3e78ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a4a769d8cf265bd8903d41e323e7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a081056a8592b72ffcfd1a6d260b527198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8b13cfaf6c7b82e61e5cf8844bef1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012ed24b6341ccbcdd39dc3c38fb812200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadf987f06df3309e05dac01bb70543201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5672a6f8cd430b5a87df2ca1d25281202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b30273a92db55dee86df9a0136e2bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14561675432a5b16ebbbaf4290032a02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6f5520594bd7d29fcc1de3ca211c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d949d2a7e6b6c977a7369805d94dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0bdf45e545747712e0164629c844b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c79360e1bef27ad319444d922bf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bc288eeb3fae8e1e3dc2734efc401209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f97b949717997a48eae0c850c63e12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6840b35ab5a75ac71abdff3346269211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d524f7999a7a47df50a6b71504835212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9def2dac78642acdb8786a3714cbf11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9332b193280dbdc9b7610c7d093eb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad58bea9297b7cc95138fc0935c49d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcbd1f71700c3b057e173aff9f29dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f455407df9382ef6a93262998262bde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa604266ec849e700115793ba06c0a12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac18e01d685a6b1fbabbc22e469a279219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f353be61af18851594c189c6283b37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7fca4f2e5e01eba25d1c511038a91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723beb77a595d0ac3775ce97b1ce123222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e5226f5a8e17199553536aa9ea5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d59def782a86963d579e0764af21e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7f9a832b8af78faf46cc22edf58b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803a01baf7b57977d6c370d5732964226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe8cf04a44c576d1ea1678239a83bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2748021b027e0870ee07b8a9f4ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc580863db580a034e0db220866ddcc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b637f94e843819674f6ad4a1105c4b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e62f6bd6de762457502a3aa0338a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c5ade7d3de60ec2bde725f437fa57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e34ba37189aa2fac52425d14fba1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a6042e2307881f62dcd11892a0b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6dc3f0c8c7f8009e22b3d0bb684bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49057e17a714cb032366c633953c28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda05a25294cc8b695fd9e615fc6a5d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1bdc7e64641984de9589c433a386a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e1f2474c07cab3785826065bc935a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0adb7b768ac1aa476b8edf792ec79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994107b3672276986a3d6701bcf8433241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2ab42149d65828d6d323c634dc8f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716fcb6b26f9b0534f66d4e6183bd1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0ba1002a418716aeffc5765d82cd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347a46775f28d293b8004a7bb3ad0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87d9502b5b7f57de4416f1dd14a31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3f65446297ebdf74f78f878bc544f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a6c4cb930b2c712a5d0b0535604d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffc6349407fd1c17d023e61e547821249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bdb157e0fca8f73944a5d61f81fa3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e120e50eea63d07d3ae0bdcc25be2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b47e95195029f90c0dcf2c4e9f0bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356bdaf099c9b23dc711dadfb75477e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddfc8868ebc250a0274397675dd410254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572c69e0544acc01dcb0aaf7e66b001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2107862048a32d5a4ab2e097f2a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04211a3328b1b5152539a06af10f904f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae0d9089ec313aee316b40b61f021b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42144ef350e34b092aaebff634a47c66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c613f97e180f4a6c2f793d39d210a79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5255ee33842251cac14b0ad9e290f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1e5d3928a735554ed1eac1456d009262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54670d1507b4a39df43b13cf39f01a6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03fda53a0053006b7f9973f819eff8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a401a6a4f3acbcd8c3c844a2ecd3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a193f921f5ed696c74953fca2a5e42b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d789a069becdee5497c6cd6b5459516267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e9c38ed429afcc425d5171f707168268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb5d3f9230c8cc27706305235795c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac4dd60df560a97a8c666a4190dada270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da46237ec7c8ea27ce9320c240d6a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8844f733c8cafa70069401ae1d3a3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d8efd4dfd41d4b050dfeca9dc336a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eec57716022c3be989b82f7cbf9cbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f15b7019755e84efd107f11d722413275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405385b5f96f5bc8fb98f7cb73143ecd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7845301b4f843015c83d604737d05d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84457cab9edb5937d0b594921995a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f15e7d49e44c05ca3333657238dba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767018ba8418d4c16a4069bcb1729ea9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a1f4d460c2f0c373b370ca7db5ffb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7531cfdadf4b310b9c3defa60e72208282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31985e144487dbf6fa25a3c14873618a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8edd191d1120900de8975af191074284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ec6f508d700e9c43cb3fff561e94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d86d4eb9f449b7395b0a61087ac5a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f83c9e1a5bc8e29dc397cb1b0b716287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332c1ad535d98e363f0fc9ae742481288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b6b6f562c06bcc3fa2aed9c60b7c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ec61668a157bd95f4d1460fa8257290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36c2b33d9f4f865482b1daead4759e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e9580122cdac83368ade6d2eab501292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaefb532e05dc4a9629605937fbbc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7a2775860c7e83b745c54fb10cd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d3905a6f959e0b5562e62c00d8144295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64754c890c3475d61ba9249253e0364296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffa412f58cd3f04d727d0d783ee3bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba98fe460e11ec53948db17451247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950126a0da2b500328762e4384c9e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2cbfdcdd3daa15ebe2c5b3ca327dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bfaeecf37863b58d403c48d461a8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b428e7b1147b7b2c8c736db60c588302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cde4aedc114b70c97b841b834ff7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51e33a65494ca55c1d8817ff149da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd06a4c2382ac15f6c35faf2d0e43b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de8219c623bcd2a68ad6edd877fb46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd74b5fb5da55124d07f1635e2edf0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450e6000410c76796ecb3def01f0120308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18460efb7c600d00681eb8aeb5dbde4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf046ca12e073da10b667af506628de0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b0db737e976d5ac27b7de7306512311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49031f46d01a61977c90f2eb0968861312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4391fc188bfe545197c40d5615c114313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734eaeab69134e42fe19cdc1139c82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556937f6a1850ca5ed8d0919357d1250315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7785d08297f83d2c16fa77c3b0a98d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd74f6682ca5bcd70c6d504a4e7a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40775280496c9f9bbcf52e39ba9e5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cded2728fe0c47e904dc8e2d22989c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db61b69cd820a9db285aec34c5454f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a3f73a05c453248009ddfc2547b41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d30d59447e4c25c4f107e8af557f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0ab4f3efcbf48df796dcc06236490323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739799aa642f3e72ff7b534a23437299324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb170d55322c0e4f4478b8958bd226325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b91187446387a5f159e2ceb19189326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2abc9fd24101c1725be9e420b8bed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1665bb3e802d797bf6648ea475aa6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3029e82b6ab064667193f8a127d074329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47f083d293cbdfa4e9b509033f7b1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0c07a2cdd8be14a17691019341e7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f047a20d67eb454505bc8abcc1cd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59e711987e45aa56300d9133ad19b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397abe1a0ab0dd2b7bd1893d05b10de5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79153e45096928c33bc7fcfe66ccda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ade883c2e5e07ebf9851088763490336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b18f850f9eb066a2a306c945cb55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0b4b3691deb41b22a518f1962d582338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc597ec1ae61e5b6a6b445b1873300339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2aca6f213c119eaebff9bbb5cf5e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3cf8aaf29253394a7ab643d5a7a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0296f352f864e0af2d72adc559a3d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a34981d88154da6e4d31dc05373da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e8d528c299a20ff4ce88d37e135de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1684ea5bb18909b35ae44c4c09643345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca82131176f5254bd93416bd58be19a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2475d9759742225cf708197bd453347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983441ff75d1c27ff51537836f7f67a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482cddaf9d804f1456585c6c9521924349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cc78ca7dd5d6d3aa1dc129e670269350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106584b4c79123d7fe7330e7951dd582351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df79424776c363f799810c9abe7b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ecf415a36b575687dd5f5e6e206a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceb8c58b2823e6b0cb9cf0923c19af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3789b01e069482d5499b2778d2b14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a44866e56412dc483ef42f5b7868f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42e89bff9a137d53bf08d114cb508357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445eebc165521b3c662160e404e5710358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46709ff0f76d58948918ef39f3bd90c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9883dea016cd9a5e24f82f632814e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f263e8712b24f232f134cab403c9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73fa93283ead46acc7d0efef2798bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b5310448c7aff48e1cc8503e73fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7795f0d44f0688bb782ee572b1e926364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c6a4b8262fdcdc7a100a2b7ae9ba5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c8276e6d3366e9e727879f2fdd071366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13452f9577b7c37e523f6fa75f9a96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaa46dc7ad4d02d9c1868e6a749a93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4295f5e2d9eb72b472017e8bdc6265a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ad6a82f4c8682b500764b3389871d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99fabbb3cc7bf03abafc7052175a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788f640fc5debe342e827f5a07e0f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7106659b3f9bb7a6f1bd0121dc8ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede25bdfd03972cc305b205a5bddd99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cb117d4509807396edba377f174c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f16b42b42075c1c696e77183c61685376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f0505fd15185dce42e05744dcf2d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b73b2658bc80e9b49b7e4e000475378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a98c4ee4a104348f348eb821ca18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee116b5af0b5a8d912beca75f37cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761957f7651ff8e88803a1bb553a8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd60ba8f19cb138e78983d30875231382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba85b5057ec67f93fcd48464c85a4fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734c1e7542c93fcb493d6d2938004b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bae5afe857126813cedee11b93175385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed00883d9f4280f78ba5300cf3b4de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc62de170fa8ac68b8d37685c70646e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621fd9e4de4aa48f38021f9198971b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb4e61a18de4e184441dbf13df2b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108a89a80625ff6d772fd4a698f123390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485445b373a5281a218c92b5c0f00284391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f12bf30a62995f01cd5db3ea947b8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396074a401f7cbfe9560e1d5fcfba2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61b390f5d9a0ee0e111f36880dcd33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd9fe338a7d7d37513042d15782e05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c436b000185fedf8650b2271fcc84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d20ad405c42399669f0d4c97a2cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f695ec0098359bc17284265e899747398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f4c8797ee5a20e4cca4b7ef027726399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c86739aad305b97baaf387bb9d2a93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8ccf9501fa463cade2962db941b29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aa4df9ceb279e20f14c50a1eb3692402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747524b74196c68731ae17e360f1d33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9686762feb26fe3e18b2b8f1b18ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e91f9d26c0a7f2fe840e5633026b81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe5a6b301bf242d6a3cde187f80e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff97157d0aef8bc3d177519204b09f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae379a81969eec603f6edbfe51c2de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea54ac47e88bfe353984635a5179e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f2c25d809eee47c57bd1a69273dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7c2d390ac61fbbcde2ce8da75cc87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa044093d54bdbea574ad9bc0e77716b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7611721b45991aa82501ce0f108fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8c0a7d2c0cb4b9613e4b1943dcaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aa24e0bf64fc80f182f3cab3fc65e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0bc4ebd7817a17c6b0ec478a10f75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ecd2039517c0018a52a3f62cbd4f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5023cba008f940d96339b85411d0aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2f2ab482af456fd31aba08d0b2db2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29598f3d67c8e14e86f63ed413578a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d832be68d0398701417f991bb0f7dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b29501900039dd1d30f8141ac13f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e488557c20ada18ad3649df860119423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a32d3dcf740fe73b3bed1b72ec8cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be6644b2b3993b41098a34077603fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659f84021c5d1f6b4e082303814bca4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b70ca3e6be9aaafaed6de003562dc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58a1e0d991ab4783dd4c101571560b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9754606eb6fce289bc58ab9494d55e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e4e8f648e42356fd407530196b17d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea1cb89fa550a8b0642a7af8135772431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab0e77c46667290eca804326a3b193432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da1ef02cbe1bcbb6de067e685666d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdcf5e9815afc0cdcf8779b643db39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0afb6ed4f9b6e6154c21e5dc2632a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c47ed35d6c1d833b6dfda97282579436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6189cfbaff00676f3a0eb87db83336437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75588b18d0ec8c16f202b8f81ad57518438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c74f7647ea1bf127ec6042715468e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379776e99bd935b5ebe03c32e3b41aa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9d1cf032cee309eee46cc05ce72d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be78f6a0a2822d43792b5d1390f79d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208e122b94071e0925ade1a4ce729f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df032ad7528f171ebf926356589b27d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c30951c6a9b0623bc2f93ac390f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba3329bd8151478b480f6e7d76974a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2038db1fa6ee8eaf59526cc6b5e86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03be6d0537557eb1920f352481e6adc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057d4b19aeec18697a502e411882c32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928bf20d29924990bfe774b9928f58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d094a39ed607b3e74b52583fc9818a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d0d512c6d162535bb5a103156238c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128cb1dbf5842df541d27bdae09499e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71120c6dd8b92d92e186718d77600ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407ed800ef77177cb5029cdf72038b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e018bb63417edef96692895202902c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea8b62c1ebf4a229cc5ff33d039239457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6e2f40835844f6afaec789633ea41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c3727efd4dc76d31e34a7dd53a428459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ff1fb5d5d422ce60a6bcdca6f201460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05b009170f465c04ef9e7c136d5a52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59406c8675382c853f7abbb37ade4a6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87838f3051d13a0f54051c51204bca81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12ef2ff3cbcefe368da02e3b239cb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3afc5f6ea1f66488d9700246e68f9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9eef35180fe0e2d9a381205109465466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377b8f78449a179214ae26c5cd919c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246c93edac2522935573b0b4e3549a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069ecabdcec4a19a94503ebf931ac90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e23dd4d1ede2c73b9fb8a8a2c68cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c9e87d8f42f91d035068dc208135c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f04e4065d58f4c44451e0863e624a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c32a4a2093600a51a738cee0038411473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a50a503148be1081161c65c2ac05b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c51c4e5d9bac8cdcab54f034d99cd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd359e73012706ca31d55db7ae6fab7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feceea3a294635aa9d2f811aff5520477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f0cdc3c83c423d77274a6b6f055b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca2edc1cb1d8744350cb7b0b59b5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea7c0c0d9d1085ee38ef4567f833a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a52371e77a54c427bd2af149e69ebf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9270edae35b0f78d7ce76a23c62e375482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce41b748dfd361d9195727a3862f4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74107aac58bc1ff739e3d4c424c79a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f5edc9a521f4c754479fb5a13b6a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312745b57b40b00da051bd5689aec37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca5158c7794408307319921fc761ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45328bb2d55e4c6f6a6382be41b1bfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e8d60102e6498f6730686ef0f268489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c369ae716eb0320ee6bced1ac5fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00e9da920d683c287234cea50cb318491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a849f824ab33df665302b050157b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c65068a0773f98f70e6df85c5cd3fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a6a2482a182dd0333836379931aa9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad935e5f223fe163d32c2bcbc91ed784495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127f7e6f047abfd724588daa264766496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2ad6ddbef68375b7011ca62ab6dfc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91db5389817d0cb2c5619b135e3de8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46d68b0b3687ba67b6d63bb9fedde8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf02ebd0ae420f46a168423c646bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2efdb798e34d47ef3f5105b847d21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9838bbab42542f5ac9e39ca92baa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b23c42004e15476760b23ae19b110503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e743def81313cc727a7e9875dc7a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56c129c77a4d3516c7dc0c7e37d80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acecbf6a70ecedf409615767d99e9ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed8ff74d3c40b724f09646ab6c47a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0728c3cbd73aa0dec684a411d908fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657802cf989a14ed4f28e0dacafd243509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360ef472adb5936ce8373312c9874a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f5cf4743e4542857f2bb39060ae5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6810047247525c933d6185446989e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec871b5908250af5a952a7396cc7dfe3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048a178e34aa4f891841ffe69a23eb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948624b07a1464a9f4960dd5221fa96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8eb9387edc5b7f1581730cf374e22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b541461cb2a2d290fbcf00aa949e6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3d12699def43fe91782662b3255ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac63756f1d519393a18a03d6280c6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244c10848b98694509f96754f6cd38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a8873acf26b202609acc77a5ec268521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c43a24132a61964f7d1c5ef69a9f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036476a185214d92f50b96832c74d2e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4d26f151b133820103ded4e99a1c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23badf0c0b510c95855936c2491929d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69c03374f39043d93354301e5103c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174238ef466bf0ede307b63d08853f9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b847db77bde2ab31f50d955770754528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e7888696f5bbd996b09a155f48fd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d4e6f6f6df086953f1e603e82495530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1863410671b222af88dac91a074d75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f829a8cbffe33ba8be189afeaf986532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee8b4eb1f412716204731b3adfa740533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a58f250f66b122a9467ee916a99d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8879952fc3ffc54beede86748a540b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f3be22279ea697a51bfdab7ce57b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5342c1f9a3b8f9021574c289269737b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce8fe5c57ba6f377687a099e5ee7f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533841ed95eb21222e1c8debd3ec02d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac000aca142e0a3b68c84fd7f660da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2fce5a9dfcd69f36c7a3e9d07152541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4ef9eb4a65bb95cab2a41678b9c7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fd8b3b9e726437ac611f2dc3d5941543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78352f85883008e7fe0c34a05f8be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d8c7225d712074d78dcc91261179d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98294ead90562b2b95fd4bbd40d89e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8349214812c201679979e95faab6df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fc903f2dfb4e50642d4ddddf2a7e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e655863cb7ae9835a34d6e5e6fe15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc21591be0a8046971f26a39e0839550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01ea101851cdf56bd782934587e42e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c2f0ab44c24c2333d7119eae6d93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff34da6dc283792600bfee3a8f67b3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e928377f01064350a8acb80e8fe81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59327a08316bab3e3c5c2f1cac8aef1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e1aff09d9c51e25b6e76c9eed2ba8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5e6f19d633f6c27efd31dd050178a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fe9d847224095b0068124e30136fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da59743624ee8efdc01ad4a494520f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a54fe368f3a220a5787dc31819121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a31f5790c8e4455857b8b49f9377561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e067a9043f4ad0b912794c54088da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fd6901b348e210387eac04b537a71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a9535d14ed275e2bcc1ce010d665a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596468cf729bf38aa82917ca1c45c72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79390da0e8e333bd9e6880a9103d700566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649d1b678a22a59a746d752f1ed0f9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7afb0beffa99b6862ef98b23c7d73e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113106d5e86b067b69af7a1e193e2753569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44358b2cc3df2f9578127faada9e37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccacafe3b96a53ad7acf71edac63e37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a651b17d3ab2767ec65b0f495ffcc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a18958d86856aa8cbb39d3ec0b772e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ef7037f08f9a4e50f66e334bdaf9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b54b76b01c7b04660b90e8fd47851575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bc97d4c48e744add0b3a8321a55ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8310be63d7fa8a8b98180b6c3a3fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4ee8878df77124a36d5af0c54748578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9f4c29228112ac1e75a27fa0d6af1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b377461904d7c03f9b0b30450af1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ada7a38ce3cd5a68419ba64700c7b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5d98073fb7e99105cd4631dc1b1bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dfeda3140f56b3df5980664a1b9d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e93fc198048fdfccb14f8da421ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36632e36406f783de943a99460057bc2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139b0c5c1d841661809d99bfd76cefd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828268bc42ebb27b655fb7a5b6c899c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046190ab3afa052608d11cae4f43d3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66a2b9b6b5fa6980491d485163e93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d56c2f40752b84692796d60587b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f3bd47ec370caffec210d30c782cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49b29a4297e82a4143b61f0f400b38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082914e69749703a0e41795e2f9a285593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cc90b75890778c0535408d760be58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb5c506838a348dd78ebc8f9cb69a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed982605fd41c0fbd449a9aa7748a3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444564c9746f5ad57728d2c9f6a003f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a8334ddb4efb8add01386615aa92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20283a3b29dd19872052b9a074da2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dc02740819186eb896a2048240671600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8933419c4a63d1a8be891d9d95129601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e3f92c8caf90ab4f581f1bef07cfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3e034530c0f9e1bdb75829717f383603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c99fd83533a4161f10188b6d0ad9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52259363ac0d6632636404eec13cf6e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8065ae9a6dfa5c3b1071e08a53b3b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350929c7d28fa6307ec369a3c20dca2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c9fa4d31dd2227c612bd947f7e171608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49e4b16bc52d9eb2a10825498b024609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe571e6a36e20ffb74c47913a1eb297610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038773aa8bd0ec785dd51bfd598482a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ce34937ad67fa8a7ab79f90d3e45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68115d5662136adaa178c48aa00785d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f5e45146a2cd00d78299b4051f1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620868efca064ad3e973a8acb33f6333615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af22486caa7768a8e9e510c1bf29d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8730dcc483f55df70aff41fd4cc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b113789765f397f206d3dc42acb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82407f46930dc6aef566173947e6af2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0e63e93077e4c9d6349bbfba9055e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f428e4bf6588e9dbfc366bc73d02f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b66412f5a22fb2ba71b0d8aa8d8512622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563c01526ac76b6a26ddce486194e9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd269df15162804402e695138c7a423624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc284f6ff6fb7339f8d92dee036733b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b01fda4dc5ed55f727f6baacb890c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc2a0a9a03abe62fa3ec84b4c2110f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3910682018bd5113b7dadeb9825a6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d88322d9da725ed4f2cd432f88cfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062b4508255427a89b053c3178de2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505ed618c680ab75f9385265df36811631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5dbf8087c69db440ba51d1e83c92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd379ad97e5b492e3ce590df9e8aa01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c989c7eda2b2f9563ed3766938eb15a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60602037bdc8a174f8839c15b5f741a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576561fe6d60419009338a291f59506636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1e0a46a271f19fb3df12b8d2f3522637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139a7cfe1298ae004fe20714b14adca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864714d7434d27d100cd50bbf1f5cda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7872ecfbff23b6438b3a7cbfcf8b97c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae29a03da17c7bfad79975da3c97fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3923598044b710bd205f232d863fd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafda8b7230ebfd19ab08b5497365331643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd7db9a7a102a377874f487a670c12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd043033bdf48b1d209c1d706ea2fce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b0c8610c75c5190dd7a09578c3368646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829bcbdff772b26a04bf9c5188944c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703e39aafb2cef913e13c960eaadd06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23fe4a0f3153d76e8b181b08e2a49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5393a770ed63ab358a7a9801d4b2d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf0fd5c2097a4fe5fa2900039b5d0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e97186f4763804f0689fc84fb6509652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a64d2f658e803de430bc90a74644de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aac1c98cb44b881ba96f89b1dc9ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d42a3683ae88f354aec1791b1d7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceedca98ba3af59cdd50a04077e085d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aeeaf3ee0a1ad45d41ccbf2e4dc80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49820ab9988e5a946d8f8c15ff8b17f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf748087ca5c5efd759f3a9e0968ce73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c483c49d86f99a9149010a237a3565660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35b6c0a9dfe182f97a01e129e5ed8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb057724d658a1d71b7c15b15b2b99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd377d327b899709bce0bc99302156663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d004800e76c242f7c5ffbf19ca8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b5aa9b3df6fdee20ed143c09c5b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d02cbb9e41879dee18ca460ece93c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ee157c14a0f47002da2daaf772789667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7353d62fd97fb1f730426ac2c0fdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c870ac1be01a7d0c303888182dc138e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6442026d075dca3eb35030378a7fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627451a3cb19da1e68886e087de3169671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf3f3cdea0fa6ee66d45f10f058f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d8bba040c1874705385f5b21232e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8247f961e4d11badbd62d0cf65462674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9170e0e6c9abe9c7a8e779871787675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565052dcaa5d5eab4702c383559fc4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a259d358d8cde6f48bdcc48d3bb201677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d017dbdd69faabef39987ed7df900678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db16c35bdc8b074aa2480570e2a3be6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a224c2361e8b5f4ecbe8bd41f31c0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>