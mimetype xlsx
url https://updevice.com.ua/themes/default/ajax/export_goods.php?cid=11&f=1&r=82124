--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1352,59 +1352,50 @@
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-maker-dual-port-charger-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-triumph-dual-port-2c-charger-set-n29-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
@@ -3169,51 +3160,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732873369f1e00429b8c6e6c866f48e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0307054b38e8d19d38b9c24a1fa8492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5953502653d56360886d356f2bcce063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b26956f35e0ae1d3064f597e8768c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcc7134bc7a492276e29333b43561a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3986ada377791ca38e54d1ca3fbd1526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092489303734c4d8e0d891e0f02017117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13a11e692fc1f8daa0d56aa3b7c4c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca303c5b2dd9746997572cd8239fcb739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5beda99fccf948da5f856d07220ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3e04101159a29a884050a90947e6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636d0800e6379d943fe4377295d5bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0ec65584f72c9dbb9a3cbd5794b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1087c3e509ca619ba05593077f361114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d89346dbe3144379456d3109a90b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c6670ec30f1bd2e7998cb35f7ff2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cab4b9914582d35fd8cd41589093f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8c3398852b303fd12430dca24357818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3a6854728f2ea861555344b11d9c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee06e87e31575d0f0152b59b73d2c7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b503cba0cba3aee2577f1f00adab7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f912cce3fbabb34d32878725dd0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91522746fb87d69107b957fe454bc05123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca9a3135f00f2dcf86cb4965d0426d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c00b0bf0243b2f72f4138e2b62d30825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd13b0227b7bd33d2f73271795600626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb4ae30480e18859052ee012e1b76f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98613f81f4e5af92de5601c20cbeee3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b652343848529c4ecec8eb13cea4da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897b7818333bda0e66ed6b8c3331aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d6a1e4a7617495ede3898ca0eb93d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a6659a0355971d417c74174c844c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11cd5558e8a62bcaa83ba89b0e566e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526ff8eafb95e8d0aab007599b4c8b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695dcb9881596c9fd7421dde760ab6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3009da16fa73ed130fe3424dda66436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070b019073df805d516c4eb871855937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6170a3e46775ab789b91e3cab47f9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc3021e90701ca14f53a9b61b218239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea740e852bec97bcdcd5a5330d568c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c5778edae2b48bb4e4b95b2526da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02214dba10b14f703ce07c542d087442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ee3447194cb6c556b94af8f1751f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818533979ac462e13b4c5909cb896cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9433df611a1b4b5c3b9911d0ae13af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603b06f296201374c7344b13c077e8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6179796e46ead78c5d775357530074d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f99381c4fd657d40749a5529da2f0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dc51d8c04bb796d1c9ab5d55a0dee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b41fb17cc1f36af724afdf40d6be850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fb7376ff6b3c53a4972a957dbe55f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632692610f12e885d6aa6d3d2da346852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823872bf8998dfd070d659e3b26a09e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77691c7c57cc1f6acef861cc0e31b20a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5c410761305c71f992f1150aec86955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b1fe99ecb0fea87226ff469e71d4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f092a2f2f5a51bd20ce1d7ca20892057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c423bf2e5f29bab5efa881c230c8f7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cca08a1b7c8e7dadcf4a1d41971d0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6a5e6cd8d4df1af5c0c6fd502cdca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed8fb542898990a35b2fbdc37d7d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af258151325943a3c26d9bde671f9e7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c71b079f2097d511687da0d56d2b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadee75a2394d5fb3dbac1913a273ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345da598d71d0cc56c4025bd37ecf4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f8637afaee924f240f1c07be3b98d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a215e08384d972f7aad79e91b9ac767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d96192f0ca1bf70f26a94905f825468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eca2b4c1a47ef6e9a51400e1dd3d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e481f5afa3612759ccd11d465056670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0b1b10542c8ceb3d6d23ebf0f6b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395c23f8cf418571fac0026d61dbe7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a484286f72de4ac493ce23b4b15d3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ac2fc50b623c2ad83860596d2cb7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a4b93e4f7925f2d2cd985060a362175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8457a1a777ab0e38f017679ecff7a1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278c09b6064019f520ffd581ddd9fd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101aac3d3d66e17f8fdeb4526d7de678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab30373e7caad7e9a830ca6d5156f6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188541459d299dc11a2ebfccc41a428d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab44861a208bb4074ca87d44ccd6ae681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb4e291330b2b78928c112909863982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2237b9303c0fea3205b1d8b6ee7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2ab8ac32942d2c974397e6c9f96b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f12c8cdb422bf46fbfb5b94736ff3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1f69c6d76633ec6d549527624df6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d5b94ce5673f3d4190a351a6ecde287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13252f9c604d46067493819828209bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0d17b29ef0eea7b199f69fee97ce889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab12d81dfc5b4a2e4e6714bbd1a1eac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e351087fb3e376a252a627a403b4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7b28e8dda4c201dbcf1ad779c18d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762eccd766200afc8cbc31a426ef6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389dc4a977cdf855500cce5f2110dc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a80f578ccf2b832f3d90030888161f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e02157e544c2368c402f6b0d1761a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefcac19713ea8630eb783d32d0638497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e4648bd1a04e546f57348e3add5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc7802d1606503fcbedb065b3287e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f950aa925fae4265b2599b7b0b25ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4810055d6dfbf2b2f56ce475fb1d21d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de16b4c14104d14039f6046ba549edd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cae62b14045fc566848a0a46782b74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf8c8d4f67f371ef1558c8a63e9689104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ab3590ce2a023689f702a57f7b8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a980288479a49a70c73ad71389c8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d964b6ef70f668f1031a893883af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9e2698aa1766a8641d48d9ec524a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d3658002f51a4d3393f602fb51945109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e84aba27c1e59b897813609c19022110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fcc95b34d0613e4317956e3a579c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2da5bb8a9a30debe150316328b5eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0ead5861beb4b0251aebc244d38d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b600e9a78c7a66dcca80e1d57145be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8170388d74e3f443e682b11b917a933115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cefb4422521d4a99430be6f465914f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb703f3b7ceed32e6cffec12a8a0a0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3da7eaf1375a4d32642a91672dd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f2b458ceb01896fab3dfc5b45f2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725232b59a0380ec33d2dc8af16705b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcf7053bae7cff248ca7aae322c415121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd38aa9f7f432870f963489bdcd0625122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb662346904fbf80d14a106c34b05a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b42356ebf400f3d9a0a714439c5259124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88a1789562e0f6234ca721d39fd397125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca55ec58c30531bbcbe98c23380441126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea2d5f806d6975f7e539ea5ca1917127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6d96c8e6c4ecfde96da4e1ba254a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f20ca2752c4ec73e93d35433e054f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c863d7d757aae920a33990478bd0947130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d610f9d10f3d6698238b3c7ccd3b4d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda67a21ba3811d56ac5e811439a93ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae60a0d5534504e7a74854da5b4eec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da39cb0d15cc24a35fd4dbd7e776488134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9404771d393fe322130bc7e0c5924a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c67e24179b79a890efabeace296a8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df8427ae172c0158822a78e46a42c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b033d0d483d095e6c8fda9a513c943138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11af864138ab36f2dd19d184d2f66b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d62f89ce6f275771cc0310d7097cb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8559caed02788c9c2319ceca9edd785141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439daee12c3511e09aa65b85c2d2a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b1c1b76e6ef73e636b14b8233f4a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caad25cd29adf4865c3597d1b4db21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ee98963e6639f177660bad8b7905145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8475b09336134d94a205a61aeb282146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c137e070464b42c41033ae3d372c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb469a13ec46e3715b73b598dd58e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1433bf016f8ebcd5b49b2bcbde842b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b15303d84c600ad8d204f0d8016596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd63769409d40b7c4346f5d143b8d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60f1401ea0d04a1f8a0b27db67098c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0819539b99973485fd2dfbbe9c98e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6272bb2519e19e401b4d32624f51b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df00004eb69dcb1dfee2f26c38a8b59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db831b53c033728ea327ee4ad2090b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee28d84943bdd76cd36ccf24fd63fe7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619701ee828b8b34cfa42829ab400f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670791e4baed0c1938fb64c3b0e09ce5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1c898e341fe634dbe647b67e976e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48876b5fde9e5898434b823c641b669161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70796a6969520f278db99bae033b4ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af9568da1837f45a322d5a12da122163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ecf3e68afb942aea7172ffbb56fff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140dcb0e71a3e63298f3cb45a85bd43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4d5fe88967a6c5ccde40c2a2ae646166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3aa6f68f67ffca818907d5b309391167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89a0d3fae6c1b6f338d1c054f5079168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5bc69a4e4c1e266087bd78b06bf3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2198ee087ea6c5cc876dd924ba4cbca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46aac36eb0c2e139406757059284aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04720c45f70e9f87be24a8947d97a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af068e40173004bfb265f16c4f72c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef1503b7d8c0a97b6999e6f2611f30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cce628e7d53b373d213ceb2b233d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a6abb7f1086fd6c663c4400af48ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedbdc32045a0632031d4d74e012a18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c9774cb379188c5ffd180e4bfcdcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edb4a9d653ed24a664b40bd43bc369179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02db391e03e872f7fac9cb02f41924180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e768aa1b559b8c78aca95bfcaf8ea4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5687604c475ff2731021fa0c43f9306182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f90822ebaa5c3d77128ed6258ea3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7084927a7411e5688b34b227bdf719184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291e409cbc08da1d7ee63bcde9bc319185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e881a39f9f3fc8652d41439a8cc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bd37fe485c6de5d347c82d2bcb44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2efd8c3d692a2c8ee3ec8d5e8dc828188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9cc8e243bfc966549fec88e237877189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b158bcb761c9be00e1ff867018e0ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58403019428f5df0e3b3b6f7e15c90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2bdbc661686aa20194d644760fdc3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818890cbeed2ebb2d835f33e18cd4c57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec37a51d25a92e79341ff4fa957f2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c647af1155096d5dcc2de0e7123f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fa3cf6d9d4075c8058753dcc000c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e589f6e0adc6345e598ecabebfb6db9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72093e7206315fc80c0540b4e6cc9f44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647884001c61154e24fb9a366fc10dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499843e02c2899fae165525bd20d1eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73180ecfd9d91529dce7b15c093e27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0963b9d675d69addda3ee3008cccb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5e180dcc1b277b6d1390929fa087c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362a5b5e43de7c72127c9e8e45bdb0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea32924202b1945fe4a8a0d52e412d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbd839429a6e9a93c95a62cfc1e189206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d094d75fe5b8ac2d058249430c5ac44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ff7ec494da57e3f845666682ab733208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90bd910212810ecf7cde310861e49b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638c906af6b3af2245dac7d76f3b66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659f80c7820cc534644219528625ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ee5ce820785cf58d88be3949a9eb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdc9c0c08a710b2f423dec94cf50c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c68bfb892cd805f54bbb0adfec569214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d6f209238be15ad478305bbc3a98f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c760204e4028011a3afd8565cc654216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea49acc10600efa8149daf56dedd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f988fc051368c207f3ac7a9e807bc4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb2522b9f4ffacd282e24cda26a427219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68285503e1222b356c4f6e08bdcd075b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232db038f8c7bbd313709c305415d65f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de3ed5bad885cb7bc90168caaf591222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757eafe92b45d5388b60a374bb8447223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ce87df7eeaa6363ce71b5d78697e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb394a8d1344798387d49a9616f8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c89f590934250a3cad7e18e88a49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b53b0e7ec4a3144130fc3bc361ca25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fed2deaea62d0fe8e1336f0266396228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb1331b272fb0f589b9efa817454e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe06a7094332c6aab01774857d6633f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07306f45d82632a57a72521e4688b3d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492b8b6984a4671318057f5e953100c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3ff8e473c04a61a23c26c586f0a31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c91d472f409203b6a21842853e404234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6394924845dd35781bc003e471a6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67447223033de27259b666639fb112236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef301cec74688ec04843c03f71a8b5d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a40719051217340ab9c5eea21dbc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48604036860143f499b982fc992aaad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896284528522657c1e86584320d78078240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9fa9d961a033765c0505c4442afc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eabe93604b7db161e518e9ae8006b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765258b6e70aa9d523a29117f1346c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed763a45b4b305d02e98b0a706024ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5dd00ca7f89e3359947780fabdfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f785ed79804c88cfb94557d46bee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5ae15f1d864691bc15e576ff4c049247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789746c2438c230d1af1ff7c95a40142248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ece5727de0d027243a0f2ed40a75d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcaab44087215555531f2130a2f23a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65c4a9d759c383b7c927349d5fd286251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd8e661397915089af35148126a6cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e7970d9fef791f9ac79cf6bbcc5ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60722cbcdbcd0543637e58959c922685254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c454b9583148c7f34595a5e8ea807255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb91eaddde67c2efb0fd6861b73730256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7ee52f68c6cae087ef596fd023c6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6760d7a0eda01e77ac2ccbc5da29f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceca7bd0045958da40ceb15398deef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595019fab7f9d26ab4c8716ef7c9a1bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb68f8c27496e53fbadaa33b49e48a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dbe5856157eb65f4dbd343b7d6d7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf62c6696af91d4f49514a0e5610565263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3660fb24fdd827f70441ad605b63d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445f5dcd88835fd2a8069b9d2554f4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35da5b345cebf0f8227efe209d4187266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb1141ab16a80453d286ef7964c973267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d9f33acb0b66c11842d2cc9c357f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7964e1eae9016abc297dec0e4aa37ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3a8d229d14a7601b8b4d5f9eb503d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eacf17e502ca06b787d613363d34e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0973c9ee72653f3bbe22c3bfa5121272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3f518ca78a5a77c23f51f6027e7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404d40756763d7086a558f5433c9f45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddec80ac1cafd172a3c9629361db80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52931840c522514f3d256ae1c6f97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c25e1eae5961b99cfb6d30a0b220277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecadf69d252c5b1d421c750a0114e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3315975e18995ba081882202e4ab7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc43522e4d2a7c4f4d3eaa0c4ecb667280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a619dee0694371c7d321d9c5285ed3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069670911928b37600e585074399532282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9238557883373639865ea0244e547283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b719da312c41e09f1a14054a24bed0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18a5b02c0424b7cf23ff7d8c027bec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba24ca5451f2b25734d7d14819370286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce742a34e163fac003eb780b7376716f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7011850a92c9c06bb863d1ff59600288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0e30c1c3c60b2692e87590efc6a05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b2b5d47c1e171106353b78c34f87c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32686f682166b100b3e41df9c119bc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37ed64e3a249cc313acb51ffbd438292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b907a19a41866f8e84a1f2b434a11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3b374ecd3dde464a9e1ce0d36b671294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d177213eb22e87b5e40988153d4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85452dd06aca0cd48e12afe0f02055ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d30823f9ffeb76f7389e88a96ba00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63761017e50419d5f7bba8025944338a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d9ebd78ce08dbb957708d9669ceba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452307c279879e1e55eb2c7c397c681300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbaa7af7be401bd7d45eceaddffb9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f194f7370cb79190c770f9bcceb0fa6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd5fe58a3a573fb351fe700ed23877303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936db0197fb68535df88b67bb9bb308d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5421d61a668a8c88f12f43b5959ad1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9105de1bc77cfb86f566bd681d23d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15fce866d8a3af9a81a807570034ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb96664a80d77717e526eaaa5b26467308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146192d8f359cbe57dbb86d57b21692309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fb706f1f09d44812c0dd9444b35e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b1cd8c26698903224499d4fdca72b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78a2b259af793ad89c220f657ca8ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1d9739a87220e0ff62bb09a70bffd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32275cf96334453caee3e11d492a290314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955e1abff4f961e37ccbe537eb775c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036ab7397f268d6e796bbbe174378d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66f5a4fc01717e4a1969fd432461dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd319d1c96e451bcea4e481e8a5654318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ef92825647d77da6a2819a90c77d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0283bf3de12d525529135575e2abc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9472e68d80e4f8cee1fbd52cce3050e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089ed900853060afb0903be7aba41b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccc72b63b798f78a325b59c03e879c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f1acc85344fa706e0bf9153138226324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85360b85e37d348453e8e89b63b0575325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7422ccaaa549ce3a92bf21d4f92bdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba506c17bca0fdf78adcc2f7b6e46b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ef14ca3e4f3220e315b021963781c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac753e96b2133c625adf60f48ec90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c289fee923d576cc5099fae26c5fdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2cb249d1bf8acff652235af5ad17c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2cd1c775af3e6ed3953e717e2580332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540f1fabfeeb3f87e8d17b91f8a5a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8ac36e1287807c53032e2498ccf6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3438a6597ee4f59d30053979012d2b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73466257e497fa80c7e1b0c8201d785a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386062fe986607ad616b2dbecab1d21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7544206099bd27cc7c4c500363365338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57d21d8681cc207af837b670faf18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d235c34d4fb63076fd7d1157ed8b78e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b0009a2b3ca2da89c8a5d8ad0784341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d254ee82e30a8933aae31b0cdd945eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb8f8e606b496a00c5b1abed755767343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a17ad4712d7fddd78fc13078bd12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28150d7a7b383fff8c3af1d406e99cfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d716548adec984daa7b99c801a118f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83347e1ffa6c559f2fcecf439d7eb171347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e17a04b2f7f21313cc1324f75ee6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3537f883bd415d51f5a27004764a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e95c70a2c0643d874f8f25c43505350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9b04fd6f59356d7f4bab9fdfa2c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc4035be964231a92006934278e8b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc4efa7b25fb91266dda1d15800e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcab40afcc615d83eb29bc3ef7c610354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32d24091318af6bff2c4279a898842355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa0c603d1d721b5b816799743e6d35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b16c3038ba8dae3d89e666dd969682357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5854a3ecbe047333a6196d81f2916fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f4b8f34ef6af8190ee92ebafb140a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889b8152c6db71e6501f44796ad7910360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c51b42ab68de0b9ef149788e5425361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7681aea61cb45b8e8c0a1d0171e59a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7b64991c67d4191dcbed562b30d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff462444ca0095835ac84269384b5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b4c11694085d4485815a41a6c8e98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67bc5fcb358b4d0d330b7b766f65c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf743fd2eda56760ee8852f4a3aa922b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7cd39f499f66601a992bd876b40fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372832e2e1765cddb1e2a0ffac412868369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7918aec88721212aad0b01b658018b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539b3c8b527029a412c8c66869b58b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aefe991c3538c52b4cda15e96f819372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3df94eb193ca342acaf29e7d8b089373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6946090302dd3fe9a7796732a667b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ba4951e52560a2e4adaad3230a7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94cc788d9796616b18b21c957863ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e3076c6600c589562a97950e740cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c24eb5caf0eee17b8fe8889a2a89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b59585494f28d0008f51bef2fa00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ceb69a49fe985e3d51eb59b2d3c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f2f9e105f0897a4101f1028c6e911381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185767b8958ebfcbebdc13a325fac4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38074a83cfbf798fcc338943e482bba3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58452c144479070402658d6900ca7161384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add05e4d31007c8b35c076bd8bea5377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800b0050a88ebd030abab3c57573c01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69515bc6a48077bba1d4ebdfdb4e4ef4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290b5412d4fa2bdb02f4fff5bb7b27e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c816573b62cbc45fb56848a23629389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8d7346853a42bfbe6a4f751b4b6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1490c3b19eb03e55c0009f2522e0659391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b30f8e5da75255cf859d9519b15f6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf90729755481f0c39b39b115a874a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626979385a3de9be09797595e9e524a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6c0085988bab0c44e3a6dec750c03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53602df23766f12500eb4992cc027f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6dc2b37ec55368f6089aa47925b4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51a866331d5cb8cbbd7c4f82eec972398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643269c33b795e0a8fa4fb8966f1132399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7efa579bce0def7aea62bef9feb125400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb44f0c5e07e76d6f21a403c90e85d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e2d3ffa43709fc5b9eefe7569935402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ece843d96f876d6d44def85ba05364403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b515d0b069585923676ae48fcdb4ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabcc98c5b77edd868350016bedfd32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd402c716bfe51f53c244593b28d6c7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524517929e8ca7e63670b3ac2b05de87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8ce7bfe9d58351da1b4eae605488a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad32415e4132c67f562dba68f189f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2e7d58b5d06f64a02e9f0d6a4ff53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625016af2b608402a85686da7a194a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15028cfec8f608beeb1e3a3958e0d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade20f778709890f841e2f3cdcd2bd98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88193e417b230b9d820a1ca7192ad6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d6102472e63123bb93732df7a78bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e6664396279d36d8981e8f44a76b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc82ce354cd1299781691af135d98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f7d2dff517dd06081708ded7dbf8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b672501dda0e8a4f81f788aac0d841419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e075704867e6b1d81e0b78489c14c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc3d2778cab993112c6f1a1069a761421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415365c8c4750b8e2c4e796d62ab18b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f1c204ab26008f868fc3171860d27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1215a0cfcb04fb884840d68da831424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276acbb10e4f5511f17019b271fe13df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3f9876a1d90afa1063c346660cd7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c9ad82c4b446970be36ff8c85159b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea18d3a074991201debc32437ec3800428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe04d32cb650faf9d46df632633d5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76e8a2ac4c832d93c250f0e2ddf6fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0902c9011411010abdafec24990647431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff3efe287d11f194b56f366424b9fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081bcf66111bbe70d9c9a54d0b95cf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873d937747569858d2cf243caa0a8a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6ca768b134d5c2c0ce361296c422a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28598b95e7337fd4aaffb41636698746436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d8ff4c3c929c7be5656496302cf38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7198c68be02d31e40aa1db5f35d56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7865fdbed8006f63c2a5b82122edaa5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd4a8e74e42dfb8b7d3635f9f7e5fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90113ceebdd7ced16527cf568287f957441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b9f1d7bc399f37c6e1653500f6ef9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e746ce58d6c6dc3767c8a7c9acc3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af029796f23a9ae484e0d940b77d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293a6a449a539c5ee155b5bcde846a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5520259a52f539ced94bd77e7bbb63c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29debece02dae1b66ce36f83b0a473447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d328449608686e2030607c2e1c49a7b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8b1742e596a4a24d8f010df2460f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b463f67dfcc8a0d59e326aa9945e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c15b85f56c73331707e7d3df94b79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9b938cb4aa63315b78da86ede3d36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6fb31f0ba9a12d40b1845cafc47f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff929d376b1e8e7999de3b8277bbb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2959edb4c3b30e097e5911119cc756e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9327ec108817014a76947c7685c462b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfb2e1e579fc8b9ee7c0a2c424f68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd52cc9d65148c93ea18b740af10f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1a0e2ac04028c68862ac273b76349459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d09722f7701dd335f8d06316bf6be9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8933e17220f50051e6d556cd8a1cd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dac3c747c092d5cb3326bd6f3fc3e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd01412bf9dc4dea3f10f113c2adbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc58be69a1522724d7be6e9a6a519464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07d08f5f1dfd1cccd13d586bb20303465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba035aa7303298c37961298bb64b67e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea32a65bbcbeed0d04dcaace085df6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e34d43da4f6f9841c4a22447a9e7db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9985538b915b2c23ff545f2eeb14f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7c2a394dad9e9a9cbb6ebbe4e17fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e358a925a2cd66ae180e627aa9924f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91638a80fb4b4b2db4f42539a950ca5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911131f0a76a05b013edacdc5e2936a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b4b6e5b660e529fc8551e8200e27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d7e4ec78dc8ffedabeb633c81349475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23143e1a09658666200b9fdce35030fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48881a1f3d1c958be331676c5a459f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e738ccd1bac4a5afe1fec980b48070478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f0d1de235a6b600da737357ee5b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca227f43e6eb3cdd966dafc7da2a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6af0372ed174917f0459f402c5ad1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a670806d2371d1d4b65d0069edb36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79bac2952adacbac5e2c15fc3d8bcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dc4012bb5dadcf381ea96e1e1a110484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cb9a8579b876644a46f5f9d9061e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddf50b48d2c9bc330e5c082c9c463c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92a2b7173f0b35b1720a9252f60cab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0a9106b19e46248e78b3c3a3e9951488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77273087422ba0ce426a9032ce2e69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707d7d83414b3fe7a5791c2c726893c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135abb5e143b3313c8941b3de199c916491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff71e9beb1ae5250d83cc875bc6958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4361c67d2a8e963ed29652cb5bbeab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c8d656b689241625ab883a0a1fc4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feb902fd3aa347b025e40e4e088906495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c10c66307d5ddfc00f17d56ad91c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b703efbb2f7e20a603167ad7c74d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef528fd92650e48e4461db01af0aef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ea8201bedefcdf2d5bfbd9b31678499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19f21eb5057fc5ece9b4b0fe73cfcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e530908a28fc2fbbc59ff2519737b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53e061ddec85acf1af0f1c4c4051f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c6f27abb7c34551aed5e2ed656dde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc31106d7d776e871100fdd044a0f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23a08bc8371d3a0c2fd5be5157e46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d53ddd3a94d1d766157637702f3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375fc1b1cb99663a1b01381d39d23d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c3783164b43e15b949425df1c793e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e585ed119a8938de28af5bb8e9e72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04df09026652539b0cdc5a96f138f1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb14cdaff8cc6e87fc8764e7e22dfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191956b93825e3a52b841a49f24711bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456a44f585afde9c9822c124f6b0d49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3218fdb021ebb87ea0352244afdc328514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f0538fa66a9c96c016e073fa1787515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90499db09a129ff5ecd567fefd51da62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37bde98ffb1f758deb4c70d43a1bf3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967ae41818296ca2678f14c7eaa9d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2779703c3830387e4b219aac5edc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64194a3f4a12f6f7a7ae5e7f51684548520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ffae2f259f001a1889e12b1b6ed5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95043bc27dfd7c324bf3ebb094e86d80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e52107837111ef704ad49c7c64976523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f595fadd2509493bd83c6c130880e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc83d52de4143abe5db9c1cc0f4d71c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf2d13f35c550e9cfb370a65e2f671526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106520f320754529fa07ed51bcb96b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bddc355611ac49f841fed94855e764528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9ab22a710e49602fee2e244ddfb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342bbfa48446f0f452d2b0cb16e2e50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ac31655c7b12532dd240cb21e72f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e7e26757c6e329ba988bdc1788f43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5982eec663676b57d07feafe52ea6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a80a7783a9ce14285b2ce254f6534534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c72d88ef29dc194752f91da6c52c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61f95b2775202d8a1cc26f5eb28f8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6483005c1b98fff3cff72f6177735537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8a35cadf5cca406a1f8711bc53e65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bd4e7c0669fd47f3ff163012ae2ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b823a915f43d24c538c438d1f12da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae170a7d13362bc9017dd8cf6a61bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a488838fb90f573a4e0693c19344b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aed1d0cfd46a746f2b391199f20e0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6830e1199a177a957def79f50ff9d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6a3164a1ad55bcb8d463d8168e861545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d8fd1caf112f988fe1da04b901538546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c649a30f7b07df50bebdb1a641def547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235eb5da3f905abec61b330adf0e1e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383de77f010caee9c4d0f2f47abd0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a38d798e99cba0ea52abd93a8172eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1c6fe1ba8f8db6d38cf16cef575b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1397c3ec575d387d43c1d7b7b84a26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025465631251c56ee27140eb5a685bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9648242d55498526db1598bab8196554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eb5bd11bc472c57ca9cc31f36188a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d5cf31e542e6a4c9d38837c75f423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888a7c840a894c25e3563da2625ead2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b0fa10a9f6b8126f73335f3b2256558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c82b0228220b13ab4634bdd202fbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626365f954c85a1a5b4588ab45926c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bf1fc2a1ce43732bcfd156190e754561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f09fb35381c723927ddaef2823196562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000410ff2fceff13bb11ceddd2aea61e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6948a4446cea9dbed9c15aaeec6a17f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229596da9c5014e67d6e69749446fc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc1e61e3daa2706da962c9f501e586566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2300fe8d28aa257c23c77a675df85e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2b87257f077843cd0086c184e861d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8fa325ada4b5cfd7395d99452452e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c9dd899b5a770856417c8c00f460a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f9e82ee5444f1d0dc63e25c9e2a62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc469de0aaf00853db181cd7559156b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd80df559e2d6644c6bd4368966b366573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cd134f254b1017b76ea84cd48c0d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc957c1b3b7e20b13575728a5055e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db89bfdc9adf570652058d47f3acf53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb15de4e0074aa9a28c81151260cf47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f5a6a942720d6922d48ea399ac843578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cabe5691bab95d9d450aa4dbf8f83e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40447e3101faa9eaf91129e4978f994a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6473342feacd44dba9c65cbf0d2218e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00e7e9ac0304d3549034058ff006b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842f8706f11a103db9dc5b1160b7ba2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1c62aefe5ece1efe91ff01cb3b97b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933036bd92576760dd2ab633e63246585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9f56af4cbcb71091475abc4c2e10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f86701365069822f0f4643dda7e9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fe4edb9b7785b9cade856d01afdbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a384df57229d6abac69aee2abebb9cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f331947f429b9a18b39fe09a951694590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120487bfdde2fffa5bb260410b63665f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791f7853e17bca9929189bb754e053b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da0c4352934348ab005b5c801b4a67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9c9bc490ac35b84ae7253fba6e83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e3282892875e3004771399df20fb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe6fd07d52163afbcbffcd7cbeb1f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e2b13153f1e966fa5bf2be3cdcfdb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5b2f8ea8ab8e5b46e261bb07177a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1752752c2378cd6d292900b8b2beb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd47eb0776be26dbf18a890c935f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d02ca6521cab10b023c9b2fe1b1bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160c51da2162d00346ed6495cb12c15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc4abe8d774ba30c6568cef72220cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828111b857bd9237d398d95bd6e392604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849fddadce103dbe53578e54d3175a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edefe243dc75f9af1fa6c8f03c8f75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ea3e85250f186066cee2c9306c43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacf1fd1ed1950ef256b4ecd1b73ace608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdae083f67372502d7c122ea02fafd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d1efa79cb9577d44b81a0376843c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00d856f3b8fbc1104d3b7a23b4b5a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c67271f491ae4cbb74a197000d424612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583dc4319e4d36c0086c8410d3961f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8924cc53e73ca0fead699685abbb440614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb519e629f973b817eab4dd9a1d720e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5016934e6b8056420e8d2607b1a7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429760d1ef9910eb6cff5c00923ef0d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83573dac8fe65f21fb3bd4eb10affb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac0e3a35947ea13fff9a275b9f2b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb38b664c0d619c3398d6933b1d77f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457dd7981f912932afe8480c512185e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12409429b8a2305b105cc1dc00c2909c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8337251028e8ab889e06d7f93bb7ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1dd320f0eab7d6896427acab14517624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996c64d91b19358c194d063f272e46f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cab3ffa12b6d0d7d619a61e4311897626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b5b2d534a2a533bb881f3b933a339627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07285c098d1268f6bd1b86d25ee4f827628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc571e5c47199be9547b41a0e254b2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cde19b7f198499eceba5e9c54a113c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363911e00445c15855284c86f53d9b5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe650c9094726d04e2f822ff41f69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b69f78d2dc8abccdd64eba774d42f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32503337b77065875de6bd33d66cb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792704e1750e55cef10a63fb33d0b8a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f797ca7bf268eb5b0f69a04cb679636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09276a82e94a7ee208e56346c7df3865637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f3a1af25b4f674477b4136b6a3cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144825d776fb03fe0dd95a8539fd668639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38c596952d98db5d7dd6f3b8de1ee5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae298529a7fcd38562d215901db3ab5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a998a5d9d9c38b5c4652b5278496e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d763f3d50950c277274f551bed745b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc35949d8b3c60629260c17e3693b1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a58598d50fc971c30f4f4f4137d65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0f65430c1a80e3ac33bf1177e4e1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d25a6528238b534c1e3734ce28c1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108058571948885625d25bebe185ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c5dd2078b7d011e306b1e20d8c105649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6faf6c62e7f814acb494496ad7eb7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dea20c439b2d2ee3e622ff910eaa9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7732d31cc22c0baca47b8312076140652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94d437829c5f7a14228743af5cd53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd2b2c959ab181a591720071b386e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39187997083e82a80035f9226e3706a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484d21ca8a48b0d7cd8c81238f29e34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77557c17120b19d3c0a6cbe651d29a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5c351024637bdda8dea3a91fb40b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee47731a8bffae7cb9302cbdcb7de5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64588ee4c0a34c22c6dc6074589e38f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03bb6a8d1a388cf97ce804307462c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d4967f18b84698b463d8760f0527662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3487704742ae725301ba1909f49996663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8f3701cecafbb869c054eb0972ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac751f7125cb5023fcf907cd366bb33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa4a40f5325151dc607389bbe99d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478464f1627133b7e9c731514f84622667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395beaf00f1a5cf274d2558da815b12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a606c892fe62f2fc9179ecb1ea4bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd52bfdbfc0a73b07f9136770a0a8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48dcb7b6afc25200e9d833257f5cfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7047a9630e85b0ca45a7041b6910a9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d0fabd2f8f5371b9ee1772a7b996b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72115b7a6b30fc3c321cf8fd6593a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc326cae4cf250eec7199acfc8fa67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff20867217db602b35531f05144884c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f4da0db9b653b8f64832408eea572677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb3a72b157ed3422facc238468e037678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ac7f4505dc9d86116e1666811ecdd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22361e80a9c67883aa79f2d3cecce195680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4766714c673b1246afc2be474f54d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec87f7533c3d901f6f8180002a072d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56db16b462f9239ecaae53083f6a72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db8ca5d6bba9cc420aab284967b7d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3cf62e8f06496b894331183ab95c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc85e063694d47da9ac3eee3939ea1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d2cc3bd949a3099cf7a9d37e6fa2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55fe1c1a5995105a55167f45f39d99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebd859f930e0ba5d68c28e39528854689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd426455e7de5ed2cfa70ddff1c9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc1c15d35670bfcf7aa9e2a08314ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ad2816999ee84b8995bde2ebebd97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c020b5cd140c8966c19ef99767d1d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478549e34c1ac8f325d06541e2b69c2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73044efb4c66b4d6017c040019b90c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f037894cd91ef2a050675eaa8b383696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3ba63dd00c7e0f14bb99f92c70162697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4acbbb2a6be2b293ae44553c68ca4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f5c584a05ab9bd666a17bff6aaedf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d5c1d8ea29cf50943bdf096cea2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0df88d2d4b7ce58eed8dbbae1cce6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7cd8a48950d67219a4aef175e2b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9782077e666c2ab23fe0e64b4d28e39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7e6bbc2847e414de0177245156c07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013bbd60f3d10a56f5009529b919e74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c10ae40e2152b13f102abfa4151d52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1da8bbb96c1902f5725a667baee2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26794f708aaf1eb921a30f746db90ecd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddd0ba00cd4669840d2f4a5bc66dd7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b34cc681f18641cabafda75b54ac0710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ac6424c6c10a4c05af57844a54e481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69bc62e7ac15cee4d6e0ce9dcd4e1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98ce0673bbf615cafe074b2331cc163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223a4d9847958d0c02889060d6f9a2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb9e7be375a60109af3645b55d9375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980bcbdb4988971fe9cdf019f29bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb37d9dc578f62afeae4b4ec3ca6b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041a39eede89dadb4496c20d137f0088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27a9f4b6b4eaba56e2a122764624f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f9b9ebf8b5cc2269e19edf24090910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cc389957ae346bad48447068de21511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352bbb40c387f7260b376913f9c1a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e734f56b1aece1e6193b9beb902cf5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37489a38f251ad17f6e7e3e91df690dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e55bfe9ec783f9a5d461a97c93393715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a2c26e4f82db5b7ea1a95edc4645e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa525ae142b41bc3f03fc2c9ebd42a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f1a8e92c56e4d04fefc0d23ece7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b323331ffade93c27025eb77fd4751519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07dd806a035d7b82fecee7a9890a1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d061005ca58b0e5f3ec883ce6bab98721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00a56717b61f0403d4920478fe70022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa8826e728b40b3522292fb6ca085323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60da63f0f2b518704a8109fe27432124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb365b77820920aa6cd18beaa36ce825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a729b8aac08dbca9b156959a80e9d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e427002e5f0015e8774bb31eb7fabb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7d52880097722ada460fa0a5ba1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bf87aef9954b5bc3898aedeba15ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f40045ffe7d57ee2588123926b06630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bbecf77aa29da83b593dc0e7586531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba8ab0650ab6f49515faee811185532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df25468e2e404e6a2aa2586654726a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde05ccd413ed95e23a56145f08a66234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be558e02426e0bf53a1ab6eb6e93db935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14de792dc2bac3bd17818b5ddb63436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f9741b384a82f8cec07f1ab569be037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606cb3f3dc1253be313c3bd8aea05c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6695c0d4883e81a80eec399e83a6b9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5aba690181499d9e6a9d580fe0ea040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1dd697c2cb094d7fbe974dabe3b8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025db9c0babb3bbc9c4945a3c536d41742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e892f3d177178b56ccb4337dcd905e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5fcb21f02de62d6dcdf12a77f8c0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6ac33abcdf13162237419b0b61c5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b6e17153e8842b0d825b3ec47f8b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c6df532d30bd1cd91cbab114586e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c74adb24acea3ee6a96eb24aab2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb03433493b8cb117af7027e0248e4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53a3aad8688d0304c63496f0d8c8b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d25eebb6170019ee02c21a19b4a3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c8af74c6e6f30e1cc9f16f5b9976e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3f07650fc5e022b9649d506b61a1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df363ca5bd1a009b676931475407d5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840683692851031df3c45944fddfb4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b49fde01d7db188e4c732183990f8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0201bbf99ffaf40a93fadfea81c6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc310f5c462a348218c7b6021aff1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933604b4b2ad471bc5326b8272552f3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841ddb26a03f98bad3e8c2c4783c2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c9a50c4c7435b6970aed1c571e6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92c0f04ae310c8f3f2b87cb8a1103362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadf36f873392e2364d74a93643dcf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2af5b5a9d4b554cb4b3faef267d2b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff590ec3b13c15f102eed003d601765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b7921b3ce3004df9670742c8ce1cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6270569c524cd1920bed7879f39e18d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec76af7b54adeff2854999cfa2ee68b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e54469e73a8cdaa8094290afe20a2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10091d7ec2b077842a4d1be9307af470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb42374ed411c48a9163371bac3fc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ee8a85afb9ca93b0e1b48ba41cac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5c3b818f0bfa88eaa139b6bef86ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d9f257861303490a13f0a941438fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd3846aee7250cba4527d151912c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def26331e1f3da6bf00537c4794db9b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d251a567ec7855ba73a49891c43e37277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2944616447d726c8baae10fb380bb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74563c3332a03ecc33c05d48520b1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ae0efc7278a59ff74b03165449fee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530effe865bc8e6e71b7ef43c32887a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed641ba0440e1e703d410022ad53a97582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b317392dbc44546b7856fa5fbec3fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516c5fd38f37c35365e6901a444985984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aac0ac59ac678775ddde7c1baeab8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40195b512c89e25d05fc10724b3ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f96f911f7bee050433ca322e72d7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c586d91fc8315fb662b7a8cb58463a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e433f3fe377cfaf948f1092a259c8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5af4b01c7f8e143a99c0baaece5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95e674efa72348514958ddcdb14e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462f75b3c781a543b390233db26c5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58bcf85edbe13899055a1ab17c48c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce179e10923398ca7be9ace82be0a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf0b2f1ff85c9a600f1c30dcacf2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc7ad631d17efd97dcffadcaa761396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bec369640b2eda8a79af3263d436ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06240b77fe32f275747c6f1726e851f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b9b93f462b28f6f23d96bc5d7442899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34bcdd4f7fc8fc8ea04a3008d86a95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284af6517bc56d5ea08cb9174c8b115101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c656e8f42233407b1ce8572f9cde2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea9dd971e70571e7b2b0094aa8434103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc0c486a74d15ceb7ceaa9918b5870104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f57fc1125246263b80d525c48c3e67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a336da6a2a80d96b6b3c473708042d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b189ca49bb6b6517b66af721bf66814107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91575f964b44f13538a04bfcea333f5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea697217f54966eef2f67d821173ac6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738e2a296a352cf6d37effcd0f25794110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84defc0cd4a8242f29d99d66ee807cd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44633b60c2777b62b1f43aac343a5780112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656b8892daa0570dfb5ab2a60d20531113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976aa45f5a92dd669fd8ba1f4dca9c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5b60965e58e17a932736ea16e917e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb30db68a6af2b2211a2e8d5fb6d3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaee592ebdd96eb14703c21604f7be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86a6c708b79c7eada3b37183bac458118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be9176e3f41d3dbace8b2cd5568263119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05920cc6bfaeb13c5feb91fb6cb892d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92e64b1c0cc80187c9a5e55eef5894121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d2e23164d4a0dc132c6b2e26bb68e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221374307b877742de7b75f8da3f80d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af07d75b502f5b8cb13d67624420b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d195de3ae72c1a402b70a3da6a36f7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f010510ff9c0c883a275c609d887b0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b318513b1265f1367dd1f79d81f52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb7f254ee1c30714afbac6878716ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d62f07c4544f1c60566de4f9ee52f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae54faba6f6daee731e6f10d10c5d73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93b1eb6faaa76e45f43ac0947544e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b866334adfe2cea0873bb51be2f97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a561873b10b808f30b5b9928d800b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cdd7f9f8daa51c97da030952d640d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b1d5d2718dc715fc9df2176e34e36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba7f6fc67d021cce231a56ebb9b42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbd949e7c65d94a43c387f882bd5e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f41aaa229a23b9a0a004143c53f7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87a20f89558df2ab871365165eab44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fc2ec6a5ba9e9c4247f1377c77dcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a6c020103470eeaeffa106418e26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42fec8e4730b8e0e7d020adae30982142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388766314706ca6b161c827592492fa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2785e2ccf894f1d502f2a5f4d8ed38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b12229947b0f537af697283c1c191d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac735be85f7aa84fbbb05c24252094146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba1d03b61c879246fa5a41c0e2b0ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6a6cb7fe09bbdcfac6d307f958490148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08117a57dfa2388aafc9be0923672e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953cc57761743696d4eb5e3ccdd8d70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88012e5637329e283d3bc8ebd72d380f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b26fd9ae2719f8bb6a6e9410d479d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebab25011c936c946e3822a43b0f83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118f42e128961d04484289381f3da68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a123a801cd3fbea9c49b338f7ceba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ba8fb1dfc2bd683f9a081002f79d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fbe17f850083010b091dc93e1e367157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aab381699cd87c002446d5a7d2322158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e97d91f034215fbc40177a0d7c41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a4959662455d940eda6a1ab793f16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a1e9a3c48bb8638791f263ced93bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3028eeeee214febdfd213be12c5a7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc90cdecea53e84bde5dae4b4da9dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8c35b10c044b30517ddb8ea5d74b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdaf91021fa5d859b748fd3c006518165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817747de534de1db5a57ed86fc65354166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf6335792d86bd1a65c2e64ef1f37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949484f5b2c1c4b8801f13728f6a77b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bf8ca7d041c7e8861d41a58af1f6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f8e4bdc6757eb95bd2f8235f5fae2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f67626303542454aeb805366a61f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daf381c604625f65c5af693b387748172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab9de28e69a925cafaada3dc51759173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535c8cf532321eb39e5eaaefdc8526f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f283e33817bdad3df4b21aa71654db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fb09ac2e93e30f62cd0795a30865176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec7333307bc3c8e4c3172d7c3d66ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81dc1a458eb1753c9608223f1fc80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180fd10833511ff9507a904b7291356179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf0b89d7dcc4ed2d101c2b3dc76fba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad6be4d1bb8e0e7d8e49006e427d9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca8a367c006e5f36b3be1ee2cbf181182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cf88c2bafb128de77c0a8dea51e9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6d7c9e824f5271357f9d407b97c96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797491af1999ba147d21f1bd79b8f51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967c0a35c0952fab851e07ee3daae31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6bc856b479afe6b423cdc3f9b5b31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e9b038fc36fb05f5bab8dd1605a07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60e54e5943cfd24505289ce4fe3c7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd904c40df3db3f6a8ba0518c686d29c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac440fbdcaa38bab326d20318971be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82556ee6149a7099e2c4e00d53728ae4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b52db65ce4d447d30d3f01cda5f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22201d72406ce7f526c3457ed7b949ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bef3d8deb0218047ffe791a505766195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40901de4318c60206868d725aac17899196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46aadc2a7274eeb2a9f130bc2526e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df49242c64bb947709eb798c713f89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f0932c7e650a08ea103e4806f66f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96c880bf21502eb89494523c056e98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96fbe4b61650257c52a90acd934bda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96017593fcc1bafa7e43e9f82ff17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff432cae8a452222f97d95ca773c3fed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8705f7d0aacfe8417a4aa50b2fbd00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccb167d11cfac5ce525e45cbe34fe0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a59408ed35c4acf69479483538b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926ff1f4b6727bcfb3ac66017275e01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f981755a9571606454325850db6f067208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5439005a948ada42f02ab32dd5fe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c79e922f70539d1563b753df6c736d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec8786ac8af643a13a28888a87cda5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e7b66b673fccf604585547e0be62a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce5b651ae593f201286f4ea0896cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62524ce90d512692dfa7af16049fdb54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b79a72bca4138261c58bf8481cd803215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e3c95fc5c79b8d0c08177e3973d9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b528a2943f2ffdba51ae946c3038217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d87cb1e8a237c50afea19dfa9313ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f830c4a5b7b4d810704047bee3587219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2d520b16b09f35c23c27d69409ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95f69c88b39335ba9b61f757a92606221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6045d0059051afb6fae06ee5d633a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189854ffc082d64526162e38253693f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a293a9f442a15d329644273d58957224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0128fe437a603ec74c1a04e8ed463225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e07ccbaeacc3bcf6fa514f82bef76a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fc27dfa78532036a5418e68045148227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c2da3ed55d842f560ea58072971ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90c339d6597fc4cd55ef6c5f8da9aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f9851fff7ab7d9cba58f6b92072c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5410bb3024d84ed45923e5173ba31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da860ed10b96c55bfb25ae76b389232232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567a5a59a95c927a630f72d734bfbe5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e62848e3cd97178fb1d2ef686e0b40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae0da53ebd8701f0e10f67a02aef9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33fe25042f8d2567f31549e2dee47c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28908a5e93a3308446d37baf46b683d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d578bee73f56f9a249d6832f5a05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae5356e7edd0a6518a744f4463eac5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b685120b5c492e0ca570a6402f71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877515ea07f0899c204e089b68101ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2915e2c43d34e4e10fe4d5001c26f15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520e02fc04ba44aa993b32fbafa2c96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef15b6ee9dd5d9fc82eb71ad9a9b39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22705ce2d4c979f2ee778e2b99b3e23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048c637d9d2abb651c174df4d8665c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d611f5cfb9ec95a87180923f2fa214e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de942714c2ed25f0ee096b1ab7dea696248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb3685bc611233ba23397ab08c50a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f04197e53f408dd467a975b98617250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5caf36ca6cb19dc7b611f9810eab9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff212f0d4bd37ca10c2455dd67df02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc876df015e2e16472cfabb48831be5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e680251f0b018f17e0b81812e2e4c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ad6960d33446421a216da14c7e38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f1985f5ee94022ef60db91e806cb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69a9a1c1cc56b4216451f0c5737e2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8eff8553514e34534371621f8298a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c6accc916ef5bfef14fc5c7b87e54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069f222e51af92f55b6803a004f1d56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ed6befeef15ac0e2593173b84ff6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9098bd8b3390a76182ff80b5e3d2f68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844760c76cecbb2df5c202fc2c38875263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d9bbeac34fc66bceed6e5851d767264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f44f716cd2bc8db55c760e35a796265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f364b8403b18fc102c8ebf21da08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4f41823ced6651e845472c664e7ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483611fdc7b8e47d789e86e8e94a87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c60288318f2f2d56f1991b2348a9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642e302e36f9f1431d7febff37438c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3b6318d8bf485aac13c741e5cf228271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaae12fc9d1ccaf0653ea2bd5f9ab0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d36b747e747b36eee76d0ee88343c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b680bf3bce5c95ef5a6834ba084d522274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f2a35c5c10820163fb275e01cef8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d12b4c3e365f4a1d20e7015007945276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f760b35ff6045bb086c40792cad6d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5399085a73fc8436ef00cf58a1f9400278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd4232b89d174735fc7fe3c891928c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43993b7a8b91a5e063477a4febe32631280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a3e559a137a625aa462b0868d0800281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b51648d52a7fc94d3df67080f8591a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ff6adeb4e3e2a3e993fb86278c2a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cae7329c40efe409af19e9392e671284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c87dc5e30fb897fc4e8effc5df8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9063d5b818e74e5b688a2b2154a7cc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9eae2a080a2607798d8e7959712c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8b8fb7899fb92e9ca42d1566f761288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da81c7ad5869c85c6022f706a26ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64842ef1fe324fc24dbef9ab7689b641290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94f4b646b5eae0635f77db9c93fe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c207f625da8cda6705ac07da60cdbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65567f2c19db205dff600e012e1052c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d185943a323104bdd83cf41774ab387294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d1596b9bfe76b6b5f40fb60ea54da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49318365b450a78eed78ba4edcbe885296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31c025a335e8355a3b1f51729627d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab85049b42398d2f8a1d26cee4f31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96f32fded8679f6b57dd9f454f583299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cfa3fb2f6b7c963b594eb5bfb1055300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719acba3573a85085d7581a556c9a93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f9db4042d985a95fe65d85d3092c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2592a8ba50c0dd49e2a74230c1eeaf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1094a73440b3ca18c040f03517590e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b6f0b6ebebc952ac8dfd3eba6d89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37e1444b08b7bf0297c4c0146a0e63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11ec019d8d29d00c5b10f3a6014410307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d5c0110be783248eb5b54e3c013da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd546d1e72c0b836f72d3f3117dbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af65ca9e743202c9c4d12c9aa833a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f84f56a0a162aa6c1558ed15d353b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c078d13fa9e215d7ef6cc69308497c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e9cb52f09f6516336e884005594aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83688a4dc155517a90cf9671a372cf1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c38082fee2a557a130846909b9604315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c66e7854a60a7df7b38cd0a77dffc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931994064099a4368b7ee1ed52cf1158317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124be7f92138a66a1c649bc9c25ef27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a40260075729f8249da1647c99cf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2e86747b4ea3cbe66bf95a6fe6823320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872d0bf2596041fea32f5feedb0aa71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadd7348e047bcaa22bb75e3213b135322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a8f2f778c5d029328a1ae1b41757323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531be8c4b0a903a0a163364dd323c2a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81f8093fdb37833a09f91cdfe87e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707fcd2c09f106d77c7451325464ba9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce11fd1c017436e0e5a782752d2d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182f19e413dbbfa51e5d08c52b8b43e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000b9f30608df61cce06f6773aa1564329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745cbe78838192d8e4c046f80ca7594330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af55a2e96232ab5d0172408f1b0123331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb13e841d7bfb96debfb5fd20f7529332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94573d8001bc47b6d8023ff32b4ea19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c4061a963305e68d8aa0a8c818a25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc08b014a1b16537cd21c75e2abb2ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc6e3bf5a986e7abc5d4ae33b1a45e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba25e51d1429158e5d225a05c88b380337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8691cfff4ed05c72586e49d39094f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d09242b70293bd5d7df79f0d89481339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35093c9f00d3cef284d8999f71ed7065340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b66bdfc5c0d333738e1e3b41b119341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508e813155f0c113d54b706bfc1a6f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c1e2eb53ee96b8a5809a21b9b74d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999a451d5626216ba0a8b16b4159d7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445de366255f025bb403689bb7b22115345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a5c386cde4539af1d03fc16a34d46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc290b21cf282c6dc39bcc65d71e60f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0828085880e2ce371d5b56ab2e5a7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a20949f467d3150afd1ee60c89580349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea2145eae7b43d83721afac7d38ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a3f05f46a13424ff2db4842045da1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ea38b4f2abec9ff8fda86572d4186352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7543df8f1a3c14bdf03d9b01976ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3f48e09679d7b212fe3115bf0dea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1744a2ec51064dfda160d6abcc7fab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a562eabaa20ff8a796e160fb1053356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6110b2c48fbfcfcfd8b95c37d1f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4612089a1ff81e67c025cd92a2bd85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d2021238e7c6945feaa05995b832359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faac8552ab1467a8e768fe8664405f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b6ec48e7209bb2dc2c5ec4aea3955361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d039ca07e3605876a86ece774436d93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e3007ec8f97c10c1619bf39eb3cc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbd041b50b64af6114ad8e697203b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178ab03a3e9f5f8005321ed6bea7b84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c412c080b3b025123cc327c0f79b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35912c0ab669161e728053f6a5407ed6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2a1c21fe1e938107df8db099a719f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501321473484c283a15859aa2d12bf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513e0fce9feb0089491feb97abe1357370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b4809ad48b0c0628dc6b8b9814f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166cd2bfdf93cc3673a693343290501372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07f356ab42df9d143a36f691876706373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd452c171e1753bdedbd6750d0f4dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207879623fb51c9b51f1106cd31b3f21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedbd84aa569ad6a7342ae85b1abb66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42490380d5e81f567b80a4fb3d2b55eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d16d9043a8724481b35137f6db7a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21e3f164187d44339c38a17eb20ac0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df07cef3cc1a07956ed4b9886e4b30a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f7135fb9f25b630c5589be0075ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f897d945031f819b57a6f3a72139c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb783f463508ee1ac768d41f9148bfb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deb45ed77f50a683432b7c9ac5df51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff53e222a5163cad1b27a0ad721a89a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a961e72af7ff7fd593603882ad92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88241a2b8cca1d1435710849ec35a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad6686d2643b96ea58de7cd3244491388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb7ec4210806c419a18e6bb21499c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733b3216b03a13eca2d2436de53e091390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830a7bfc1dc8d49aaaf5c8119c3aeff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120602b7934835b66bced13f138edd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c763143c897320088956ba55432d6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28863acc2594918bb3fe2411369798394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4422c4d53a5d54092ffcfed4f087872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aeaeeaab3d2f0c922f5938047c511396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba4a2ed3039657be8f4ce6320d69d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce826bdb0045daf3ae05147df12872398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a710e442e6dbe26aa96807910fdc03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c2b75661b150d483f874e7b59aa58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60277273427eb556ee903b9ac9e93d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02f23be2d90cabf9fcd4c11a70475f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251425e39e630b2835edf7f840f2f79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97c533123eedbea6cefdb3a370665e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8cab34228986fd948cfa68fd9502e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dd6aa7b62f2dba19e4dea90c6efde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacabd91ecf73e0b8ea7bdc753d4e76b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceebeca2cc4ceba5825071ff5b79730408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5fa6767f64da0051ca5ffae9939a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129626b14c6874287e9c6b0654d8e37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b90073bd9481a78a179b8367350e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae13616d355318fac8cd702b75035b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06321b80988dc8a6f8ab92c1c9a43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ac25fd77aa06a4896de998a048805414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee84af2b7d8c68cd9849c89141a80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c87d58bcc635e785e7fe130664d13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c6ee53e7988c5a90b544f40094925417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03764735f9d17a961e5667d804e81bdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7bfd864d0927f618da65b45030d7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45709910141f9ee00b4e7c678508f92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ff619d2cd506ffabfab832dc544e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805475d418123a271a7e3d2886e2a4ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc4c0fbd056720f592175c9b93022423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4fee40e08be40d771ae1174d6ab2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc9a098b4a316cfb99c48d59d0de0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459c16743805e01a0ea9282325723d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e9b9f6bf57eb1ca7450121952ca07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b637eead84cb9366c0bd3b1743554428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441cf150e7a6155a81113bb5329cc7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc105ff20d9bdaa9baab06ae13a04d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324ee7a1df613169747ad7e664b07e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b46e3cd6c2570bf473642f8b01dae1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5bc2dea1cd7b2568d03e1b651f96c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f63bc48b03f62d778804592b88ed2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502d630c8daa343d7bdb779bca3247435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a217956a6ea9ec8d81865d85bb21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e86274fc2b1eefdb4b9fadc2291cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a144025967e50dc3e0c21367db3eb12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af89a12dd290c6db18e36c0412a05a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476644456106562d5df3c726ff44b862440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3578b14f0f835fc9215c2ceb14e1ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6b1eb23fa680626645754e58ee50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725b87eec4e35d470737c18e9b15ff2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4f248a2f5a9727eb2dab8afd91b77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972d505c63e55bce2766a8b607f284445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf58bfb93b19419a579a21ff56a25a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592d5dbced830b81928af3724f7b140447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcbdd3a950a392a2d3ba38ea32ca29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b432c866e2449064bdb37d5bd0d840449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c7d41b7bd28fadbdd7c53af4a6741450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972596ca109a1f777c7e703a8e55db9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f91f8f814cfe7efab4eff905ffc1ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7969b45d433b77cda2944a3997542453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa182a9b9a8d96f99cd42a3895a779d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c54e9505e7af9769aaa99dd69d17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16592849017bb0a4a6ee369e654f8f3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27294d03fcc0355546ecd04aef040919457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b299dbc0b8fa2ec234a06e9993889458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e4325628ac8a5a9d5ab69154e4a5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38190fc925068c7abb5ac5652127c673460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc256dd8c6ddafae80e55073a98ea2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00921268e9eafb76d6165bb0102640f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df37fca4084d87bffbaf17a4309c80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d26644a179fe9417076cd51035b2fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cfc156eddebd3437bf7e116f909d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ee667cabb14dc78a6c56cd4f9aeba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67fe6afcd594963ddd60e9b4f69e5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4703343d6111c69a32f8246051d1f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fed74adc157fb9f94ec662dc9780d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653fc358649ac60dbfd5df6d68690c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd990fa649c3cbb3859ca9bf06be9dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727f381abebad06b6a62494d4deca34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76ccbd3f365261aea7a449aa6c08c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b073d0162d8c79cd1355872ce7cd42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a8ddbb005c26fee914a38003b7af7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dff09f22fc8afbcbdb53662d16594476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac57abe0680e6cf0da4266d878e07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f590828d4bc221602bf34f0fb8ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b7a03acf3075435c1266006a2fb54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bde33e178143c675186045f0e23ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6fd9b6b3f2b60c9f44910538ac90b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14785ff445a88a7ff4ee88dceb05f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b8425c9d461e15c102ed4bb12dd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa499cfe51accd5d908baed9051e7f64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1494456a1713e03f91eac3c937cd31a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ec057d29d47139e5b8eca85a78af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebfd191a3d7f87dbc19cf58e8b2d2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2eed6784688dc96f84631c25f8987488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b825bd2a580b2a60122337a6e9ad6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23c302bffee64f22a7a523eca329c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94b7e790f4b413b404208133c8bf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47050f9daf41a8c17f31deb0e91c170492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03c37a2a0c9e259d3aec2ca2b3d22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4c6fe6e8229f53de6969007ab35d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809acf471b24c9c56212c412678b936f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72637652394b34dd197e8f62711887496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e482eb44ca824cbef4b00db43fa9ec4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724a1db4b761f7e642036849431179b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf054a90d61ba2531a6fc6d7116cafb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd81164e1a91ef59bf42ec73826644500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408984ef020fc43850e32d289df5eb19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8e542bab0a5e2e90eea656083c198502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507e95a7a9e0f7f1b7d35125dc02877503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1819914b3ef941bddc1190db46ecd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7993c6ee5cf6837d3038aa0cfd776d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc102b581577d5dbb7f611d004f349506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336da9191ed85d613fde932f6d49f28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e9adce7e6577e1ac9b0ab57d3dc6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d8d5e141d6f32bfb9f23079e6b94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f6ff21174e7e3dfdf9cae064d082e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636cff043134a279098d51a94f6ce94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3963aedc806887f54a19cd6ecbf0ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018513c5bec3f01bdfb5df6a0f21b374513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fff19e9771ec62bdc2acc0198bf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87346ca5a07b49b1c3663898d32c2eb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b91f12dfc22fae1e8c1334f4a7a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468688c1b6fe0fc27a044a8fa79a9f36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f14405486882dda2c5548c5793803518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9aae6c089431f17ecc500700b0dbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd7d1bd681d56eab9ba883e07f9c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f5f0fda73bb128f12a3049320bd6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2794a1baf502ada463ebd5c4706f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc35cfeb569eb391dd13afa44e55ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d12b922193b238ac7709eea33b3de7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05b1652f8d137ddae0cf5d98f05e16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830093eff484700e3fa11cb1fdfb785526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d21d8a7e573866db7b535d7e5ba7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17740fac7ddad2ed5051cc05b90a93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8588c4a4604e74f0c2dcecc21f953529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7948aa57a2ab0809b99420990f641bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0baae7292d3c20262a3005a28b8e44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802768a249ea717ace7bc8f347372406532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97baedb018f91eb651a8101b0fa06f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacabc9b3977aa38ea780806da86d74c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06eb7ada7b9c8ba791757f71dbd9fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17e1a90c9c4f84e4b20ded26e69222536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e77c5fe64eb5a519bf12e6e0148e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933e107e1c3380f9505fcaa44fce15d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cc9dbb76bd39d5a51623570a65b9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1e5c5198c09f2db2db5481a00546c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f18204a4e9c3f6891400f6f465daa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ae21cdd73a49be52b8bb449b007e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca1e1cb39f9cefaadf4e3810d8e581543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaef999b8929a34514f657355fa887a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe468eaecffcc574669cfd3c11feeaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758893a0721f31b08060aeef6ad896d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae763b70565aba078002034da3eb117547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681d65db35b3e59ec22ccfdc06d626c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a0ce6c6d070b7fa24c8c0d525258549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008627120e8090756d39e6067ec94db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cdd63c66aa3e9f279189cc358ae2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833b3411f2e09f2f07bd507bbfbc04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83e08c85e20076781a913ffab58e8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9db5bbbf917d276c515af910cef9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c061b203da74cd7656ecc4d52e6c48a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6d843b12ca0c79097ccb5deee6c24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedcd140d5423fd0a684157861e8294557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718e46792b1e63de63bb0775cfb0922558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be2b8b6ae0a7d7e2dc68a369ed7f90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9367dd759f1f2b11021c68242a1da5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9145ef5c70b2198ee3c0af9c05d267561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378440d1d0a17963a88729c3081de3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb144875e0c9a56353b5475546bb204563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608dd6b317511aae7e824696c13d4e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ab2c931cf3c5cac2d328419b828ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12effe5b4de401530ddb637bb06b7f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f692f7be30558ac8d5d3b5ad6d510567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e16c0c1e8ff8d54d2b441cbd5624db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535509fb93c98a1cac0fcec6227035e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c03b70428336462f8511aff2561c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4773e2de053c6b91e0304dfe11055ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76487aa6efa5bdbb53bdf1e8feca293572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362841c49e4628cd02eda416895b7a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f54fbd42d0dd7cd220d1119046b5b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f594a2a3725681993de1ab9aa4953575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2811fe7de8b3a612608340a70b964576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023995f49070fb745cf454ae5f579511577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b773e1f3a080255c3ff11ba6832c6a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5790291654ff742bc5246a9d5b0840b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52769b76ead3fcbca8ee30710bb2c725580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e692549035722a7bd4f142eb3fb62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41295c3e2bac00900ef8a99cd3470a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115d9ee8f5f814381490fa18b2e956c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4963503fa3f5f28b4df6012a46f844584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e0857d6e21a0736f3b03d9afba3d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb30716a3026260e41ee965832bf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500def6148f405ceca574f6255c13186587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db122c20e021a1be3b301523ccd98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38870eb8b763a2cd81ac5bbf840dfd7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb84caed81f993edff5df4632d2b0cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08836cff37e38a6e687fb982585acee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f373d3ee28d366d95db9a64e4d072a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276c390584efe69c02d97cf2daa1085593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad60762b337eb2eb0085ee9b70674594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea7aa5a0f8e30e610f8015883eed27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e532dbc56abef09e6a217521ff864596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782789ce7e8bb203a14a97ed2773f94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31be94cfbdd2262d7967081817381e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a826975bd2ce8577259d5cacd694ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ebc0e7460cf09c61e837b8c5a6aac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb93b88dfa83847fde56a9ec39a5076601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e865bcdb52e32d88662a3688bcd85a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bfeef1ebe87508787a8df76cb1b7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfb82f1af9a93b46840ad77e011489604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e78a5636128bc1e3a5cceaf962c46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6f313aa8b5c924d8d993948b6ca90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d2748db568127c8f7ddc714b2543607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aafe98dfeb7774e97be2fc10df0f49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087198ef087628416b01599b4ba3717609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69a4941dd440142352fe52f027dddc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727d6178a6b4a56076c966783b2536611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97a47e16ff17e42a32fe55663815b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0847814912d7daf125e0292c7e6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f60a80a6feb398c3b9b68a33a2d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c7b9c25c59f6408ac162e98702c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc10f399eb3bafc06a8f7b6b3c97e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f4f478cfe09cc827abdfb8bcc3bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a9c59dcd3ce2058f075135f16a39c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cd4182cd0ca74ef3d483c2ab1ca51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600afefa782d0bfbe35a79648f68c77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d40b03dcbc9f8b298a6f956050d93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dcc53263d860037923a1b45d87009622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea885ece21e905418c156cf16e161623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9e7a3c0c6dbf5dd5d30bc77332b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7041786ba0d094153925f00cdb1e74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6bbb6b446b1060f3db403769f52a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf860e7aafc09abf9cfaa4752a4b52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493e7016a19e70daa94d7aedc8b6ba8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df7cf43085e67813d992a12c23550f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd3e7dd03e1daee76145797fef93df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d89d604d6ce3d18152f4f634a48e83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98d46b7d6a38b4a3a18077c16ef69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518fc0d928a277736e53b00ed8dec90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b545ccee15a5354093fa36513d3de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8d463e30dc7469abfe41c9c76fce9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab6f7317ad2be34284dde70c17b221636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0b51a4dc81b46e465310db46a879637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d37de40c0396a801a78cdee6022d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4089892b7df0c20a0ec23f2a366a6b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea601dd6e610d90a27b383eeaa99184a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ad6a1cde8b3270a0b133bd276e8a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759518307cdb5d3bc2f2224df730abd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d97641bf3230a709ffe0f103fb456643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452d52623f094b2694c9310a599c2a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875ba44f9b5db6e56e79f299ba71074645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7be333cad2fae61a067a5f5dca4c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a711049a56e6f92569c5d4e293391d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74af4d32af9a8e36a94b4ecff0fc2df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f150193aa267f1e19880fd44ad59d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36506eeef52018df8e09f74b4029c3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246da293f64fb0bc42240ee1febb46d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252fc4ea149bb22098d578b042d4c9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a98fb4356c67e4db8bda565d7817b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882150b2a35b1c405e351147406284e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b2d3422817d05489336639e9e4992655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93221b9cf7fe07b638fd05a3bd8a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a283df8b952d523739121b79f76e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e21cb37ad8bf68cc3a43b10147dbca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e51d54304575119710a6a269dc097659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d79a08f54236bef9fd657f673495bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4c45388676193af25c25e113acb5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b744f268e3fdec6b2490ec96ace4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877efd52c05ac4f48b464f831130cc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63b6882ea2bdb601f70aeb6c2e27d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921821f44be47bbc77ddb6a02b455451665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299b4ac4c802f8efb07920fd301da5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f00729ae32de84c572e502639eb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816f1cb20991b10b59f85eceb8abf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8c8c1dda7a8f6ee329db731e7252669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbc8827607bfe6bf556a843dc65ee7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f417def961a4c993aa3a46fef7d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae5cd1d3e2af5399ce7af370a71bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c27b47d78e11487bc1f2f1e0b2ab4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa285f92b4a1fa3648d1a29361f15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3067224a93909689291ac694fe692675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c8051e68b84758e2971e74e830a1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019576addb626afc7c5c41a1be447e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08327e660d50ef58a13e472332bf71a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fdb72e007594605545fbda6a6bc9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983c510872e0ffc573a48172120b17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdaced9cfb6c2bd01ca5fc51bf9d84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce642e7805edfee234f4ddc88f316df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51748ae034ab63aa3d944af06425ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c97ab1bf81030b2f785f23d852b436684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d166a717f5c36b02a53c0e8e35899685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14296eeae4caa44740b34abd1652662686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f70361f0c7ce57ea60012cd29aa48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56759a232c829322749dff9cea438d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5bcc61937a81901b355579df87f94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0314798d3eb3d4520c715f6e6a259690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aca9603e295792f206596cf952d20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446894614f38e31bdb6478e6a8768c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c5a0533fad837990b8f17adab321b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c415228831ee297b1f000ac74ec0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f691a36d7ea91c94502260f5cd93e55695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26601d55296dfdd9d4423992ecbe8243696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9ce55982a00ce7180a40a7f2f41af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ae16ac75bcce2b4e03c3d4ae44ab3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbb8d42540c7ff53470757d5f67885699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62e87cf01f8908670d5a65beb32e23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8ec9429257485e41856dc56829f89701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eb85b717949986931ff3484d5aaa2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798c228f709363705f615d6d83ba950703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd04c27efdd562c13c0f0561d67a90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4077a8eea110db56f14d8587c0d578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55596b94fbf9bb37c2037d8c1f02d936706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade3a47ffa9c613ec13570148dc38cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffb5e0c820483b22b81080b4761f85708.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24401,110 +24392,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +24702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28810,5069 +28741,5044 @@
         <v>25835</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
         <v>4.4</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25842</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>4.83</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25873</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>9.27</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25875</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>4.6</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25876</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>7.77</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25877</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>10.69</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25883</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>3.96</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25885</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>11.23</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25899</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>2.12</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>25899</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>2.12</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25903</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="I171" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J171" s="0" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25914</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25920</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>4.98</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25925</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25926</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>5.12</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25956</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>4.67</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>25957</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>1.9</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>25976</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>10.35</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>25979</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>4.8</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>25980</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>4.51</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>25981</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>2.39</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>25984</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>4.53</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>25995</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>17.6</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24012</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>2.28</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24014</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>4.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24020</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>9.01</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>24020</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>9.01</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24024</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>4.68</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24025</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>24.42</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24030</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>29.53</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24034</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>29.53</v>
+        <v>1.2</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24036</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>1.52</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24037</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
         <v>1.52</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24043</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>6.34</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24044</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>7.42</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24045</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>6.93</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24046</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>6.38</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24047</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>7.61</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24051</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>37.1</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24052</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>49.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24056</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.43</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24057</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.4</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24059</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24067</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>1.29</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>24067</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>1.29</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24068</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>1.44</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24069</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24085</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>4.98</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24086</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24087</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>6.05</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24088</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>6.64</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24090</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24091</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>7.52</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24092</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>7.21</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24096</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>8</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24110</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>5.76</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24111</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>5.27</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24113</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>3.28</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24114</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>2.39</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24115</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>2.69</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>2.18</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24120</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24122</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>3.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24124</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>7.71</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24133</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>2.92</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24134</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.42</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>24134</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
         <v>3.42</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24135</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>3.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>24135</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
         <v>3.51</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24136</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>24136</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
         <v>4.01</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24137</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>3.61</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>24137</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
         <v>3.61</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24138</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>4.31</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24140</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24183</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>9.33</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>24183</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>9.33</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24185</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>3.31</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>24185</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>3.31</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24217</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>7.77</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24218</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>10.44</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24219</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>8.85</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24220</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>677</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>11.18</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24221</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>13.42</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24224</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>682</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>683</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24225</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>685</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>5.13</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24226</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>689</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>6.73</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24228</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>9.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24233</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>695</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>7.26</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24234</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>10.48</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24235</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>16.28</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24238</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>705</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.81</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24239</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24240</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>2.44</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24242</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24243</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24244</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24245</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24246</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24247</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.38</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24248</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24249</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24250</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>25.99</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24251</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>1.2</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24252</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24253</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24254</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24255</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>1.23</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24256</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>1.75</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24257</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24258</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24266</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>1.44</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24267</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24268</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24269</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>0.97</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24270</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>2.28</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24271</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24273</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24274</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>3.18</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24275</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.28</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24278</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24279</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>2.18</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24280</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24281</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.64</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24282</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24283</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>4.14</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24285</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.47</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24287</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>8.09</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24288</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>9.83</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24290</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>2.3</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24292</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24296</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24298</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>5.57</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24314</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>3.8</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24315</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>3.28</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24317</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.55</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24321</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>4.49</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24322</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24323</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>4.79</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24324</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>4.29</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24325</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>5.57</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24326</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24327</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.4</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24362</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>8.68</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24363</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>11.37</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24364</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>14.85</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24366</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>11.28</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24374</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24375</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24377</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.74</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24378</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>5.97</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24380</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>2.18</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24381</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>2.59</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24382</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>2.28</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24383</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24384</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>3.22</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24385</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>0.96</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24386</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24387</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24388</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24389</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24392</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>2.53</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24393</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>3.03</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24395</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>13.4</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24409</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>7.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24410</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>6.54</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24422</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>4.45</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24427</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>4.2</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24428</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>4.71</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24429</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>4.4</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24431</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24466</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>7.76</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>5.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>7.34</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24486</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.74</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24487</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24502</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>31.61</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24502</v>
+        <v>24504</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I348" s="0">
-        <v>31.61</v>
+        <v>9.98</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>24504</v>
+        <v>24505</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I349" s="0">
-        <v>9.98</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>24505</v>
+        <v>24506</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I350" s="0">
-        <v>8.789999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>24506</v>
+        <v>24507</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I351" s="0">
-        <v>13.79</v>
+        <v>65.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>24507</v>
+        <v>24535</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>65.36</v>
+        <v>5</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>24535</v>
+        <v>24539</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I353" s="0">
-        <v>5</v>
+        <v>8.18</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>24539</v>
+        <v>24554</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>8.18</v>
+        <v>5.81</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>24554</v>
+        <v>24558</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I355" s="0">
-        <v>5.81</v>
+        <v>40.21</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>24558</v>
+        <v>24565</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.21</v>
+        <v>4.15</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>24565</v>
+        <v>24564</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>4.15</v>
+        <v>3.94</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>24564</v>
+        <v>24566</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>3.94</v>
+        <v>2.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>24566</v>
+        <v>24567</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>24567</v>
+        <v>24568</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>2.08</v>
+        <v>3.84</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>24568</v>
+        <v>24569</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1030</v>
-      </c>
-[...23 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>