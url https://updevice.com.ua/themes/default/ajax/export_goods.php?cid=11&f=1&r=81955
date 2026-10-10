--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c0e113f080b28968f91b8a906b3f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617301a0067502603cc0da045cd041292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf17a4bdf50736cb59c1c0f5a75f28a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a729e848fdf82d46d0aefb108b64a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb20fe69fdb78f1c03374580e0ffee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ae31e8cb67bf3151bf1ef6a796a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b2dd9377fcd28f5623e3397c84a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854110f332a60427e40913ed7071bc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d261f6d23cee743d4ca4d69283838919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c00f55ff8fd8026c3631c4aeac3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e15975ea998f84d99ef6364fe17b0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e84cb73c6eb0621fa5ebbdac013d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c8c527f18d862aaf21471486b0f7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3002622f76c8e1143e18312e2c7b6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c218c0a57bc9b46985f39e3bb290515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a735c352a7e8236f3a637c0bdb3ba016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc178b242061985d58029c321cb8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883a0f0aa57d4eaa3b1a506496d582518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e26f1b00c49820d6dbe3fc5fe4cbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095679300a2263b83fec5ec1dbf700920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c226643968fd6c0e5ef0b57c15a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d09994947b2db2ffa6f02ac73dd9c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4535438c5d620e96469f2981f7b7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676cb6f05cbd7ddbc2bed75a3a4086a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1f617a299d6d048a099ea95e148f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6168f593c3e832a00c08e817a30cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53204f623e985d60b732fea526e30e0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f616223018c386541602f5f88571e8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff339257d7854d802fed59abf77cc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650869ed93b50ae6757a1973b1a659030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bab993b8711ff71d82482c8e6a9c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf45d93e158ef7c81624ca0f27f4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467459aeeb3bc7c713fa31cbd4004333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff98c60203e95bc6c53ccf4429af5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d15e95c285fdfeae862088dcf2ac5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f949d9c36edf8079fc5c84a8153592e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb051fb54bb8622154e14843c159e8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e0b03962273da6f6199d2a62a64a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904663a203b07fa82b0395f41ae118eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e48c4a9a61e51017a9d4e97713d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b677d770b32c54dda51852ee1888d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f149d0092b73ff2719830674613ad142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2574045695d8626534adfd8ed6cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7c7b8b2bb9dd60d5dc1e8dcd7d9fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5fb3405d3561d54fc129947b37f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3f58da467d0e5c90f754085bdd08246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2603113f0e27b47aed68a81b5f53447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74713c9b4cf05db5ba46b77f15f50fb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523e346092859c8e57ab177bb57e81249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa90180749cacca9f50fb805d35129050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20339670f86904113b1792ab43564151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add145a5e064943f1a0862e1313977a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973646f2711b15bbd43e7c09b5bd2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb3e6a178d5d46918e4d438eb3fa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a14e777819e67016c06741edb9797755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699b3e1b34b116e77b4fb85aa7ac23f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6745bedad85c5ad0ecc33298f44d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f96ed4653a15593592a0250d5c66158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6bd756249a47fb328d9258706039059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4af806dc6e33de816546c790717da560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d00fac01856ba3a3b9924fc6f41c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee00782b79a3cd6f6658d58ead5c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaad4e7544329054025d6edce3393263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a92fc2fa09ffba1088883483bd9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b708b4ef1ab696e3be130fee6966ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168eb5b778f45cb75b0d2cc131d77566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d42e035d02983cadaa32f0d8b75f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d04dcd566e6a688f28ed3ff3a43a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc05bb457792c3e8f2bc21ac7f524069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87cf0286c7af60058565985720ec4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8164862a24b71ccc515872a4b3f8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1639a11b71fd6511062583e2a8578572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676ee06478b3999420c580fcf6be49873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c45c675e211a74c455d56a48fbe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fb04da66aec186e73d832f89045b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877dabe034e211c2356bce5b7c16efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cc6b7ea405da97625c9edeebf376977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9586243e6de6036756b510a6d31481878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e83b2bee3ff26d766de50af74708479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9e5b9325420b416c332c23e49139380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a06eba7b722935bf5fa9ba1f7985081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91e74b4dc551efc0419793443ffc9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c27d163738afe318ee600b52df8cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650a94ce5893b37e62fe126c3adb3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd570bfc1f72a2e5153ff8337f3e2bee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdb56d595ac735113539e694ad0d8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430001d3ab1bacca9c40d2dee57a1df987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3942f3cfcd6c99a248656d18dc22d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f358d1edd705417bc137635f6ce7c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec10092978e6f58cee29439f9db145d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf1a70be6d753fd058ca1ebcd23d1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645084ec62f676a24baed24ce75c6d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb576b1a14d40b4264d1592369a2d7f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823cdec718bfe732819ce6f0bf0385294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65bb01fd676974453d7c52aeee294995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ae814312e7ab2f5650eb66f56402696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9ec24940a9ece105f5f49732f803c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c290be1d88ecb5f9c955294ca0415c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db37dd04318259f395ab9d49c04321a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4ef4f7033b75d34af2482854c039c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f76a6441f37a33b9322d6103a0583101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ab482af93ee3a972a7bebc93c753102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3a0131d58fc81f7c55c0ade96c25c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a7494b283c29de805e6ea6dccb484104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77952150132721e7adbb1203c3035d7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030b3c02eabcefba9b58a3f8f17057e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74b7acc4d2b44e0babe203fbbdd8e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc07322e1d278a0cb528a0330a1e45f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc219c200436730f3b124fdbb6cb2d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1741c4bdd0261975dd6c187bb1955a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02791ea1163b3ac72cbc65c53b1a5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a92d2e329083f25d99567c7c2b53ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872206042abe0bef42f0147c25693372113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bda7fb1637f3336eb11ccea3ac799114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5aaa96d2f3d4988a435f6a863d1e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4179790e2bc620c29a20060cfd1bf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029543c96f70b2c778c532fe33a1df1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debfc6226be1356020b5fc2f4cddf8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eddf43f18b739ec009b9068636082a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3329d78695fcaf0900d5e125fc685ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74022d89349af2f49722a2d1172f395121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027abf50b53adea0afe97bcc6e73383122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cacd8744ab0f4f4d6989b3645c5a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e975daf1922dc13c9268ae756a9614f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7b6a590c7112defa8e600260addc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de870d5d96d4b52537efa7827346fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e55d5a3671a4cda731a08cf4882fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb82ac120f678b2a324bd2516ca9003128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb40b2f299bf031aa93108977b0ab2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf29692f2b8fc992807b87927cd13fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb944fb94eed6259b6a24a493d52176d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acefa4d9899ee3d28d60a5ed3ac66f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac35fa53c60d702029665cab5056eb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac095df9f17d2cba1f10e05d22043134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff0a0f63db6b8208a77840fa89b87b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc0df872f6e7ff81c11ab29681d086136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f479708497724e0082b40d93019b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a833868ee7f02c9b32fcfd75d2c4532138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265b08460a33aa7ba63ffd51e17f0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc611bb56b0675a35e98521245ee58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7642e126c32a25c5b1d23f0bde53d4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd03cfbb574ff5063c38f3211d88b8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb68f70701fc44ae2a4c02f55f362d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d4719c8d6007668730d184cfd9f7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f839c01ffd92d2a86426b0bff07f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89611237998479c06f3ed5b42041f7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43ca62b53ae3154531b19c73ae533147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f27e3a4e7bac1788e869b669bb086148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d44d830c4c9ae288cc17307bdb5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7347b0a48f817ef99a5539442d88e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537963fde93407c06dbd15ca4c36bd24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efff50615d6bc7b704a8047d1807f7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b7e9ef6afcb0ce4f2856df05031c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec572fdb862a5be24697d5a4d310b877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c34999028464cfb7ba339cbd4bd6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d121585ad83f4bc8e8bc53619c67217156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaeda41160d7f3e17724fbb30f1f58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8adf9589175c35e96704589397d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df51b5759dd00a9c8e52156f02b5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83685e449328efe4e5f11279ad334619160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492d6c5c3367a52a9b5e32cf5bf441d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a416d061749584e8d08e0c1c7d4b320162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5fb0adec6a3e192f468b081a8bccd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d40bd6cf34f542e60ad81108059f3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c4c662e638c2bab8eecce1943e1ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb2d4de221e7a7ce4b243976585036166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffeec1700dbff6780cc4f794aff136167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9a2a72ba46b8f6a54966aee6e0bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31c52bfaeb2a5feaf16fa212ffe2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674daefa0794debc2c418178266d5058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b609b24b901d8a97f13846c22fae4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eadca09672218d937407e333c39cbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6b831a5f2ce6002801c59500dd614173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a865ef27c9c682ada6798fc90af51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ab1f0b29cddb85ee257304708aa33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09642108695d72de351e1549d60763df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c68b803415affd971f2efbae7d56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092f030593babf227a765a8a2028a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf0af287c07f7041d8d6714c0a017a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2296be83c5616d66946de4814c026e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e43d1db39002ffdeeb396963a382f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8b2ddb5d6b4d4135683e1388cb1c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87892d91d272a1528ed82928896e4a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9a92dbb2c43c62126497db83a891184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8b48590002b97415c3a0d404ffa30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1dc3092b456cda26e537307a121ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cb2825dca2ee3f25f6eb97f541835187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e365c61a0df97d7911487b30bf3d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584632f00f471cf2bd640b8c27d2a7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7190214e3b2c309be676812575ae329190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc31674c5fd03b1c9b0b7bc4578c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ed8e788af9179ae2d3426caaa737192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a93144238ef9ab15d4c5ea416446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcebecf988afe41e064bec3046b931b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb734e5e439e7924135ca4400c058195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37750e7d5dc1870144eea01658c8b16d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd469e0656794998c6eb9820e218dbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae93d709e987ee31213e27bcf0516198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d162be07daa0412f76064120ed75d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429d49e0e03a3ee712fc8bda3293194200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bc2c271c0f39d88edff5b91062523201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeb927ec6e330d5fa97509a99a583f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bc21011345ffc90652252fe1078be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b160f083bd1279f113ff30684314204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca43db9bb57a5890f3da988f0e5f69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51e49d602dcdbceb331044c26bdb2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6cb0762b5ffaf3daa6bd1fafaf63e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453828c215caca3c8c339e066b4ff6e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4febb9aad55f00a377fc5b73b30d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f049fbc6d6656181f5e2c4e1b78761210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe596158237f6acbd6b9543afac93ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f94362a176ffd56160aa40f4187eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf55d367f8711976ec3bd9639fc992213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f9a327c2154ef3da0c89b50852b8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb3277473a32bea2a32e8d052eac4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1b272754234bea8a62d3bd35b1594216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c31a931d6f1a771ba7e5abb3c895217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168114ccc2d65972abb5e761ea352839218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644642b13f5ac084a051e350bce4db0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49524b896e530ee3cce943ae5f5efbc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8ec10bb96f19f6919fafd89e03a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48707a68cfe19aeac0e10bae88a7ec1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b3bff36fcb7babeb5f47295b1443223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1e0ca7069d31d67af4d86c61ab832224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16442161e8d2f7a265e4c7d150c93a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e3dfa2152db7fa94f8c2297a85949226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9dc46b3b5b7846739c40f8d023b34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacbdf9f07cffc505b904cac858613c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c8aec4c6cf693c7d4e3436fe882f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c704049dcddfee0a3ddeece0780b9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e75e570ff82ee051080f1e1ee773f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2001dfee048cec69654d304fcefe902232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52005b27ed437c6d0973db13334dd9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa985dc1cebe9e99f1e0a962e61d64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f30bb17ed4385608644b8d37d5f91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f7c1fc34e35529d6302e7f733b91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1467bcdf659f757eeac60c468ad0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face678c506d938195232835ba3adb17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d12580bd2b9b731c7f169596b067a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aaf3fa77cc728b2834fd53968d886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6265b0a8e795d66041c0be9601ab692241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673141645fe01a1d48e55754e0f345a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693192fd975118462798dfddedc7eff0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91091d3fde21cfcaa75f3da1d440507244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331623d673c667db44f674b8bee1c04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09556b032978572bf926bfb1b02cbcae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461bfc93b9a94e7cb28e5b20969796f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760d78cb7814ad97746082e9f0ea8fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e44ee5f17c039d34a92b3198922d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ede860ffe33076ef72d6d5ac6e21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616bc3df1f1c02fa722a7d1e5b94db1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56cc62dee342bf3d17da253788bb8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1739ce303ab619e2a5e61ee21a815253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494209fa2ae153881f1a061a40265efc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee0c572a56eb213bce92892af4f6b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b795d016ec6fbf22f5625c5d490d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff3e12ed9bdedb18cc0c7cdc58afd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a81ac522097e49677205a68068fec8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4822ede60c167f12b1dea43df08b969259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ee60c2892b2172c6654031eae3ed8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f5071dfc1083e6bab378ea94c79b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682e7a8692eab97283245bd3d3655df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0df73836feb44e78ee704f31e155263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c081f7f4a1d9018220b7db3c92945c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950dca9f7726d8aaeafb7e843c8934f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708baeb78504e5782a6ea83bad9bf068266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a247ced1ea7a7e909cb34b583791913267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d0f44b2e513d9b37cd98691a74e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfa950311bf3439b2de51c66d76ad8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd97a81e2b77edb2e4252210e80df9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a75abc5c7ef577bcbc0d822d8d3cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef077a794368a7eaf5f4a858335a5d92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acab243e62ea45dd2bca1443ae94f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f56ab30262b5db6f33b5227d3d1620274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e29105b188ff9450334909ccba85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816f7e39e95ee7dcb005837335e18d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c5050d661c2c7d9cfa11f321b77eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50654f7ff53d0713483c47ab26520249278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395824dc43032f68180d0be1af1b2467279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491480ff91aa6f9592b6f80c6ce332f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea099d18acc2b6af65c10f557c87b18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ec843dd40d18c86afbcac0dd090bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252dcf13a443428375a049d8e5907f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b904805924ea2a613c551b27cd0b8d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c033d1cfef6e1efd0748b84b7358fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c0b95d52032298e5235786449c794286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9cd6c1dae330aa8be1c499b431d88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fce007fc00f17d3d92e1260c08456288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a73578b012dbebad0133577d47d73f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbd618ce9dbab0b9bc179625c68833290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee1619b089890a26250c2adf55da36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9d7b16d9cf0ba7a674a28dc593019292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75e3a24e2c9bd76d35bca763c84ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c3f7dc662829587fdf634b060485e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf95f9ac03beaa12323093457be124295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170edd115c819629da456ac804fef97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db225a95cde14676c0d967e73ae5c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970b9bcd2ff656e7da09fb07dfe4179298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19f284b64ced0012dec22a9a6f6d12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5314e75f27628e738e0ddf5bd645c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef8e1f457b6fdd278dd23e521994b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e462a10084179c01c3fabdfa83ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38accb9c4a62ad0584b054dc37ebce04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba14f06975de34e1a863cb5c5eecee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6ad12cb30c7becb0b7318362a76df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1b52be2004d20e1e2237f6486ed9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67299bb89cc5ba5cdbc933dc8af012307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e4d8653d5ad1b2c093c8c8f98eb39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a9e0a6b4c24147b21ae6993e5486f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c82b795c85a04caebbcfbebdc0322e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e54d12382fca25e8ccacafada2a79b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54f9fe0d385b3c3dfe7e8879d4c197312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a2cad095a85a48ad2c2c993711c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ccad399934471f9f78ff551728c05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78942b8ac21613de3cadd0ca3788a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2fb5272eceaf446e287b7d254d70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c7836740cb7792164e12bd8e8920317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18735406d236ea475f505bf3b1c586b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60b9c3eacf7ee50b280a2bef9afa78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fff0516ffa61be864b4fb404c79624320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca06dd7dd5d2db443a08a5c7aadb32f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d203f920344fe590863bccff19bd5a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804b1ce0d31d9dad417783b8769e9a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99401bfa15a3dd58d2ec84bfee369316324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bff2c0c522c0fc5558efe1f1337eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51992135e56a31f8ef9a81080b65ac1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeac9cd6fe8592b00d05b08b0c3fbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9283ecd1853d8d0d942c30fcb2dfe5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15077ebf7cf9765fbb17db38994285f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae687f015c4f9f7fbfa83426277137330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982101cd9acdf4a9301ce6860441a05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ab95ec075bee316011a456bd928c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0db638fecb9146f53c239b3c545f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f35a275282429a78a0729993abb1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d26980de4e35b8e49442c0e4c57ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593e416837c3b3c846c3f438d7ce996336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136d37267d1c439dc2f516825c88714337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7b46fb3e62bc46acad6f1bdbe631b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c60a4e1f49af9265fa78b8ad919742339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991408ef8a397d62a71cc50827099cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc858a8610003874ad44f1207cb34fbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b313af8773239e3b6774b6eea6d7cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fe4bd544d9b488bff59f1826ad81a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411e288e8fbe3f9937952d69f74bf68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8bca6443c144d18dfe530cf6eee8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f545e31572d1c920a375c4dc974975f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b84c9ba557004aeae0bac9d9664bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288517b5fbf854b03b14e2e467f443348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb799019dbdbb5a07b1de6f1dc70ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c70c4d5096d0275e54778b062cbe4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9967daf1f69a41a5d2d375822223d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb373256cc89446eeba48a2ba9207b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6ab4079c17b95f9e406bf3d565be0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d09fca0e2bcd056a72a734413a18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2839c1d0e42896b0d1d4f841027a43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cd7e817e02bfb9b81078789eba292356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7401f6522a459c8032706619be3b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661455463f99028c21807c1881320866358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d220467b44eb669a0ef2431c00d54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dc3096bd00ccc318ed003bc138090360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97536779ef14f163acdad0e8effa21b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d965986d1e329597455c5eff75061362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe383d79542f2afa6b99b9c2d6729d90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f28787f2c4e44cf1cf357a1fb4522364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73af79b1a096443e7655d48abef09b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468b186aae866f8c143eadb54c9060366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9093cdf7ccaba731722503b5e439cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b789cf3a0e26ce2dd399b7bc7e15c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3ffae78394d6efce51b149edbb83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4359e68bc686b8437963105ff77f8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36c7b698cfe254c7a851c33c7c300c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34853d1fd0c141b6015c1d2eebcb7c6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fff697a755a8b640793180b8d13a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf354dfbf6a4e5473a6c4f136c17c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cfb4ba7784ff1e62b18a6bbc2bcfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac8147688958c1014f4b83e079adf6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0da685ed43e650467894fc3eb6f550377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6370bb2e5c55d7bcf17ef47448387f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a858fd8b3a9e6e9b7bdc7795e6af76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477f0192f2422dbfab8b1df6f23b200380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3577ae20a9ceb7e8bdb28b0b0491c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889e5a239cda3db7984516e60fedce6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576abac0d7fb60fd7a85876c15b3dd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc3a2836e6e3b8fc8d1e29033dab12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d05e0b9028e93f7e4028bcd7dd3530385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dc907d8eb76dc625c7cf21fde146d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7bc4ba09149a12a611a5c381150ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522afd082ccd37f048322f9b4f6a7b24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5968d2b72f717b0893a9201598f27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302decb0c622e012a5c5770bc10707f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76539bb0b87d10d061305c096bb06c2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c30db3a2cca5e2bfbb86d550577654392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575dc5741e95a04d83f05dba4ac3b1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d061e00badbc67af82b90faedaf15e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc547e57e7494fac1892dabcc7ce6e17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39140b0ab6001a4458468e3dd7ea01c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669d0f484ba3d377f0b86b009a6e8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005cc796a54b94d61f5ddd0bd9b88e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b893f5096c340ac2af5cb18a03367399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fe12f1dd523eee19a0e5cc90bb6cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42f250e0c3cb6d7f7f0c20c8ee036a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54641e47788f8d885b4e962366bd70a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c7cd6cd2166777dd8f87ff438937b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b0396874623538f62021ef8324e9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f71d42166a7a2c009affd87bd26d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd92eccc946699c69a44ba52753829406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e41b1f58f208b98698f880479a54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d108a13511ac4c3376aef73a36043d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3704cd69f0204ecff1781ee746ffb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138cf4b72cde86d38af7b066022dfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab339af3b86b6bdd86c2622c58707ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a019215aadca6abf6585e2d51b1e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc5dfe97c1f234711d2dd0ebba9e17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a266c487b2155dc8117098b9602319a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f922f6b38129cc327706dc2affb119415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f80a3d7904550c0bacf4cb9fc323416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaf0a80c6128a8be8cf3311e3e2c0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b9ecd622af1912c12a474dfe1e9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bad88ed43b444b839ad12355bf9763419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991468005a10b7f91b8ea9d51c554f17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e662a79d31be1e68e853ce9235e4b06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d004925a068dc983a53dde2203eba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b5f4ea5741e5906bb176052ecac2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab6e69f5998d2e25b5d7b67f3faae3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f94b8a66847e6cd698822a46977a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e6b4ef2740ba6e44f82f412a1eeb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5390b2e9a125e071aa88e8effed1dcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a8a439b7222981ea3f3dde581629428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d2b48e2d548cf56c090dc0b555d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73ccaa8af48b248f8cf32a17235d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d81cb23d6d812143926d1033d97342431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d26d5f4d79e48e688fdea949391a34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8c3b3ae47d22fcd400d6ae81f3fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a8c2d9a7a95b00561475fb3421f6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26062f4018f613fb6634b8569311dabc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035cb77efbb872717dc14061ebddb65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043343bd1d402780ae1c0237959d7afe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105631a7f69f34f2d1c58a03bb5bf3b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846580f6be9d702c1bcffd4ad7d8dbeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acfb1218782b2bada66d0baf292c2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada160190044268b024487377f9d9177441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d29b0d9cad9a0eb5da2d4c0b01119442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c736d98e7a0fe2f46d2aeb9aae9c2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737af7bb6b4be36eddc4b9651c0f30a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f8916cd2bc5e0bc199f85caa11622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb94f605909f2403ade3d70c82722af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e538209d4cea0eb32da509c47fa2d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5516c4ac8663e165a36d70d523a45a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8d85b702d1f2286d3ea72751edea3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa250f1ab53e705c8782c00a8b2ee7ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3fa433438006c8d8a9a1561a2137c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640bd6a08814fc427f0db1041a5c630452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4fc65f906a621cba6a8b66a88afab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872cf171138d77504ae1207f4d1286c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6cc297876165b6654bf5238eb658455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22f14ace980825869da28e58ae5dbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd67ac0a06f7ee63a7f2d32bde32ab6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b28b709c34356b18b6b6d0ca9f732d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a368678948b5a2790a675617d70427459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2707a5a9d56bd8e8c712fd0158855c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c29a8af3c265ab14454815b8647c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036bc7cad3a35b442813a645d40e10d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e0655697df074c02de842da748c13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4dc59a035001d51575b8b7a9a5e29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12cc5f06ea46cbb8a66ac27a1b8ee5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bee874b6d06d7b511427e50d97fb09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff276bbf06a1640b8b26e480ade013467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63d04ed98ce309726fcfea9f10a252468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404d73bc9fb38e053b9c6994ac07bc6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42a81667d4f9c9edd1e9bb7e8ba9e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13730ed9d9f58fb841ad3018e9039abd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818596e8ddbc868ccabee05eb04e4b81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3b6e0e634b3f3161208acd1ddeecb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df62e630595c963c4e9c06b5310839474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa0089f54d2a37bd9ed676b1fb199475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26878958173b2ffb833172ea8ae912ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a13ec8ea91a8625b68cdfeb4ab15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6998849b6dc47522f1430470e853c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb628805cb2ec23d0a317e337c442a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f99be9efd64692aa668f5b981a68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8ad3c18ad1b4eb7bd23ff84cda961481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ca2223f3c00ad9940c5413e7a33e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673be60f071efa85b84ebc45c36f40b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30728845b8f649c3962bd5a98f7d25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e452df21ba40af6a50d803af5af5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d7befd74ec68bb7c1bcc443c5eb4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67c64138b151fd2a13f77d2eb14de4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ba07bbf36c1f15f22c87f4b91bfdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5db89a3ed5068f66fa4bc839e880c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33452f08f0264d4d57e27ff3becce80f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f529657896c9aefbe7e47c15f7b1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daea37dd39e1149fbf673b600b57ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ecdbe10e223fe43f562d1cb97de02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397509915012d7cda42b0e16ae929ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf032686a5d47c43892e52cbecb2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa87906fcfb5ca2298c87b8d0113e9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55e88f17dda482c63eb3e205edf7dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea4edbb46e21db57f2402d67ccc8b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b212a67b783129437d515d70402e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f519cbe654a456261ac24600be52aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e924d832765b6357ec7c0e6e89e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c325b0be0d0780c77114c35a04a64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5299c0140eb409673c606cca3876b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff09b537bc23d446b7cc67f161124f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f6233cd0fe13be12aa4e5cf54f95a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c1d9f87677f8d48e964cb1cfa2aac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc64964da921ad044e8cfaea1a7c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f78c1f1b071f7ee8c227a785d796c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490200f38e9e4e144906036f376978c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac1d3306ed597c3bd4789e9996c251510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21412183656de8b71ab4d15e8d35a238511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5ad33a5ef26427ef8c3de00e1282c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc655e1c58a7a77e226c66b26a4f8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d9b416e6a621cfda7f24880dc6dc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a5f7e2318502b86380635bce38f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc4e22998d932ccbf051fdbebd4e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c2a4a47fed46935c3cc2d5aedd5cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a88aa851235305a53d4456ca030d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a82e1ab19ba4257199fc82f469a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ef211e9bf8d4c3240e95c9c9e68ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478774add611b08d8b86e1c6093c11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79d20621d41897f9d0788fd9d0904b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d352e5d6c513e3a2ee1b67920d3bd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7549d59160d97cef9ec73ebf8a649d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17af9975bced970c8fc560eb686b8ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282eb2833361514aa5428b20c1ce4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d53ea6c5fbe3b792bab388ee93e91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240f2d811b2c913cc0b110939e08ef0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27adacb0f7d05120117aa42154d97f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906857155b7e63afa11a8fbb23bd8f0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8527c8011a7c59c1efece788cf0ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4291775c6e70de65921cd4e97799e2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9da1e18231f803e2659bad52333f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c721afee9ff83d0542a6eef8da19a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632020b89d64df21d4e97344f19122e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db52e2435a0b7ad6d4c244881d1bf3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e31e444e51dd22d1169349aaf804e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546e2ac32c1f9b6a410f80e173d5c3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949c1d6f653016dd03a91f776bfb20d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f17d64d18d2915a47b9b9587edbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff261f6a9d244b141bf11419ef9570c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b42fd3af05a578b4aab2c08f3e6e77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b59e875b5e74d15bd5cf6b590d193543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ff522857853302758d97c13661a5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86619af3d0ea85a3442b8760c5d0ba9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a71a294ac9275d02f4124d4eec78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f841d1870b9daee0e735211359a7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b458608499a901cee4ca7ed18aa81f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f0a54e75fa0616a9d570b5e57b2f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03987e2ce5a80ba46364898e9d6447ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60f273d31b372516b763bfd92820b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0de3be9cf58f6a242357b784655f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d3cb38fd48cae674ad149d2bf68c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd18b1e21df8f2dcfdc1d78cf5579b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d944358216960c87464c9a9200da99f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b63a247c287ad1381080fa447383e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085a78ae14f134c184a33e4b67dc5fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dc157dcc1a280ad61ab14cbb48ba6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c12ac0d8391212b0ebf6207faa357559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edefec4f3ce9ed357410532e4cdf714560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd86898bd2ebd3297ffb51efde55d30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda5042d40eaf67a65469df9c284698562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abe3b1febfba7022d5c591ae18d5c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa20a5105371b5727b79e21f97a7df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2d88bd5c963f6c8bbed0ad44d17fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e69dd5d87c0906fb782dd400f350566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159839c44c607a3ee1a7b7f3695e23b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d11bb8cf0a6e1337881c45b01ff34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221ca2d299834c24f8fad48b25a95bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbb8479c7abdd6e11122cc52a764a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e098109c619b2000af7ca9572a5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949e37c7d8be545a71ee25e400f843572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7cee75721bdcd3a1c1b45d85f1e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc2844218a76afe1765262042549a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72852f8a2d1c8b22d08a8a4279cc039575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595669407e3968aa6b5fed803734353576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6e249a84f8a9ee41ac58df1a0dc00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaaf68867aede1064c2f940336491e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16cd872e4deda9dfb13b23b0961c82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d631f6033399e38e4dd15c70f52652580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9feb4eede5e60fce46bff29fd690f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e525a3a489944cb3ae899fffcb9d37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8969477aca6471fbf1d4d366b239144583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66543ffbd6762aa4d9565ab237a779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623f9e66098b164ebe358adec15e436585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32ecdc655a7c6882ca26984264ca74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a06946e6bb5aec2837c28db6c2019587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f684f178e4a9348eb1fe2daf4d9418588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b89884f355502e9248984ea3699c6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d58ff47894870b6b6dfd032b67c56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bf99ab7c61a5eec2c1b96fdc8ba68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e8bd9f893a5cc9987c7a1e1a569ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647b3da049eabe1ef7a74f9bbec9e1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6823022be25729eb82171973f1628594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f672ff549d81dc047b23c78646e51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518c1fdc6aa3c01414ab4c20832d96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b027f35324a7f5c31a66ee6f5f44688597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05371db3e2b9e22310939c9a59dfe09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de884dcd5db2a2608a96723997d3fc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3786c82e92521972ff15ab47d7889600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e05de7275f633ff1765caf334d72d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96d5abd2582e6b9996bb5496e76863602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056d533cd62c6ad9f9268ab09896f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c937c4098b9acf0c8d81f6422a8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c471416c01b40fe2a1c95e42b1274605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b962be441ee1c7dd07b170ebc08bcaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f616729a01f4b8ecea78d3c1f12ef1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8a3afea3aef6feb284879a35ac540608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2c5eab4278a297adaefddfa03e618609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a85d674cf2db729962a6cc010095610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dc4ec29e3d219693b7025983b0783611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afd39fddca9333958e2c4ec0d8a110612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c16af5ce88c7813c6984eaaf0b8405613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bf1a21b2b86449c0e14aa3069a8da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6166f2044ac4e5988a8d485488d3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcf805882918933d75aeb399eee142616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905440c39a2969afd2a6a574bd24303617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa21104ad31a2988f8fa3e9bc29f0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f455652da3c166a2c5aa11e39fc0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb93d49e212e1e86ef438601aa0fa34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9860b6f95b4fe8e0ae41288c4ac46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a464860afa54c25bd377d727e8fcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903a97a4e0b4e525f17a71252c9c182623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57976e1e907f69ad2179239e24ab560624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391932fda440faf793232f8172bb4eea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ef6f8cce54f973d24b1fe18fa1ecb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad589233e621f2d6ba36c71b36fb06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ee7863df3bf300931a6424a9899d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe946dd8cda5405c933b277aa2ed5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e982929e4dd7955ecd439088f92eb8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a6d47b25dc293740b85a8ffda6a55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42252a8ca2dbc31a80eb3e63839090632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8f08ae0de7ea88ad96dc14c446021633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d00e9e0011c2cdb6ce16d782441115634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f968cf6b60b9ddb18f0affa8660573635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd39e3347a23013a0722f6b9b599fcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e7a93b13e05095747f3ae8159a6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7570a7ba44ec40b598ca2942208b3e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccd0970e5102158584b17fbd0d552639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d209f49a36cc7a2f5511ed6ead1884640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f1f0932268a0c54130257cf30f20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c87895141cb3d1191030b520cf4c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3747fda20522204da9e721af8036643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee2f9428381800bff6305b85c5008644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcb70415151679fdf96814e7ba8967645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef60e2ee8800117748f738d5a708a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4674e107a42084e375949dcc3fffd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d252c8978cf582e642fbb5bded09b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311938c4baf124cf0e031ce120ec1e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09245efed0ac97ecd9a49ffbb98da381650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfc3eb05bdc5bc2c99c837a44bb573651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b3dee74b6b42fadc86b8f8fd9ffcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6774ade3631dec63f43691083745417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f747b89c762218bcf7730d6e5a4f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d90208a257126b67ec8aa34820f538655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f26678c5ea17be438a9db930eb5117656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e5ba45c8a7d1f0756da0ed9ec96c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f360071afbff9fbb8eeee27dbd4d98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed00f62f6d6c969a272487f93ebb96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7317556ca600cdb1e9337658b339117660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e652a6041a3c65e38fa8b9536f2819661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169497f6b5ef1cc3888ad206c639d49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df3f6cdce3dd182493a20e181f9362663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ef6a3a9f965d88208a91e4ecc17f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4841f2b82907cc7ff49d1f98ac49cf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61b80e4979d073fbfd5ff1592fa345666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e40fa3356d942a49079c15d9ef3bc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207c6cc7e63f2daf42f46711387c3b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48608a38601f3d224e221fd4cfe1919669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe55525baf877bf20c74946c15b814670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b935f28b55b9c9505a982bcccbedda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a9d31bbbfd4763a1452496832e75d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39546344bfa1f09c6e62f116f28ca5d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230034136d88bfb4bbeaee9832c0fa7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98286e04c37d8fa9d23c0352344e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f5f81d2271fe3836682a8cc4245e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a918ea92a87501feaddaca26f92aef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df07ae10d2995d83667c1adf4f08e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4272016391e01e54aeb9fd6f572cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c014124035d7b566e87b11b9c04a777680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b49c47345a1b7524caceb5aff1fce0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55b75f76d38a1e861a37bd4ad8c80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ce98636925b8ac2ec069dd7e0529683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c218b507bdb1c5d73acd307ac8c555684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b6cdf2d8991acb2cbba0a1ee2a17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a4d4b44526f1d24261d52c7d27200686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aac20a3dc8cce058599dc17e415173687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf24e3855c6f2ae2a690061e7a975c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df28d605535864800d831e0ec073eb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46430bacc19ad69f06e62f7215de12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e9d57ed2a994b7b106374c364612691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03278c2c4014913c76dc76bc08dca9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff118e3c0576d4ef805688777bf60d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdfa286bb2e9ff0de67fea418b8ec1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edad08264fdb4f765568d89f804f2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e46b8aa8811ae31984779fb9f8da1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb8ec60469758abd222b579e6c5a0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495c6059bff0fb73295d52fbb1b498698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd86cd3beb6966efe519a5303af68da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fa49a8f6712e8b3d820fd5474ee34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3e372b169d57b10e626877a154e66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b6071a29588c798c9d770008fc8bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b128c0b96668ad4424699092d625e96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45705eabe68c98b757730f6286be44e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422e3425d10aa6dce19212d843d2846705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdae8b365ab61b8953cf93a3512cbe8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa148b32c1b33918a4e43a54d9551e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017df2679e5aa92ec873e2975afb4c16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2346066e1dc40cabfb182f31b88a35d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0ae940dbed5b9fc3c0ab540ef4a38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913288c2dd0ce8ca55c5612a02589ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2d1bcf4c3d0a2323ca51b1f395da8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232c04fd3e2ef39cd6b0a750a59f96c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd08e70b1f66ca3a9ad14cf72437a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82bb17b6b024b5e294598b18f7eb083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a3d8131513584f1ec0dec9b80046e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a52ceecf33e3291ae4bf3d7a207a345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60849c8c0c439c0d787dbf15ba19d12d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13454999ff343ff1a42f34039fc9b0e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddebf6d2fb67252ba205c8afa8c582a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0890353c1b9e3aa365d4175f1ba939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043bc0e3ad94fbc0ba237fcc705e37f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be151431295d77f0134f0d9210958e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964f91a9d4b9fb476830fa0270ee93312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd52b8faff3cc29f2d01253f099ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ce3b5918df54fc43f3eefba6de2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f4fea81ec6ffe7ab8972f5fcabafd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce86ee94bbdfb026d5def361dd7a82216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e35297ded1369af57d3b232bf964617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fc21d527b732ce1a0b39f3d95640a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415618b532477c1bfb9c94a71408393219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6340f939c8fb6d6da40b16891b2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa792ebe0fe17dac045736bd67c00e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfb77cf3fe92ec8816685e69521e0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17f3dd889df55956d191c0e25f6dc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a194ccbb8151d9afe782491d65ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e2140b77b985af1eb4407a4f813825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb30efb6cc9c376f571711a460db6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0986439257874d92a5df4019d06dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d031c2c1c0980668c27785b81b3ae7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a046d6e5cd25185602764f50fd7755a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1bc78634801f4f3fdc419da6c343e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5ed925ce40b7a82981e75c1e36af231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a4e53b68b92c25270b9a0910f3ef632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb65439bbb0305b82f09f9f89c57333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507f511f2cc9a9083e9e698ade06f1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc59590ef382ddd12b47c55cbd1b3cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd487b75960ba617688a8a97a7f64a6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e763af0a42234f54324a92837450237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1883ee2cd744df34e116da8ef38f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b4e57a86b63e2eb6314e2b52677239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d46a46bc84a49ddd9bacc8d9eae1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09099ba50415fc497095c6890039541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442a43692ff68d9acd87c1fe2e6d82942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc43a5e19bc3e3f7525d090bf4673743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dfdc6d73c13f4488516765439c16e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47879b3240d2746058ae1712fdf3d2d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44115300ea42d902b00889cbe0655c1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b378dc98074b0bb80018f7613f5fac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a35663d588960d7e6959a04a005f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca512017c994a94ebce5106cdc6b7d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5c20afdcd0a967696a94d77cfdf2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af17ffee5dc7e130c851b45f1b4dab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170e24782bf9a568a44327fc0aa3d2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51b0098df029509b9ef1be651026a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7a82ce393fa43f010d951663c01b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8434f52e8d963acbaedb390f5b2c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb24309f140eb071073a011f5d908756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552fc66f8593c695eba8d382f80ff0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271846b09cd9e9001c06c359dc8b95658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7a6c27885e850d4c3e3bc1503264459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaabb858a85e15e0c31ce6d036e1f2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee38d0a6fa5cfe613c5e0ac8a6698ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c46804a2e5e401741e8776e66074d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb326fffac7e9ff7d8db435b3f0ea70163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e69d53ab20c3d2ed2bc62b89818dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6101171c060497678562a84ae0e1e5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbafd30381772911e915cedc1cdfe7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d34badd2f866c104e3c2da4a206c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f460505a59f33e1ac6f09b00e94d7ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181245d7de573dd4a2eb2d68ac6e48d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c15621e8203af198d1e4cb58e6f8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad52f9e5423da823a9de2ff09ae3b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b2e80190e34d28ea28730bc81591572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f84e1ca9bd7375acc69acbffc514a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2305d49ed413d2fcc23bb017a7d9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021e52f2aac7603e552d13019418fb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad8e6675e30763aae4b9c2b79b1ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b955e773ef028c9ec085edfa0ef491177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e8dde6cdcb006a3079307dce6ce9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1ecd5fdbfa52ee31ff44e2ef2625a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c82c3c0f0a2f89e7c66f7c6d9b90080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95809821517cf252bbd05a4f86c090481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fc3ac98e75bdb6fa497f69837004882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a93e91fb088d15d9878d67827e3e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e334e4d0aae9fec380faea703e9d64c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce6d98c6d06d6de90828ed675dc8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c386da58d5a1f3ba69d6547149a7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb1f10e9d558b40c5bd534a9098dcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea502e4a9d5ef84b4016bcdce53d4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d00d5ad1008d8077c1a777e9ed824989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dd083573c3464ffba648607108b9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4e4e35f73a55e3720efb98e2bb9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e88a688436608f30a31ad9e136cdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d13cc88a7c97b2716475932e968d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2e24bfbc62c9657e8372f5860c87094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc3e0cc55d53eaff6b8635531c438595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258fb97bacde958dc6e2d3c83ebdb0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920c002d328222db47cdc226f329ce697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62feeefd4ffc7ca8eeb67ccfd270be898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceaced29a281fce4963a1bfdf7ad7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789832776854eeb3b5a4cc8828a6baca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a4d46c11704c397d6108c3e6e6db2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0319daac3d5162616d451c3322a108102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c619d24b2dac823141e69c49282916d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ae55ca15d984a07120794d4ee690104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ac4382e4d0fe964238f5a3153ebc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0584de30657b7b4b1abe5f739fa804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3675fdaf501804b7af7c81825b6a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca73ac74f716c64acd646188aa028108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a1caf9b79f84709d51515c8078592109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a0d3c2f21786bfb0845a576e2e2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929316084572873a587ce4e4f7f7b51d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901f28dcc7bb153555e36876509ef4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77835402a18122c0e9eef1333ee80f6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9659bbd23689fc5e1b787ad252398114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58b071792d14fc37603e0cf23ce5da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413ff3765ab7d3a7289dc12f85acb02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb9d0958f1ee034ac794ee4fead16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00414b69b1217af8a8420e62f1ebc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b670dee66c5cff48536e554d343b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b1170033296b0c9b78d0695f035a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f915097edc88a07b313ff478663d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f555a9fc13886b0c7b83b700713e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fca624fb7c88e5e34b21d60494113123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6ba996eebac906f1e8c1f47d12488124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22fe5cf6600885f4044da386f7a99f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002687d1cbf21f5366b3aeb791dc0ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f5d5d88086a8a5c11b14c241f2cb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523eb43f7e35e4fbe92760d1385257d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c743b5d179a08ccc455ca28fecd62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70daa703e014deed07c46414c323e25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e73cc726da20b93a83fdc105ea2e9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d245f4f4d48b642ea31ed805421e78f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc32e62a9d31632446ea0b1f48067cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f4122e205cc6dd362cd893b0bb4ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4b94786e59deb1b92b443369727cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21019de8047e2a05b03d1bbc937583136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a81f429387ccc57a4d67427e5ec0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1414a12071d7e0351ab92a6da0d9e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549833dde8b68df84c913dd381f98db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbfdb1a7023c1d6877ed8095f16c65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534c17ef7de0a9a54b8e166cd500e64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2b8575900bca287b356dbb5ee1bfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7bd308ad7fe5e0335440d80894d41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915963f93d0700cbab3c8282b5849be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10bbe7cd8db1eb983bdf52412a17f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a20b6fbfad7a04da3da41e9f9a5968146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3e7c3aca75de5acb683a86d259195147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9320d5eb0d003a650a18d5967bb79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee7b60aa2e9d9107c077737c893322149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6c171c267ed673f831d5e557f6f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcefb8907fe03411781879450d7eda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f4c12edb701dba6ad320e54cb99f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e07271734d3d4769ae0ceac0da2a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb4100fe3086de532f9e8cfe1eef5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308bbd7f544d3adae8ac0f418e84d38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373fba9c111b1c4acc83044dfd29b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8dae17247c7d52d94bd4efc303b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1f7f174195bb27d8049b79547d69c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2faf4dd72c78dcb0f95441e2fa7fa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec20c1ab0131e6926071d68d020b6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc817e8d1d0b2f6cb0028210d4a3a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2aac86c055b0a35e80aaa146e453c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c6b1b1d19553e2c2d6f816f688798163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1ab2564ae3cc9f7c1ba4b0e6f312164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d160517500a961de8d7a0340e45bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08532325442274915bce69e5494875c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50358c888041975a1bad50ff02bb8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab0a338f73860c853eb49253307d45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f75ce344d4576e3cfd482659f5797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b1290618914ac6e79526e8c9f59e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871d435e476bc1b5377664355e9ef54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5be61b79aa5f57a2c15a41084014172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b770921bba1d3a8f87a17524f9e38cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b19fc0977df895eab7cba0994c58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c1076aa2c4a598e7428f62064372d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc00369407ee30138b08890b6a513bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43b2a0864c53572ebcd4182ff89c9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb9d9bdb75e2c4db67cdee8d9f657b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dbe4b00d06e3b3c1602deed140de0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0e79873f8fcbb3c5aa828b03af27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a14867475780c094a6f962bcd17fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d59af03ecddc680e2491596b3d49d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c82c8d53b19fb28909c404336d579183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff665b6759cef55dd31260223ade2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486248937bb08b3c90fbd3b5d0259b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581505fddf7832e143fad558cde21f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08364844b6b87e9e81594fecd48e363187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fc80edf498860407c7553dc2240b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa30a810c9b258cb4c722973dc2dff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ee429bdedd83a030beec8c54c91e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb559d1275334147aa3b6f148110de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad16ad014b75c34a8824cf3f81c26f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ccf9186a6ea747aae988648f6a70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08d5f2c5b37216bbb58ca517cc6b28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc7724f468a42470741a7c51273e50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552526865cef209c022151986380f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e915ea2738044fea06538498f6b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d90e33b20d8b27ca18906a8b5039c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23cf2844a5eead85155d7be666f05a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610eb6f0dcac8ca6792f42c8cd11e73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe2f92add8818cadfca0135bf408e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471216801a85e549c3dba2018cf0c594202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91408c97103dfbc6a04db9d5f57c2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347fc1c7df486799a1774f0e7b3997204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171305d5e125c2eb389e8df98afc621205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3306364779fdc495c6ceec5c611d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f6523b90231a0bba3b30241fb172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845263dd83581ea1f4fd38e6630e27d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beec6c2d823d07057659b77f31a4e35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ee5889175aff6b9500f77fb5fdfc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee9c52131fd67fb5e1fc6011de8d40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e3cdcba5602dee0bde5d04d4dc7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbd4015aa0c4aae101fcbdea2901c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdbb657ca59d7a7c803cbeece66bcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e7c77f99d70bfe7561171ef75869215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115a4b26126150c0ab663a59b656c4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc48c0ae2e0ca6c1689bda90d26aa8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d7ed3309a49ceaaff439bbcf54f39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b459a3d237aed282281e840b83cb9a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3268bc99af483c003a30339cee48e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b5bcd9300f02362640090610ec043221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb6f356efe1d668efcda56e6b21f15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9953eab836e5afe9dd7949df28901b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce278fe92cb30167d055a2e47384a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a939c361367d516ba2e4f15a1ddd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f621c19b9289a0da08b79fbf24ecb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326ce055307a9e358cd044ffa9159ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31db90dec44f83a06d602191117f87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd395ba723ba48b3e07f7f578754163d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83b809d12b54d1a85a037bc973d4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792ae90b1883837cbc1fdfd1e847d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dfd431eda88fc2b5d7dfe688c5f87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57fe849b9e7d06b328d2bbe30836b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922520e9668e2a5b3997dddb96136d3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4059734305cb749fa61006f374709e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241171087d35de644218f1c75f48cfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53baa790d0002a602e16b9f78a92ff3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff8721b1cafc291164f1accb242d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c499c5f3487482841537b52ec346871239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a14e1c99f6eefc665342883bafb3b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326cae65131c9d8bcef6cae999e326b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aca40616e97194b33b6d151c7e3836242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a856737ca20851b28326f53365009243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dcc163c06ea021f54d43ab19cc17b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c634442f67010abfc11336fb70bb6b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8bf908f05b193754eaee8590120a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54f26739d16835a281c06b0081099247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42a8f213512cc1d6e769a8ce4da2fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf26844a41952bc7400ce2659ec5fc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a4ca24887a356a9ea1fc9defbcd91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d4c35f5c6b565cc62ce760be932c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c00ca557bd1417a00dd4a939ed9a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d7d6ab0984c8b16c7a96b73119ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b6845ec4fbcc5cec1b734fcb3ce63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4319ef0fe7115754190c570d56543b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d55c767746977cb9582f438b1f0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86924f8c6bc812ab0e9635dd44e1d7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b9d047aa782a620dc58b2f95b21dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de374839a85d4ca7a4ec7c97dcfcdd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9edae01b862c8f9101399d5a58050b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c366c7e39a4bde10c19d9892df9b8df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec945537431ec4837dfc203032bbc6f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3f7d2560ee329ae41261a6059e4b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d5450ab48cf2953b65bdbadde0c18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcd9017dad5c1ee53b065b6a4b52cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c54c4c7af4fc1cc6522958a63c7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f66372c8259c0ee78f76f35d02a4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac015df3eb10354b1a1264f0b3604318268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288b9e49e8172e0b46cee74b50cfeeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27bf32a644fa0d57ee6ac226a22272270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868cdadbe620dd53ff3f78f107dde6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c5f07aea6ea8b62195b91db60153e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d31feb965d88339b3c1dbd8342ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c2141336410dfafce4664075cdfed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ebee60f1cd1f10ddbf8933e8eb14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0f80a3f3d74051cb702b1f8f69da6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb43628499aaf22b09023282c78ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206ebaf908f8377df3afb38d244ba05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998438e67639180256e16d0465444b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbed35ec09842bf39568932ef9cc6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d98e89d278ea0fe524f2a32bcdd05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5453bf1864dee4fc3df7af25fe1322282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483dd72c65bcf88c78315392f2d921f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b1ce0c858a084c8fa629c15826985284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab406d69af35e7d6e44d1e82705f4ede285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4042c9c24a144f785028c7986d9e65f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0afa1d3acd1b6c624d7c9a9d590ceb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9272bc7e5184f9fae6146c362ba399288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416180ba64dba333358afa49b3d2059289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe2a70af7334ecde6cb2dea18b351290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700cbd496c29bf08df19756c6942152291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d38934b1582d47479885f4c72d4270292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f46b0d432690dc05299e2ca98784b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f1a72db995f249c6abf5066e10d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5242a91db849649e50acb05a27b3c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4376cfeb313f093524f644511ff6ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5491291c51753d74c98da121006d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073adca6743e98abfc2089953413c8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7b515c1bc4d560c92200751d22dff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038aef7e60235c0666b58b06a630254300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5d3a35b131420d3840650b4ef4625301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948da946c411e293f6af9d8b8123c56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af093ff6d611d3ac742d85dbd97979303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6470a1ff030068ee34e771e7e844c0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20fb2bb930af8e1f90cfecd7cde14a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13075054de9652c39bbc95b298d844306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7674be60f00c464b73463bbeb5a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f823cfaf88e7929970ad9f658e70250308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb675d9f3943f96a27884b402032f872309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd5d33092e50079901e994e05a14c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546758aebe8923260cd22e97212a7b3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92495cdb73a3d9c60147988949d7ea92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc076bc6dac816d13a4747b97c82c38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a6fe68c445b5b4883fda8497d41c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02714bc3c51c86cd00ebff22d88fc92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce762e644af805b2b5a02af85f0095316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d2a3f05c98b89c635a54250fdf2ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35331de2b8f5164207e1e7ea4a858894318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7139d0e3a85337ce107e936f2f1fa7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d449af39b5adb31319dda21740c0a96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff377bfdd175a7b8d5e6e449f061498321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b648eb052cf6b83546923066c36b39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd018d967523be48b2d505514eab8c38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e19fb39580ee48dd4f9e9944a1e279324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff3f7ac1531c9df0ac4c68da9467b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265cd2bc13b76a1c4ff00d35faeba51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca951fc61d209ba4c5f30edaae907642327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952b85ccbab1269b96bd639f340f1ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d665ee8845cf78afd1f26f0264fa2c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c874a1c76f4ac1c8ee0038f8a3b81b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1f4809d810e7cc655cbd46e3e6b54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853d96ad4785257b99619bdac8e881332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0fff8698991bcb732d706ddd9e92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0adccefaf76c471045181fafdcc1ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e8e314d0ee7f4ffad39fe27d673f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27c7f97cb93c5a0fd12a530232cdca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a88aff05997507c421d401dc80ff0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172412df436030245e243c4f7c41c79a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221fb7814e3fe4a7177164dcf42c7e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5112b2320d6c6fa0b84ac3e6a3155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e8cd9819d07d1a5e5768e23d47b10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0ad1670386cb2d5ba2f48b7a8881342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ef6e3d89675617993f04d7b861f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544cc59be398397f14d9fe0141c0f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa846f989e5da8e0417c8fa8c03827d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64621279f8b33765972a229f28c95bbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded2803376bc2957e49fdbb051c91ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3cb78a8f7bfe237e545d2033b9e52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80267f063954edfac45e04cecde3f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4537d47a63c6b71d0199a4a6ddc10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0a36137e824a544657bfb38a0ea7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e12832ad92574c9b5df2c16f49ceb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9035a5687b2cd8d2d83c2275c21eefe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e03681c2de61d195891af78b5beb0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f7350efb052753070992822305ca8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac37a44dd55b9d743734d2482bfd78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6cd0815bb460cbf80f2e514d6d242357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ab7884652515de632e953c294d16a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e8b205866d6146d4a5bf173e3f721359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451348880d9d2403b0acb7b7df8d9ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c696fe1b99bd11d708c2452409423c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928cc6ba0df59cb9da4b52cb1d43911362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e5639fd45d6f50082c184592a1c9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876ed2f0a7308fb1f9ee84792864f9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae431fbd4899dab8d4469c7f467a9f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf9a5b7b56a653150610bdae31a45a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf675e4161459308802819309949f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a58304dc0eb228bba358b1bb2211368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a868834d4f75a7908337270c91d934369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b8b80e6448cfabe1c33743f250235370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07b4907bf387d2d91de934e0f2d79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82465bda989d1468007d40a47efb0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff726db957d84539de5cd20ac1ee17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d833301016a971db7eeb8ed00b58d4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b77ceee01c3d9a3ce4faad4097cd05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fce693ba3aab6262bba666829913a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a17d473367bbb236aac190ca05046377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f5d9b79a564817fc1b5047b5751cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fdd519ab20a3c444f406da95cbf08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919c6ebacdf6351b817bc3bd9bbd0df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d15481b27d03b3d2515a7d2808118381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e29ca38c43ee8b9ac1e345ddafff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a5efe4a3b1dd4db0caad1372ecb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f01e9452d35d4365a060a8f9ac692b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce7f0089b67a0f612383141d0cba1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31016ee19a507eb84a0c374f76cd4413386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0bfe2c793699289b84fe4584de3c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60279b06cd2755bc650a2dd65bbef24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a98f86a9dd517752cf7f90ebbe13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bce67a33e0c21941d5fb332b63d749390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe3d067169eb6c1274afdf2a928ea7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025136c6f6c9746fcb7281c6c13b500e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d30916197df141587e19449ba31b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396018917a17f0024d7087f598879658394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e71ac327dbe719ffb521e46230846395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e887b4dbdfed0b35a3217d63b70ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2dc46322480170a6d15f1ec1d3ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628252b60d1bd70bc05979c5ee83538398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4383aedf57fa273b98499094adac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7aae1a151c06127346dd9306a544e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaa0fb08e233f8fa1e10c444869286401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1710ecd682c87a98b5c96437e946b0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72313eca5ee4a3f7f35b691ec9120e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6d390f4cd55c0e631088ccf7b7306404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032ed2cd578b43b69032b07f6b52d6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a54daad064ed727f36fcf13ed99b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b677bb37dc512911d3d0f4958cc2dff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8354d4449fcdcddc273f191e248c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa46875ba39afada7478474f1dca64a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cd8bb59d8dac0d379308521ddded1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdc5c770dc0f1f3bed4fc28043118f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82461f61957af2bb583b0a029ea06af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3fa101765224f891bd02665df15b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9fc902574adbe7593c9eb53c8bc5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d3a943fe6b51393fff48fd5e961e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9592154b5eaa1cccec692c2eb8f4d35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c296f189e75518ba1bc3ac5156b4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e117f9da57bac45e5c6b109d70849bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298455826e44186ea6ebbcab24f49d01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca418f93a2020b5609d4233029ab163b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86202b98169f015ac73bb89ae4458fe6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b46376a3f88d073a49cb8a574e960422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00608ae26ca97c50e55d105bdec4c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c682a9ddc3d9a72cd9349dfd92fca44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc807487759894129ce05cb244a4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ac9c66ade12c9dc6d513fa6d24109426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc9732b47d92ae88b9f43a801ab35d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d2acab01a857585656f2b1a842946428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34851d6f9c441d54d7b37db24d9d90c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f672947932079cb7944cf3e9c1b936430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b6b4ef935df83ddd0ebcd1a71fe0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa8cd4d4ca1bda5cc5161b0ed457b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d7cd374a2c438d0838150022bf4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d1849a5d80d78877a74fa960e946434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10ef280f06517d6eb68b5cc1f2da5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbe50a9ca69750015c30588382caa5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd06df73401cb3a6cce8c49d01feef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e204e2b1d4eec6ae81c5f642af70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962a5c2a74de3f80b98858726c0fab3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07701683b4f4bb64d56898563146d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009ea135f907a21088d318171342f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e314c21ba3f9383eb14bcb299f82aeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf575d6563a175050c5bb1f56b7259443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37178aec0e572076c30663c62a5529444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a3a34124e8bca953343ae594e3f09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378116a57ccc494373ec389decd1201446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053be8c561f55de8e888ef3f8a177ecb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f50c3bdc68a737d108a32fa371cc16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c60a41786c3f0662471c4f8fdf5b02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c824777132f1a575131757878846fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132eded39c2409f33c3572ac7f92f50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820edcb15227f20fb76277157700b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951d4c5f4dafe78f9a026b52af664b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d52032fe7cf0e0c01b5a5cd22b71b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fbaf9126f37ec3c1bc5b956b0b1fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ceb988eb376bbea25d0270c4a7e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921eb1c02e38c098805d8635a1bce46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10b00c03f4ecd1f8800a99bb6b94d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3208f8a01513359b19ee9796babcabd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b6c37dcaccc34837598124b8cd0c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f953be407a5bf1b50d13d3d7c2a679461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc0f2582c2e40118e80b3791ed04e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249bdf8a7e809184ca7273d6dc380a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68139323ef44fead5c9eeba14b21f3d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e7c536b8e2f6e49355341ec5f808a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0b6821a5c16e055f57e402a95a0e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf28b06d6486455ad7e69b9529b1c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974d2aa27a88f7822a758c201c3b313468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757c72d268b7cea7d7e42147140776469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00adf78cd240ab0a9f1c7e23d636c82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec38ee2119a1af085a987dd14f0ad83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad999bb873bd14d29fd5495567f77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b75ad1beeb2f7782f02638f411fd92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f516c1a59a856045c61e36387950a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe5c15ffc453a6d6a8b020f406a4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dbc1c0fa5ffa66a9b442f4a357ccb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def63870e8c02cccf3104abc4fdf54ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42aa58f647517354f3d0401861e69b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a62b0a98ccd4a15fbfd81eb10c67a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208e45ed31345c295b67fa4448716b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab91f604a20cb7367e110a80b8d43b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4356ec0cf9a4c3ac0202d28c70559482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be840f08197b6bed43a760d211f47bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51731328251d667911a6f6227d064f79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb5071f15a4bd0440c9ef8728db85e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53780f1a72bd15a202127743d18257a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283bcb6ef71c6515fa176675701cffc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab946ac546e1c4f62287248d4c4cd1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e2981582cd3c0162d07a43b6f49e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7d5f7c48f463da6ad234b88c40bb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cd2a15e4c06dc8935a45eaa2b492f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0165bd08cf6a2a3f26e1eaa4159be3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ce851391f4827746c4815329c5511493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41dc7446c4b13e4f12e137f2f63a18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e613ea61989020acbee8e3fbb7da5eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fab9ecf38e507e37792aea9a2a732b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a399edc6f13ba27958ca55035ab94fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ac59e66591aea1e9820d2f9f7468498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9231a1ac3e91153af1347a28d5c923b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6fd7af6955aef4916ddc3c2fd8737500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcf31b08dbe047ab8e956e67b87873501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1eef030a13dc7b7f252fd3a7b7c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b265cbc835a89907906313aad5a52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d808c43ba37b405fc75041be66785f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9aaee1cf7e68f4080e14c00b93f20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc41f684374188717ccfa822214ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f57fd5d1456db163517cea6d93e82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072932311568393521d971733a99cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d76befc765def0f04559036056005e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d64322dffe53dc6b880731d239fbe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3601422ec460b960a00365bfcac2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcd636859c53e1337bdffcc74ea2e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a7b52b90c26bac4e3a6cc0e89a592513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1468a73b1eb291bd6a4d99b1fb8ad9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79362c3d899fc3ac8767aca4716345e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8cdc3a8cef3cebdea54c622924d84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eed6c68b2e7142c867515f2e65935517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc34d62217982659847b3ce1b41e71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22113b08e0f643114712bbc17726c60a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e73be3e0230765a5b3d95976ec60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0888aa4b0798e99862605c372229904521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b7cd7fe81f286b54e114748d6635b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b346080ddc533f41f79389f23acee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf44f4ace97487686f281d4908db70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081083be1c7df01434fc5e5d10a49bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547add117070a19d33382f2011b77bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b6152cfa1fc2b9b9f539d31da8c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4c9ce49971a29c275dfe637eae98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676e590c190a5b7318f73507558ca9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3118c1092402709908d7c96eea6630d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c919afaeec77ba1421a61508e4eff7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70bbeec9413a0392a2fab1597e5b63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2c809d38e95e9c9ae8f9b6e64a0a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd475b50998a93e0c0c62ca72a0a69e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a20d51be6d37ce12be69cec7fdc84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f02a4e15ffde35dba25b96a593f7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9142ead593690245a626947aecca573537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc6291a3abfe386f1d703f7e1f5492538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d810bd62932b805b471bf9d58ee906539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2fdf25c427b66039fb804439b0347540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f461a02fc1c30b1175c59f652c6d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ead5fd7e2b6e92f8724ff8dff30055542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffb604adcf3ad96876b7f12e9c2e83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719522bc3a38f10ec9ed3b6eaff53bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f468f56eb25746716dd5fe828ef12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8fd1f74616f25dbceb8befafc41fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48776bbb4ad548f0b3dc1b2017ef03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ea54f0be80f35fc839275b36dfe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3afc5836d2e9ab86a7b3edba4d3678549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d1c72718fc6104a9732b0081ec337550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7ad950fe11db0f57c67bc87f30dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec44f81f361f607cf7a36193a2066b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46941e7a2f9e72b2cf913bb9da55a266553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5b763c8fe3a50cec8821a0096dcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d1e82c3ceac0974d5a8ba80216b6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42078b2e1f2b272179e92339f55295556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a94b600680b2703840664eb4080a9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4320d581d482c78bc2264164a22a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ac25079d22081083b835329f0e5b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a6a2b12542d185f41c56af5f5ee72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251357bedb10b1a3e5f0a9c04c3f5bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653f0bc73f246e640ad5a04acfb4d77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ce35155b43e6fe6a8930c69d0a9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee206bd956f3c94c2a753b821f20776564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede93f050dc2483dd2d661f081bf39ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d72123c925c29c20f93e71bdd57c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bd020563a36dd9b3912cb50d89d92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d155d035d2a51f5722d9836a938f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f515d9c57ce3c52873e8d839cee07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf77201219df5363e8e6c256e5e2ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9126c12f48cc6a4dd052e24f6ba95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff554c0fabcc3cc8f764266548989e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7819756b81123dd0a575f05594ca7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c77edecae772c23bb48c2779309f31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43becb32bd7131cacfe0c1b0fb7c2331575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289173dfca9933007b3b655bb9eb17e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17c505e725b1017cffa9fd856631a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db6b59b71f2cbc26966a5eaf64fa53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0023c0c2059752e6d02b01021ed35a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60899c7984dfa9a1c88879e9640d749580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817f2ad33f0f9771ca65a6b1598bf6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2836c10e809cc6453186457555b210582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43392a0ea015db377261b8f84b4ef051583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b65709a7e3c7c4624e818207064a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46066bff4307cacb0695253c01dae6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638adc16c79c7d188cb2e0252006056586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e27ae1ea43b10d369be72bb7d45f25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc770df5cfe973db0e3ba8b38e56853d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5bb33028ca666745bbe7ba02cf1bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd61b029786d5857d55b4fb0c329379590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b4e85594a55d50a10ab93758ec89d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eca938b39ccbaa8cc18c59fbe493d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e796b148e43b5191d990cd82fe0747593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d931b1005913198b69343488596c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efdebaf92bc737d537430e31fbaaa3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2221de4d69d51798ac03a4af37db408596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dcc5da37b78fad5e7d15606778c32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca6c6ec913eec409620b576043e9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc800f6a2d0829369a1fabd969c8f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01ca1bde97b7652d0c2509c374fd42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd627b2ca5649356247a1ff7fb870fb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b70e4a7f71faed6acaf02a72c6849c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e38291041b969220f3f43204c75ce5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8da033a7c564a3d8505e9ee47449604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744d9dd3549e11a89c0c8789c88d9d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf904c6588fdec5395e311e0d28cc39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad2eafdd5f303c89ef83b33cc0acf2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf128022c88b553bceda323572f579608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257e276dc7d1d6a6f08fbc44b61f98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1d79b7422b7db511bc6eba47f1c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad76eb212ac3b8275c1f9df3a28c32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7877a1ac8506a47d3088a7a6e2433a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eb90b3d0ca31662054a74faa56f7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630e545f40c7eaccf717d7cb179b49c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f20fd7ed4e65e873aa7ec86035f856615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59483b46d31ef1287f1431feb6773c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749a26fd9c1d1dd1746a6acdb11caf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3df7dbeab15790e485235211380eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8427772b9198e80c27c2148ad2f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60079bb637da13d1e17cac209698c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50022d3965c0c43773328ce3888b3bbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda3bb7eaf4febd3cb6996c69707315622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15309195825c7e1be3c8b43852b0425c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2685f7d9a330ac64d46832edf58de41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13670c598d1ae2110bf8f0a6410d842625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9fae839079f9358851b023fafa408626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091d74b69943c64b03c5852071d5f34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76896878803bb4c2d1cdbcfd0363927c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7919cd81b8082da4ba9e55d2fefd54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2c767cb03c999ef2a81be59f33bc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78231ed55b387c1cc4d6d34fe81a79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee907091f1e7b5bf855ee57c8aa5cb5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b455f151f0c4b3e2f0f74b78066333c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad6e53491ac1138c1f4ed84221bdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac610f1e0af053c1ee31c771cb272b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9a17c6ca474e539feed55dca5568c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00a78eeabf885553382abf6aa86265637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7266263b924e55e0ad9a056591fe6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4759c5ff0feb49385f616c5b7ffb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501d497a5b392526a15738d62b8da5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9ce08e852f65e6668a166bc64273641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae57443e934593345ff207fb42df3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b368cc19061823b7782019ce528c1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6805745a06f7a3612a4e214e7a3d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c195e8bc32ebd4b6644c9b241f26595645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a27ac45645efd0a3e26e4d10b56be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11390d002146c3d36c3053109aad836647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe771798acc513c35ffca7525a895c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598360aabfcfdedeaf0829e68ba21570649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a60376d0138e49e053c4850f3426c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a623827cc97717f449bc532b5f32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507fbd8d2d0ed27c1d4a541a3d9aefb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e64fb8a786dde4b65f23a9a3982c03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18df7852b7b0105a25d9d3ea53c26ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0002ed01c49897295bcbcd1d3f90125655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf21e053dbff0c7d327bb6f907b7379656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84b1ccfcc4bca63ebfd5b44cab1f9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a121738f2aea33d3969098d36ed2d03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd14664fa38a2b276c2b61ba837bbb3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27410b795aa6c216f5e1c1e62e2bd889660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209307d2c91dd2ce11107bfd050f38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d7404b0de4642e9906d9bbe741da2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e92f6a1c788ad942c0cac0ac4d5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b4ef8efc6ee00d1ea745116b5494d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105b22bc6413cf8f15e989cf56c389665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef768491c55c9395318f1853cc0b0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654637de98692ae0736a5f1aa72f2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bbd4b1fc2f41995e5b2d3d72a1fa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dee77f6743c3e80d0f0d74d295ac25669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51f4fbb99d1aadc38c2346adb4c393670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65e6937817b44d61d800a63383596f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb8460458b687f873e927eddba303d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fed0579f25d577f1314660a5e27d10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d219c400104c5a5b85f959efcfd0fc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f6d6e067c5b425c1fe4e81d5acfad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc360e07b67a00228c2dd10ecd66f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a86fa9876cf2ffcab9a976dc8ce085677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff676a07564d495b6b2c2b28401b09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625905cf1e625f5bb88ed38b441e04fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3414a7d27f7d7ba3be2c4218c1b02d5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>