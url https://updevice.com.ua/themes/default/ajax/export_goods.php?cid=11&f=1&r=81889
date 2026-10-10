--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824080fcfdd45d5f8b36cb3999e15bf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1244e8276d3793216cd3456f732272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30762f4cdb480c004e3961a25fb22673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0313ef01c46bb24e22e7e37bdb554c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf93548eec8c795ab9853443a19e515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cab7712757405d4638d269d58075386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53b63bf2163ba39cdc466a0374af9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e229708d485faa8f67588311228c798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f24bbec35f4432687445c15c7d269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7334bebac8c826ef079cc9f46a3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f14282d69530ad888a97d042e3a7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d9631ab1064c57e5f2f56b24fdbd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf70a59c250f2c07001908deff6be7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbf46c5bcf392613d67e8254f6685514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491493ccf9c6dd6dd47153648213447315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d824c3d325ab870c633fc305a46a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f268cedfb0789d7717d063906fe4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977885e9b37f1e7abad9ab9af931de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4bdea04376f14dcf28f778d93e22819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7956d1c2fdd1c8726167ebdb52dad220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a41876d61e6fe409ac2a10f272f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f673f88fe344012c99307445cd924022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932253517ffd43c732317f922dc72ec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650d1db87e60b3789145fef8e283b5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d92200378f1cf142f1883cbb9307d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2aa788ceff18f9092e04bd82f64a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2853cbae5968ee73e00793929f6462a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed2c9ba21de446830bf3ff7e56225128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d78afc311914e48ae65c82a84a131729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfca64c570874e4bfdcf1a77e232ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e19900229cabc25440e33417329c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005ac5724b00ef5b7514d4bc7b042d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dd117f87fa25da6ec70a146963d4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbd570c6a451033417f9283635c10134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e503f0fb7becef8878581a8dc0fb2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaab520e9e5e3471d0c07f02c8923d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e00f37858536c03adeef71649a6bdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f3debacad87fda02e02788aba284f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0c181669d3e9ef90868b6c1bfae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b2a39e2f9c853c547afc102b7d6fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0472f11f2549167f802d0dee2d7c69441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bcafa6a89cdb31e08695fe213d1f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a33a5486c9116cc793e701c194fbd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db309a7087a8efe158ac24fd3a2e97944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7d0a8cc3094ddc5b244c43b1d886b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b77461932e8613dd07f91b57a2020646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b54bb12a020065b1750d0404f2bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91726936d87873c73eaefb7d3d9a18dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc6b729c99e64ef3e51a0c9da170549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d659fb8c37444dcd48a310808868d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed681a62ab27af9f2ce3200d2e027851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92735ede354260b62970f7a8877ab3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235861a66d8fbbaffe619443132741653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584be6d02599bebe19ce58269f6a11d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d4fe1c1a0bf8b2cf1094ae4cf186855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131ab70acc932c71d7dfa2c57a8d2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f8b308cd76a817ed572ccb47a5dd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6ce700df4ea7df1e5763ab612ff8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469cbb0de522901d64ce45680dc6e6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62bd7480f3f9adae1c8c65916d51b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d11c7046370013fb53d3e18cf84f9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfcebf62a41ea588cdf6b024c551c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b81b466f9131ca281442b4cbf05cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e49d0c0eb52c619bd8c7db487e74c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1b9cecb60484774ab1a070774cf0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffbb28a34b0c12ef4d95ade1a528b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754202b662580a79187496b458954d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e3923c2bb3b2f134f4c29a50aadaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858690814ace373796b81bc7069970869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa012b8b73e68f193220580e9115a16970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ce7392329929a1c4cd35f7fd471ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8692ce3784cb652e7e1bc9fd9184a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2c238073f08ac310009bd42dee95073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06374ad9610e2e3d473e5857fe01a2d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214c5b0c90d6ececb9f0e03c61ec70475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481efac81c55d1f5cded0f03ba81e88d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae99fa5a1afccc00d4f04e7a875d33a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696cad9ce8d8973bebf95274a26f58478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0426ea34e42e417453935ccda874a4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dba897a8386c5c29a44b0e4bf0b5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9457c1e431f31a947786541b30be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4f7338d3717a5426ec94843df26e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d141b9319edc2bcc6cd0b690ccc1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77a6dd38ff6954d90e82bc0708ca784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9176087a963fed7d9490a8f50cc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a15765690692f1ad92b45e7f7610e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3583e60ea6bb2873ad739caf0fb1c3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52552bea4bab8cf3bf3c10acc69382e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc075e06ebe225213bba2618ee78c5bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28c949836df514f92f56adfedd001690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ed102227f0380779a118cbd6bb88891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdee46a67f6fff6ccb6056449cc5db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962c242e9e7a6f2fadcdfc64572ec4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873feefe210cdfdb2b56c043ea06fd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc820a7535669bf69fb72ceea10cc9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396714dc84d238aaf68c556139054a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995b3d04146adfc6ddd7d64059b555997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d821555f85da0856fdc653de55c65d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8710c000af7837d5b36c779076f06ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf89d97cf053077b65fc6adc7a88fbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f2df6e37738ced4fc14c88615180101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526ede0944337417e7ead9bd2039f79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176214e7ff3ef89be58b7d5bbfec8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ce1cf27bd67968b1c3f69e8c327c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cde7f0cbf1128797b21b425aba202105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471f6e16297e2fb36853b1eba76638d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37251b74cf63959c0c69f6420bda33d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18ec35d710a8b4f2025c409c8646cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33feda86a0d642f376503db0ba329f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c262fedb2ee90a3048e30d0e20b537d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b635025b7e49499e1649562b83b81b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c90929b4c0e39b717f3389c381343112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931368d89126053537b918bc4d0747113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb713d8c3a3631d0ae9e6e581d27e958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4d923f8dfc9a6622633fed3a5ce46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee4562c9a8a279eeb506af36b8e0c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090c978e8cfecf15baf9d03d132df4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c08c396178dbe50066394f0e574245118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a359701bb46092f6395da5ffc1fab6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc507c5c3d6505f778d077be6710013120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceacc8cb6004f41f9eee95c43e58c27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692d488df6ef7abe16109ace52aa436122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aece3f898286822bebd2ab05514773123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941a39763861b8facc12f4db3595e78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d5614da8d9b51565c8677f9171536125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7e6728342d778cfc71d1e804651ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152056408dfd520846c72ba62518b906127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f3ca3482d364cbb6a0619504919c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86c42f86a43c2c2383ef42ecbe3e18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd85f00adbab0de26e8b8b8576035130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c29a766dfd9af35ea0c1e5d0e62ea7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5db7a0f3a8fc0c6ebf60217fefc91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59e2dee636a7a6c623cb4b27423a46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47aa2bdb835ceb7f3abaae210fc0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c56b07fcd8c300ba90de708ed0f04c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe202310f14f88bc70669a6fa065d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5f699a6723d86c5edd19c0f05a3eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7e8919a89141396943062d578b34f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939ac9dc0a80dc7edea4f1de923ff53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54959a1c9e3d9580a4b325454f11fadd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031216dce5e9556371836f3d567c57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d41d53825c3d973e593f843dfbe3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c669fa90cd323ba0be5d4599d7a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc9ad0d56dbeff7d4ddb4f9c0435b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbde5535f36c7459add50cb109e2981145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa80d8af054aa383699b097586ea1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae898f753e59a016bfa20f02240be89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c0d7c0835b04ad09fa8d91600f97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e70281a619902445bf1ecded078c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2986838d1dcc1fa720add1b24b35be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b8dc67341ebc8fd80adb7b2cfe47a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767aede0a36e31f4f6e4375ae128dec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d366fcc0797d4e8b001167696defabb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca85c993cd8e49de27723693fe0aff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3d968c8cb4b22076ac61f5a9098af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cbf8895c8ae25d58aa5c0c2ea3f39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034907788c6a87cb5ba431d0be85168157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba1b2e3744403b97ff639fc230734158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f7376ccfdcc97c71dbcb241f32724159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1037f26d5b7a64eeeb5a0e6bc7462160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9025cba4f9968f9b92e0047642a811161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24661d8b18880c0727fa47d39f0704b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad58936f5ce0d2c141c3da0a1bbaffb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5ce4de3b18d734edf87804abe6972164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f91f74ab13c3e39745d8da0a6990d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2936d17673bfaa92c60f03a822c1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b1ee985f95b28a5985c5be7bd5b16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38eb28b814c71a25ae72d8941c636b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d112f74731d86ca3a964407e7a2a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce39bdc9a692222ec4f7691086a6657170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e84f792ad9982883b9cffd81a7682e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a0aed4b8126e255f313a7d834d848172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4949b630c55cce62c3035ce71be032173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9962ed99aeb2c6ff04abff54f1c0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560e6a610976ed57ed153994b585d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658eaf594b892586af174eb5bfb443176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e87f9f113a7d0bff374d807862267a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29b0eda5a1ab0468689343a6dfb91d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a717878f3a2f49dbe06e73deba9a9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1531cbc5d7ce680f82202d01d7abc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643924efa6f0f31e15544f7882d708c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f59a42753c188bb22f2f37c65c0f9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10d8ecbbc70d37979fe25aa9a8874183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da1bf46079aed5f940ca1832a8233a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ffcd39b55561e56b84da458dbd88c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162466e4f8d2aa645f29f327b74a155186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd86271747e32618346fade6ab604d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0310bc8e216b47d992a96c2696cc33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05074527fb691666e9c7616e9779d246189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55ac26d50a80176eef56343e7b0a89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bb9c85394ea6d9e72f7b458e200b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ed00c427b1df34dc4d20f2cb0612c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7512b8a971021fd3ebfbe5b9ddc77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cad59fcc715032e9aa06cfe3709c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de4359e73c9ef195fb95a34e3631c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866717f01fd4973d4cdd77ac63cd8a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd8ad1b5b15d26dc3e52ad596e28e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e6e21d4b3fad2e122862f1fe187d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d9b867f8ad7753f904f52958884d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6710e91e898cec4e1013e22511b3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98bfe39883880280b23d9ad4885b30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968f432c8f11ef27ca67a3d4672791202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107a0190932b1e7ce73dc02e8810790203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158fd770fdaea3b6488f2c2314e9236204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367756f11d67213af7bd149ce9b6424a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb097c8263d109d7d263e792b25bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc668eb5cf4e1ebac769111d3be012207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02173c5e4d23682f3ccc7a40588937e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088017d4433978c266fb3f3b565e85df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8cb14b28e615c158b15a9c3268847210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d16e08b99f42224da04ba80b5ccb32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf02783929ce02180bedf51ece89d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c298989be4d6badff72e15b568d54c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277e5bfc1e1dacd518d29b889a6d21d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e29cbc8ad825ca39cf6649cb3e8d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79c08b4c1d34f19c4bf22829a4beda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9029cafbbf242b63d6e7f7cc0f555217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7fa4c1390bbcb712f32341a59ea22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a4329583c8080b5896cadc119305219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33791cbfebde34eba7d2e54a62158bc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf09ffb7b690b380de3a94492be2a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d04f7c7ff86a3b85316dd607d76ff3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7048075962e3e53547dfdd4336b22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908570b6fec015d5bed13ac2e380c78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7ede9d1f165c83b894cd5cc8af379225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec40660407cb742a950b4d920345a7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d5bd1868869c03853a8ddaa4c9d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3ddc7e38687c581169d8145b4de30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de924a3aa67af4fdb275e755356eb56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab22149717ea61d4cbc430e77cfba4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340957c981e84cdf8f2ff2ab8212191231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbced51316c32f42d98cfcda53f4f979232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e64336b9ca3e6336b116fff092149d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9839a71997df9276b37553abac1633234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719613f70d4c0ee4039cfd12ee3f00f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c3788f3b5136e51419618a178190236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00f8e0bd4074daafd96d84c0d5091f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b343d7de1273d20acd85c6dc09760238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897bdd506e7336bfc41619ea0c5fd86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a968758acec59c0ff097dcc3c6ae4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd4fa7ba132e1c953e2cf2f363a96c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba39b7f892677151e60c72f0c88b63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c0cbee9593a84733cf9bdba2c5815243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3713d889f541f7f64453f3365e7cee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4cddb6e1ddf1d8f16456ac7e3fa95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f274ca300739ac4a2ccc8de2104b795246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb4a93819b64ede65dcdb197fdd526247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace1cd5cab43eb1d4721c9a48bc3c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cdfe5243877dbb67e0f499154cac4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0eab2ccd54cb65d44647eb68e26d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624018cdaee0c3a8e31f0be9e153be11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff09a0dbf9cf1ee19f11e210963c45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586462faaa39afe29f47d9d15c5fa92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db9de391ded06a78afc7e59bc255b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c3442afcbabed56d6cc33c1329df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5caf966ee7126d388b73da6c553361256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc4d1e0b5c2fbb86e09549e5f3ab9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fe0fa0b8d861d9e35118322d9e1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a57d059f74829081e6df3f9bcfc7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f235d8bfc512d2a9cb54bbf4a3ab8ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc1c5cbff0b42466838c04e90e16c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cc6571819c54fc4502ff500a59bba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b07088b1670c82fcf4f4109083faf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d1c9c58bcf86b6b7d431195ecb27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c67a4fe6d07d179e7dd7e497303d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bc745b1590b1cda5d9572e760292f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8531855733768aacb85d42ce860b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664ca77fba66a1f64dd611542e69272268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f78e0c48c79ed655f2ac0f0601b864269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4101585eae6809318f160d2dfb530270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433835846e1ecfc6538aa05a9e2d4716271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d5d734ba6942ae64f1b7c1ee592d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e94cc94638611d0e8c10408be4f53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf68e0b81a081aa9299a271ba5dc55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab28ca70b11a416a63e1d038329b80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e582c40a94718b819f70d15ffe00171276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290dcfa153eea6e946b799f1d8ad716277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a41085452a936c93531a3a07d283fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b57a7c04285188da965d021f178107279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8893621766f4e65a6b33493bb14a27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0828c6a6a0dbecf928e899ba3b57f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93543085cc0121f5998929b06340328282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4f835028d0ce611a6a4e233225219283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92768a30656c33d3fc42db61f461ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14df2a08ef47692e1bb587d487bf1e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f0b2df684e4edd9977af5241e4f9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118fbcc730c975495f63646a84cbfd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f5523e57f89b26b24e3370e1ad982288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e654cd5450f06231e3e683094eae1c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b86867e353298ee1d36b740430bc12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771e405f55e40962b81d0eb11ac455c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebce02ee404a6b06aeb6cded97319ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c0897a389ad494f944c0413106f65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3b709eaf3f1db5a644367337d5f9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80db5a37205df5ce08a321f64ea39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6659dccd6779206f7dc5a3de83d5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beddaf7ee834201b2a888f25d107d62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd64439514d8e9f870f5205dc1d2650298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf8fafc06e921b76dc9531880a32b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9f7f4fb6e405bd82f15d7fbbd4e9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b27ecce3b17de00f549d24956375c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aedf592e1c2b7b3236c937c8bc30d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890803bda8e7afd984603b52011eca7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05561efb62b6679c08266ace35549898304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5080477a14b278996fec37503851c7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43746db8ac4653698c499e008447cd29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe45716bc73949cda1849db3f6f64e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfac0e8499d80f509fea76e50674c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c1aaed8e442fe14bd386f110042f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f34e3dac568cf058ff24b6a9fd492310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3635f54d7cd68ff31fccc7e4865ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972788b66fc251095be3d4a837ec18f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626ecc2628b6254a77650130cdddd50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e614ce0bc360dfe7aa0e5716efd68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f5b7f290d8ac3594ad1fd97f22db3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcebd25c1c2728621934692f0ecb27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b8863c5f546a55e817316c7413089317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8f805b43f9e256b0077a25bdead96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d7439d997c9657426011c2ecc096e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cfb85e8c3d5e56c1502da1b204533320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8252082dc718fb1560c10e2fed44fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457f09875c26fb6a9f5fb17686f3b4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be895068b141b2150bc4d8a57b06206323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60454e0314bf67885929e5094301e80f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e47a9ac811db0c2775b2762533bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e688a0b2ec7f15e0c66d7df80326a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a20dc5ef7ceccbe38c8eb572fe9d27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97124d39dd3b5968a2d7365caa54eb95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d697b34c7dcf5d5cd1380f47a912e17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144185c0c3af59507226b8d6b5fa3284330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77901abd64e280b413446d191efdde54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd13e21a6817243fd59df77488ea0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0103378c928dab0484d269608b610333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511697191ed8aeb8a1435706a3eea3a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb336c350a5001192e344ca4e421431335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47b5a431bc5fee8873d89ee773b13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817d42e74884062f27b7b151d14fdb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cff727b1138cd7867f4e1d728ca06b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c9306c8285d46fb009a28ac67cb61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a09eaf85fb2169cde5c024b5f98d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558728d7788297eab269157c00508b66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ca3e47106b3dbcd9b4595f036c2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1f1bfba3a019353107966c03c216343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83545a83c1903a860cfd1e472d26ea38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484504b581e88bf043f8ba202009536b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616dd0a9715bf415cc198a8718883b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6f1d158dc8b74307e94d6e89a3abe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79998014c3308b04f5df2a71a6f8fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197545fb0e83f602c691001fa0a5b9ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83584f0064ee9dc8f0c60f21ed31d89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fb6c40cc568e5eba5cc0e073a6879351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668d66794f448b13c0dd6489867fdd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab76c205730c463998982eec209787353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8069414ab43a4d39058c32aa67a73ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7efbc0d351d4f02d2f8ba38156368f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef4dc5eab0791ca72976125a6acb51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386957b80d43b83afc5d29cf3abefd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59c3574269524c2f0c637bccbc5ce6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d84ec1e52a8682aed7b2dc213f7dae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ddb81eff0d0c667aac7cc75f2dfc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec327024c01efad62b3c808fb000da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f13e25410ca5333d6bf19b2a49e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e59de647d2236e4aecc63df4ac73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c39f954c1f1d2fb4d2421c0453fc19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db318c76cc030c2fe1f120fa0c312365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee2d1978f3cec570422fefa0063937366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9488308c48ada374d01341b6f43b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629245dc58b72014fb634dcba8455e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a91f60880c8d19729fd6b54396f75d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb53fd8d25b7b09fa53d92aab0fe1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d55fa2e3b8728acf357b96fb39cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3ac9da63c0dcf397291a175c15b1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f427833886d17ba3753001cbefda8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33151b81c386c0fa444289205548c11a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15749b097e8c9b1e442fd99a4f2381e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2422b930e32a5732f91b53e799d87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b790ec43b2e1aea61512944db3d0717377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0aa21c0d7a759637f7c03289369fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a736d0d85afb3a56715d988b5ba2a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886237441c3e4d09f38014452e83db23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c996dfdce44c4cd3280e2cf8874485a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e226b8b8ebf1b68f74c4c5e8c9d5bd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a54827dce1eaa5bd3de379d56ee6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b16c3b3893eab5603fac0fb0bd3ab2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187d79c387315848ce3a314956fcd3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7b43f00582718d5578d51ef88e947386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70360d24f904988f6ab85ad688dc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a99610eba13f650a1a68724c326d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88e6648fa5bfbc9f08145af2979ef3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ad8c67b9fbabdfbaf9773819f8ac6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d298307a69104e6e680c3ef38e4d57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c977671d535e0f84c9fc6d136681f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54336e62f9ebdd3bedc560ed804bbb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7130ac8c1d608b4107f1bd90916a1b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5d6a2837dc318ef774c13de25bb73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe239a795f770ecdfc653768b568f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c06b34418b2ef29703fea5f6661ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072bd4981076613d4d59bf04ad09540398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25b9667e0403276f387d044ff3dc88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927c719b3890c0a6bbc0f9eddf81dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6f45c0984ed53b42e007d37ae51c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b236cf58cd0dcf96b7e672c549dee86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd7eda93a11868b78be9bd25249f02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e78df8d0f34d0b846a852dada5b975404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23735401c02b2994c1900a722c57b10c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aed15f91a91edb8b84c06a8b02399406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363010b2adcfcd158a5952e7c354040407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5322b7a7185c47ce06033df05302ae2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2801db2beffce6a15883a2069d8362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb54f4d8e3f8885010db55f4adda40f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b6dd1de75439b91b0298cb11be75d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f7902ca005eddfaa91a7b6e8fab19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e24b3bedcb8684079e0564d5ebe1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd73fa5f19ae42471a49e303841608414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016bbadf434b7ee1c2ad8cc44293122415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347fe9043da38c2d143df635226dda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebc413657a6d930f2100d688f8703b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159379adb1f7246956eb286a1ec3c2a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc0cf596aab30647a9cfd6fd4289a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6d539d179359e7657f5c25c4edbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c9e51aa66a5aba8a9b362b1a5e045421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021ce17a7207b48150dc037ccd9088422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6705d1633f91885bc85456b95a299423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b79e4228d6b739362e2005b178456424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3c1397e6b1494bab3b7f5c354b14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3bf6ea9fb03997f568d597b593e36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61659c8cd7d45ece07298c1383055b13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab7e8f28fe4e95e1c9626285fb729428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b6f142fce8cb51e978c3197e7f26a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03779ff07f3851965c4a87174723ae8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ecc206c7aa2f9e358d9528d986f35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d131e588d70734b1e2e4eae7769fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d3afa826a68f2a6bf5b0ea61acfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa6430a8cc92bb448acae7370ec9c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ab072d11a13edb61ecba28405e535435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5808678a5f27f96eefacc1ec9415cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139e56896ca0805c7d6d15400bf83da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b835627d8c82271333b468775e951438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79411859003f7d792a93d8bbae3321439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0cd2f0d8965f250ecb4a6875006d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2a71385dfd049fdd503db7fce3d7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f6012aa46309a7e266d4fdaceb5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be75621fdb318446ee2e4b8cd594ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda39ddaf56e567f2780c527c4ef53c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf1886fa6568882b20dbbc2e597f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7bc694248831a8572587a0ce55210446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bbcf3bf0aa9668083e45ccc431ddd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036950517f26e48640d28055794240b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5b85dcc4ffb0552bb8160c66a51a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad5162b87902c0cd0ec88dc1123ea2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23922e690a6d1eaecf6d7f5ec3a0f49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ba1f63cb283148b6c5391b222dca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a060361520b7a32c91913f5e51ed5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466dd761a4b8e9d32282773ec507699454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ec3fd31e650e379f3552f51c49b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f20c935f14df51a7706c57b9660ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7551b55ce88fb67f497b728f2a0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499deed7a80882f426bf4540fb8f48b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ae3203ed6560c7a45d18029c7452459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c82ec50ff295914e5c696f3268ee97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aec6e62e375d22e2f44f6185554e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f1d1a20ec82b8e915169a01166413462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36ef541f5e2a3cbd9f4fd338e2e344463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09362b05c0130a163c327affe723f3ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4724baad77cebda1f6a583b26d851e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f5748842fe0c3a01e20e45691ff9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66679332e93f43631759813003511d58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cd2f40c3692ede81f19eaadc72720468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7340b79df5c6a1e37ba593c2b6496e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c575d283b48a4ff3d2a24ee6699e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a9e659af0687ce7a4af25e75eb8d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edce3f07b4db0511b49dfb81392322a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81327f775c3de8cf25f860af565dbf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ab457926a780d2dac2a376944d5a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad93e4b24c4549899c61317d21e32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149214d8f317fce389ee8979d110b671476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8dd8e160a22d232be0ff2b4e25461477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc86d9e88a3b0e1297f35c4e4e4d86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28cfb4d549a4fb4c6734c53387ad8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130a359662bb5f2d0ce6e6e8cb2e6e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811892f9d5138c58e0db6244df5c77a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8009b0e399bebf5d6807f4cde067264482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5afcd6e34ffa88193ce5f9084895ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74603417e75eca715c741a74fda59216484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a0b5289e934efa97c6180c148022c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152490bb810632752276d32e24c60d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b2a3c0314a6958ec0e386efb4192b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c92db6e081dada26646327ae33492488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036a6723fdf25f76340a1aec074cbcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3c31c7a31ae0f5be5234841e6cfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a3b209a4d785b831ecfd4927363c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796232468a723799593a0339960a438492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812a4a31ddf5fad0313904828ca684493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fcfa634a57b8fbba9fcb452feb167494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052d04ac6da2acfdabc35b9df4d61c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe589fc51572eeb8041fd3ab1fc1f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e6164a818b8ee93ee79c87b78ec54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63257d91e3943c893699ee2cef4bad7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c51e834fe4752ede97f2a212540842499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae435073394a84fca4d4c2d3be14d7df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fb0e241f6aea86de2d66223cab9cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45dfb17fa2619beff0291060cff126502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc7d11d83662a77dcdeeceffa3df32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab849e3b6222c1307dc3c89145cbdcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5720d3a44b896f85b6504dc76ee9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b00b8a5535252c1337c4ab6ed5d24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a0a31085d6401e585b7ae44dffc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc557316c5ab9d84a8cec124cf5998508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7d058dc3885f2ce7856f30606224509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd82953dc5ae0f5a81178d61dafdf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f034aba654faf73df7ba8919d1c57f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d75647d8788429c1691d4c41d85db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbcf8bb52367f392f33ea8ea0002d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda216c1c83b60b8690d67b68fa53adf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdac28baed3d990650ff9665ea287e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2020f6f0616b76fa17410330d870bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd1a1de1c65fe7e212475762642474517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326a99bc654f27a6c48da9214ac371518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736d88ac716052f37f3bdc91114ac50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412211ab4af71dfeffc377d06a342b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5666ce68a45cf1e39dc3b14129a69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22a767fb19dfe50e8003752120ca68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec69cded4038f8f4e9651f543ce8e65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cd65ede4746af0cafe170060b66f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda7303961150d6576b78a25bd2208a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7531dabef316032ef497b2ea99315cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36936f06ceb2db90b509714b977bac9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ea252965ff527259ec1aca4bc374a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7137a3b375a53a86bcd1b23dd6d890529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70bafe4c889b8089fce37c059d2022530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d9a46b0d26a286b4c42ab275e234a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d638b719e3023884a466f4ce726dd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f2af2c3aa050bd9b25ca34d2414b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf847bfe60db1570187a0420250970d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd24a694785289d2c9d8585f743c509535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a3a648aa88dbfd8a313c8717aeeb6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17257f4cf64ddb8ce9cb765a086059537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f7991fa37c893377990c2aa9169e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42398295777b121bff94ccd8e142e99a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978065a9db5aa2d4d12526dac9b4add540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de11c49bb4fd84b8e8b9c7e847cf6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21fb96a1c192d0cbe99991b2151ae6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ffe5781646b57d0ca6d62f0bd7c2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0dca11d9845a787d20b9690d1aa10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf21c604d195763d9a34644c16abe8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c996cea6ebdbdbf04f010ff783f5a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336e72e1d84b2650099e07849c7da6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9dc062747a3492fabeb929a1360e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0b48c637fc628e66edc4b31878430549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45582b9803c7d35265b7e6233a45303f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452245a7e01331ba655eaa50c90ad0c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ac054746706c6032397a43fcae2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f3229874d27d4f8c15a2df13b4e42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98140f78e1620ab8308d04de86f3c1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353c1be7dbbe969e837c5d229ab7e6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72defd6e28a8875fe93c6bde64c0383f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a7f59196e66da48d80e35c7729cb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b9bff00a137e60eb1a9be0f4e04a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df87090dc3279bb0131583d631b0f30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203fce294b1e53e0a5b67743c35fe4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de37dde647fa379521261b6c8409f7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93bca5357b6d172f4a83a4f0a3ec87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beb2b09a78aedabf3aa6809fd20be2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89291b56d65ee96a7654239fd78ad84d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c73aa73301b85ff67f6ca90165cb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd49f6d17bf71854a68df6cb964aa6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6282b75dec08bf0d397b2b5def408567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169a79f94f9525de5e47f1324180eb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399f8a11d2a323b87c3094a32c94167569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec373839216e9bac6377bfe2e9382570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378da7df192d0bf3febeb9e127d7776571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e84ec34202feeee5c123e3787e4d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502589f6fc6ead6dfaabba58147186573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c55e9befb55faa397b3f8af4742463574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0078ae7c4755b9c84304bf90bbbd7ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3c62b02291bf0e1ed5872f043c5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ced3fd4e083552a046665e7769367577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181079719642e7f428506458cb1991578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683fee86944a99e7aaf23387bf6b227579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f34aa0e84f6c31906b52f0393b7395580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a117f47963490a7ea654fb5ee4f981581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c8b1950c8144ad6502323a7566380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a51dc804086bd1ebe002c800757e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a986588db7779659ad5304006b0b4c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c09ab93a300ed1deecde57191eda71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7bd4ec1510bc99161ade26e7d55c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a20ec13839a24ce0ab1650e357378587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b6d0a55b1ad85e262badcc983d96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dd1599c32c7e6b3ad075ddee766e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13551b035f77dc075e2a4318efd7ae83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cebce3430bba311233a09713102d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9437a2d38227bd51f493f6cee221592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b56aaf7500119c89d5ea965ed25a3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14814bf913d25808f6534ede3c46adb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f9e5a0a9e4e0c956da6cf3d5a6d0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27dbd6e4f580d565d2e149f6be051b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf18b5a155e0535bfc74843a634fc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98434dc42856f43d6c364052f262d1b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5e322a832c9888e3b9001c9747f4a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d559eb1129eac853535078449788600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925d31ea1d6d958802065320f39d5c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094019d9ef3fc927d3023e033c8841b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659df20ae3e5a496ffd46b0224a59d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39e73210d5c33c08d46f9a7f897cb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3bce5a2712d7a94bf593566bb43b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be2d6c59ebcd2d9ea4296024ef4534606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580612485ce700ee85a93f7062c41e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad2bdf8c99c524396478c1a263163608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf62be8e54070e6efda24b0e4446b1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1699d8e9b7bcc4b4427be9ff1372ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c16965aad8902d7866a8b961976b85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f0cf64fa6c9d5faa4b3d527b104e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf92de5013168a9dc1936f13cf8e22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447379d4b2bfcd8b196c224b40743e97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b436efe0df38c2ccedf27386e5fdf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c245dc0749c0a2aac8b0f21f1f712616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc618c3cae05b99fc6f0ec05a811f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731be60dbc6d007e7600aeffd754e86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f13bb1159f216f5c9a248e60f0a30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9ba66ea090e01e40079a06636e355620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff32272a2aacf1670a06040d5d9c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa92859210d5786221e11e99965474622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ec134149f8120f259e697cb204745623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0ff22f4487787a472a7f33a75964a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee3d9d22d13a958263a2db42800739625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104c5aa9d3099742fac83ffdbc4ae5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8200fc82afabb04ee90dfe7672357627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca6ac5cc403e99c6edc98548e52743628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f21ea23c0cf3c4061d46d783087077629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28420c7fd72892aab6ff5d46857dcda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd75956baf07deb224777cb760f5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af67d4e91f216598852fa5c16e0e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092773e7e964c5bbc09d777628f1dab2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fa73da1979d3c29b52208eea358bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7ea2ecf47d5dce1ffa7cab04357dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a182e239502740f80052f2e5464b79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b99ed1bebdfce3669b6ac38894d5c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e02bb92ccc307634b4c591d484dde5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b73253686a5d0fe23223e366fb399639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de33eac7bd6b7ede6179e19f999ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb5f59025b1b7fe3809da6780fed5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71993ab35cc710f012ed94b7c4b765ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af452edb5b90bac73eb45fdc9849ec9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82edda3afa8ea9c4561a82aa72a0f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445fd84bcff49a34a70fc54f42a678d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6abab926e36d34ef224d2c56a9df91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9d4e3e6215a204be95d1257b6f169647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69489b161ab3e629d2f1a0244fa2ecae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f10bb10d635420d8a5925908f40ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2d488ea3cbede6fd14c507563c81a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d71e84e1fb99d59059c81588d5fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bf8df32bc477ab80ebaf12738245e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff314cd9022d7ac7a36e4ad362384b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fee7e97d9af1e26016d336a371a2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45769e78957bcd2ce7d6f81d86eb80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9d32c64b268555b071c3abb614851656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f41af3b02adfaf71907b891c67c40b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cb33b33df2a2222c0fd2789b32997658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23807f467323e68980adadef68f5d18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ded7ba05146d1cb37550c804f9fad9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d77a5cac327b1e6ef81fd59fba549661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d6dc663cab084891e5fd69c3d2f7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3943a2b02561bfb89e087c854e60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090593a4e82a736c85cf049d04f98dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28c92c39a1fa21f9b8c740833998d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55647f33aa986af77c8d91c55b35903666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac64e06d30e7c1d45ceb7638589262c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c3657fca1f8bda527c78c8ce8cb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfefe87030b7e31272b7f930d7a505c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a186be0576f1032caad4edde95b0036670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1559bef7760e28da6f93c479e6dab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018530635404de5f72e97533c4462e28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03250e4aef7a3214ab1e35abffc6579673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c8302321d411efdca6c54e2b5def9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316c08d33212384ea9eca7440770f41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba54899e24a1223f80d0e027452a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02530f57887ab4b00cf37e8f7ff9e499677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108b92005ff4b89c4a07fcc63dfb46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4f5e1f2bbd5f76313dabb58474cf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dfb6a9e459c14a3e7302444fe65a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c01565e2228cc8ac613d84e93f75d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e34faf95dee693a850b902db69ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85598c72f4b057ddaa8dc9906c27cb19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b458443b35b436c2eedb2500a7f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaff2cc1e8a84bd40c063d70d7f3166685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04295ae55997ef7c7201648f9cc87c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53538349814f0d039d35ce22dc8fd5f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619846c670c5c78e66b84343605c712f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd669148c93985d11e837fb1001c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0ae5776dd252c23f7800fa4b4b669690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53e3f186f7a6c59e89726f85bb17e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd7b6c9c49f6d49d082dfa1295e2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e117fc2785c5fe53ba8c6b84b5b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bc6f3834a8401bf7061ab3ded75e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667edc034bb914df576d9f2c422dbf2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a050303cc5fce691ec77c39bc6d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130c15aa28c5964f16175efaf27601697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3ff70a944403543c0cf854929b1c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68ae499c1fba8697a6cc35589a264699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113334a5ff3d6f20a1a5f9fa3edd4bd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b403be4404cca24757c915bdd8f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb665c82a71db9f18f80da249a81f5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394973036323502fbf474148c8ea108703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ebc9eaab984d15da6fcc297312c10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8bdae8c7b917db8cb49a0833cb578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca448e0482b4cbe968fb8f65ee75ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22c273bfd03e4b19759dc08600ee45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec5428144e4b1816f91c6d9864a351708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c5b76169f3cce1bfcedae094c95c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e735fead799cbe90cf42b97a81044b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf873b101d5963efd924a820f9676711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a056c96b0bdea5e06a70381cd9e1afb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6767b76b99243d84b3314ee8c41afdb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0560da6a8661488cd3c31d2ec2d8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04860508f6869ae2edb452d00d1013715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82593cb366caa07ada532c97acc44df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc96db8defd01e17f162ef9a43c5e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa20e1dc4d76019f988060a04fffdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67592532749d4aa2049418903205f86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24924e13e384a30591ee3afb25372d65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9b59a1d928b875be0189d48b884d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6275ba46f128fb9be6d4bfdf8038ef5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532a278a5fc7b667de405a30b2a3b43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022e40c1bc76b530afe7aa568145fc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e61d95517f5c35dc3eccc3f6cc509725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca57127ba9b697e00d7b8f56b65266726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784102162c9c32b6354ddcdff09d1c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1fff61d152d1588c88ce12f3481b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca75884603c88d13fab3c08a1f52e2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038cc195d44d074710226d77f246da3730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e578f3d41ff2455099939f16e2dbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f661e266cfb9bf0c2d50f2b4999ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959c103ce1ffee25aa7ffef6f0f62c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64892906467e1fbdd1d2ef12ac806e9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dc53d0cc13cc40d93ff96946baf105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c1d121ec5e509dd24b6057856d536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7846ddc51041734efcd9862847467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cdb6d14dbb10c63900317f9aa89558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624df87817176e879ca8f9a2e46cc659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a95376e14038b5ba15a6452b05c63810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde9f332c9c54aab5438467258a7b3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ce26d0f85fc46c6e4b75da10840e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb056292f57a98d54e3f682ff32f08b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066c2c4b8f3db36f309baf829c7dd4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a480af70e4fab9ba96d648cd7ea64f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173426d765cb806ed20d311ddec37f6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c73bc0a741317fbd706a7b5cbe89d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf53c39f2940cda30a1a1a1f26468f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac47d3158a9fcb2c14513f97c7c0e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d147bbf3fca88c611ade52d2f28bd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234502d6e8ea85eaca6ccd5334375a8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd8b6fad30e52eb12a94a43633f7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5e356328fd3e5102b0e4ec21155ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c687c7dfab769270f9b2d7523c0c34224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4963497f9cde0cffb598d377ccbe5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc0ef24b2cd995b613aa4026a8839d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed17407771b298fa8d7e208c79a8cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07a2410e349c32e03137f4035bf3ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008f04adfff12305060c88d33e6ce4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af428aed3c894605c6ce7cc440f4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dd7d9b61eb30db15e0f027eca9f6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40690a065492ed1ea4d56a62660b86d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beb44e07b13fd223d63193f06f110933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92303eee4c97e9687e3eb0f86944d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2242b0b0f067c4cd844b0b7b25d395c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa6dacbae4bfc56addc6d42af907436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7977158153b61d9e5c8d23840b812c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547bdb6ec7f1148d86369587e4f70838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600429771364a139e2176549250b712239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e1f685840a1900f32e9442874ff940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb03b8eccb7e61e57582f986cab5be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd960b74e4211e9f9c56ab8effe0fdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469558b46a2e42367f89571a2e5229ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf77a73e6a09984900b85c1363aa3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbf71a457cc413dbcd493021d04b6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193abeb2bba8fd22a15f71db0422f8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25cadde43fd726ebc80925decade7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819461323929863eb08e4ab9921f946748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efdf848429fc1bd2ed2f33ad234bfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfacb5c17a1f221bc16345e18e009f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf27898477dde6daa866510f1fe21751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe36b2a3b1c1d0a2171dd32aec7dfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424bbdc6c2f074e870df82b07bea9da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044e5b249c4b5077272dc6439545d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f583376fb377c766c44765aa66fa2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f29a2a78c3b29b9bf08d3f101e305256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df23e12b0ca900da74e8334cdff76457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7610cf17bfad4cdb7e4711ea93521058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db8bf24d107f193b3a674cf728968159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf238025f982a99265f6d16a2567880560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b8683554770383574c8e7a796dd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299565d491b117048c710e76f2a0d2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb4fcd01bf4c89911b8055cac66d9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e58841b3c1089728e4a9b571fd62a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa901d1bf61e0c87b6726a346456b5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811af3c6bab6ada57b203d2594c8ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a2b43c6fbaba059041e45b23f48467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751ae89edb23ef8cf869441d906d4b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a593f85ea8a436c5dd4f3ee24d09b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46453d96fe2e6f11cf4e75065413977170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c2e38cea892bf50001d5b1b4e355371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d66fe8c39daffe53ed816795c531c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be579bc438d2da4499e4caa2e152baf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a99af5112354a91fec6e6ea50827174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f3dc8b1bf7ac794f35c59f8a49f6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c552d42b79afb4a7259664badedf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228a69d094b72748ab5f6d06464fe0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4644d116b0a646b9e8b70df107f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a62f14e8350d7113dfb8705f52ea379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f2c999be7de9fe0d756bd6d60cadc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3315b2e73d384b9387cc8142329c2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63db95ed0d25f5441e0bca12dc711282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d87d0e41e13a23bc41d7ee6bfe98d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4659c4099bc6fbed441335592817bcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d5d21dee9375c5cd5bdc708aac8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe40df62ee46b46943fcaec9dee395386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7252085ceeefbf87530fda5be358e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cb4bbf25cddf3ac9775fd4cf634bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e66049356b7259dbf0a5795f67e67389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592791fd41192ddfe09fd7cf260b2d3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7da7ef4cb07d22a963aec3966471e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a20b8054f8ed25a4de397ebdf362c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccdf7a0919d85d1df329614bde3a0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a70b002704893be658cba775a6ea494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b2cf5111348148683b1665df4352b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f5980af1bf89e98676c88a53985396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adfdf343dd4f77d31bc7e40740bbbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67989d98b10701b98db47af2fd21805898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ad6907547852a2a56cbeed8ec11099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac4f0e9f063bb61fdbdcb146995da3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f99dd7c8334c7dae04e608a2b53e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90e8c5d67b5861bead008627281f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0df7261d88f41156b2123b2511120103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2f6177f1ed1695b98a965a24ab4db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d9736ca9166650ee59925c183ad13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e938336a153f5c7a0adddb486527840106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1a1d16236b7042dfde96d378e0a39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef683cb0e4863314a23d39731e738b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15775e144f40d8b5dbbea49da28b57c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090787f3d9f085309d7d3a4489876536110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3324486ccbad7998d13a60962f8bc61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b5e4a3da3ad71212de57f04fd8f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffebe5cacb2b1abc90938e372dd55ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a7553a31ceb339894e222cc557cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd6aee43084281b13cd3dfce035352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5422421215e4f86bd4ee39760e5ff2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718d4103c38023653c7f22157c65236117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fbc9566ab42def4b59ea14fe874a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3505254d1c0ce84c36d7563bac7e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391deb15cd95dc0817d2b1a00a744a88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d441e8cf8f5b958dfa051e0e9c49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b1197f5a782de5c0277af45804e7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a53033efd97e67decc0000d84b6cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d520931ee36d5ccec0c8f912ecc25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7f72171a4f6a6d62df048de4cf1d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09fd5474c30cb76425bd42b384c2e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c3071e11a4fc107ba68a19ba8003127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b76243ffd20abff378e651ce38f1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923fb796279f2590f66270b1ded4fa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97277a4a8c849ee6517bca21ed2bee11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84f835ba76a8c99772bc45f16a5e8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952694712dd951b9925b9d2e31aadfac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c8995fc58bc85d744842af8a55c31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46988b1a67fe06d321d81be5974e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe8269c653c5376028159fd4b85bad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e4efec504089ea564c02f7d9b33a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aed50a9aaea504086918ccd2fd58f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e5b7b0272c79d9f556bd23e43eb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a785371ac65e003c4401edcdf935139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f33da9d562b58665de869be29c9cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7fd9ee06bfe3c34edbc50442642cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d0c5057d432a563fabe499c58b28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5df34644bf53ce9427ea1d3d78819143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e66d973e475557739f140c11829a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc600cb0530a07fff56e02189a3732145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473017f40cac513c43bf08950678c8b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac133f3fee5c93e1a45f7294814640cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bda254261921e06f45134cb20c260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dbad6b157821edb4ce22f297044be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b695b6b2a0a0525f1ee2b88a352c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160a2cbb2edcf0a0f3f7454f4d5f02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011808aed19ecf20f554c03a43ff8543152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e38fcd3251e0e4665ae271e6ae45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bda6090aab5081fe5242c14d928543154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba041414814012a8d1e2d934ecbaf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c75961deb45c7890e41d3def593b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7da287554b0b089c0734e31078a906157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f619a1aca43a77712f2336893382d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0fe5d7455a8701c72c1acf012820159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846d4755e5cfb8cfbc1fee361ce2ca5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad707d66848d04be6b1c3ddb6096e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c7367b7896bd48b8068ccd50b10e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b494dc28d076e76f95f25c3fa2b53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601284f669df7a0fabc80c3c1575ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895656232e6de3784a4e3aa385d2865165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff8879d5900e340b0d10e508bdfda8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3d2a2dc1ba6a73539b3a98f9844e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd98e2877ce48114bbde27655a3833168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470277c1f9f760f0d5847b237a7df751169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc35d8504425fbb15eca5b75a2ecfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254411d21564c8108a427653ae3b649171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5059a1bc8cf00bbe12396d7e01396a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613690ee80b5e9fe0ce44e186f0c078173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7cbdaa61a668121ec0454389634c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3393a8b36c35bd6abae198d856d20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826393991acc67e15d48a36fed1e52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da00e6904acbd5f6077986854f370177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcbd2231198b1ee3c0d2ba708a687f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324f08bd699ce7100e980eb4781130c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d08f22e35399e7aa917b5fb68473a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed43152eb80b8b85188b9890c874a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce69bc20598e52f421703e048fb7df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83faf26a8fd6b306be76aee1216421183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957956f04b75062fe2924983eb9dd7a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96abf39cc1e15ebe269466f1900b1d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b193ca5963b03d5f6fe42c36a5d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda60b682dd747ae333b00034adc61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa351e79ca16a9a43ea567141680021188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a5d47b82352e7e5b66940e6620e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa093332479de176689b3de8bd92aae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3d94ded49945cf61e7b6f6d1ab604191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f996edcd44a1c6692a56efa4de05b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5201af4cd4c739086cd0aa7ed666066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd34b8febb7a716caec43486820683194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8306d9613ff35307681e5bf738908195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d8ceba6f9c01ba61334a38f9a84f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe7c1aa4750cfbbcca30b31f6d0f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17df070521d9c727cc9243164b10c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e74c76f5e61c6384c954c807e4b3f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c44ae5f485da7bc3a689215838722200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafca4efa9779a296746e6cb8e8a4f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868164f281ac60bc137943fd539d9f21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a37a703dbdeaee3776b89c43ef52a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02fbb936d2c37ed77f62ea727741d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf65856ed28666b7e7f372bdedf7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd13fa25166be67fbbefcc51b9e85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e142e33952427dba47dcae485f4ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de10f5627a1c4b9957cab7ef4ba53c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56289ae45548aa14c28de758237e24b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5ab6043b1590f2ce58dc9c83412a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1a4233233cbb2e65fdc4276b31d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a1d6f82e9079e12c397b714d0a18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7aa2a739f86e7092b0e148db3de2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a69b19129360a93cdb344648cd64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb9df800178537137f6aa061b3f205215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28d55a413aa02681d2d15098d6846216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b0f63ac0177f2e91e87440e5f93c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7dc5da25ed50f032f7cc68407d227218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85fa02ec44b0feddbf76203e36bcfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da544dc6af07131725b2162c756a73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b41b52aba7a68c80243b70dec67ed2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f303c4dcfd5f0303a8eb00a0be956a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c507064644cb98ff52f03eec2742661223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f8f8f1e91c7e1cafa760d23917482224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32cf169f16f29de924c4161a5cf074225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f899527ab24260a54bc1737af141a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a1396b848dc98877e8d5e96e5ed60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c0a57b9a3cb62b7279068a1f4c068228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580513a77cfecdeddd4ba72b12658961229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc09480e6d101c5471d9f7b5bd183eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96836e0bce37d367e588a8ac1a96d853231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0fa37a3303426333dd31c24ca5f91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f8845e5c2304a33a11bd31c49300a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443ebc7bd09488110ce8ae5eec877d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b9d3cecd977e6329ca74f70c34f7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a133f7b020db09239bd7fe836b5aa2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a90f97877632a4955acd9e47e7307237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8fb8f54ce80d8ecc242755eebd73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6bc3aad033e77fb43c282bfcad343239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a737ac62ab7adcad0b7277fb5f6c295240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa8d1da648c3820e5864a96dce2fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3d02cb3ff51d42fb287f8b7e5c70a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17540c5448060b7a25bf43f4729180243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104ecd3aa6972dcd7630210f0313024244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9957f99cbf9e5cb74829df66ad2e84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7f6323eecc7288637de9ebd095028246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03078eb50892fd629708cda1267424247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33876a2a6723e995ed968645a4b222248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c590e149eb7e285981e0f1026f278249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ec655a524213668b06f1090ade529250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea896ec1eba49e00b225261bf799d11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2bbc6659d3f517401dcc6bfd067ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73375353d7114d89e0ffe3540f8223a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa6c8ad2376c2f28a0c2bf7b843db2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d5dfa0dad19acbd38dab4809e118255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a733754409c8ec7f4dde0b36b1ecba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dce902d9a12f8042c90266ada2866257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc200773e31662ef2a6276ede6ec818258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ed492904c79fe94dfbf46bf59210259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb7733b8370a730777e826a5b423bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fa9ed60c2f0d05dae3aac11bbb492261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc4b4d1ab5e349b183e7dc116df87a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d61a79017443f9a2ff829b82f792cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cdc0e76d8234f62469f24fedef9ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafeae70cb789c5f5e92e22bbf46b55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f541670ea5b0241c93d633855712266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c4a70928cd2687afa88420740f4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32941d6dbfe0f18bcb200633c4575b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f615aef4a398866f7a2878767b617d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812147a09f3de607a119f13b8d1d91e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7559c214f16bcf26d0a21b839712e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd226267846526197a03c705f5c5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba466c96504ad84fb90fd7690be3b41d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222cfa73a23514f61fb5176244e7677274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2516fb76cebcce5d8fe4510ed9ee741275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0647664ba4e32a08ad2cabae9ea30a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df5f412c2a138e16dc630de588015277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc53dde1d87a88cab6ff49fab89e73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a393ff2fb6947733c0d4b47e3272c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a831b3319a3d0668bd65a273fcde4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1349d93c01ce1ef97f8c82c3f8f3494281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f1053bc301f89186053a6826be54a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59259f73ae13cd997543869f4c820560283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae094f00a7fa5ee7896915320c397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764113a52eafe5dcbbf44b2862ecdd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8762479b815e0865cf7940570fba8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614e630b679075d410ee7c1d1298778287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f183587fdad4406be53db60d29ff65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61b60c1ad354bed09f9c09e54d8b56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9336092a165630d94852f8b386f909290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ab49dc3b539420b4fdd0b672d653a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058a2faeb37d4f840570dcce4e12a13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166603c7a2b5848dc7c1436e8af3a249293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57c3d4fcd8f0201292017f506c73c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196461f5969a9d7eeeabde91b34e214295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f8961087adab4d3941533a8e0bf7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a1c1e370991ea74890da709437881297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148b6566861f67169d46a87a89528a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c72f53b6f8daa416c9a0e1579b30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84229788deb12921154c1ad244dbcf69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcec06e21902ed8f197b5e1e67105a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb485bff69f3721323dcdf6e8aa691b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1124a36321921dd5e264911e993cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d51b76cab88373ad71012e60df7ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8406dd293d3495593aaab0ded46fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca174d3e9563fc94fbf34af9cd5b4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7d3dafda2d6e86c76f504826f509307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09d9af10d13e6c940802b330626bad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d3c402b6975d806d05b07eae7949309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aabdec6debc46785370bf8b92cb4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b14827774c7c8cec436a2578c5f204311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc667bfb2c38554c41c5b3a58fa35b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcac2cc157e216e958cab4f434e3294313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744b4a11f99cdcc20cd144bc3f2a0a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aa654928b666c82d93e45b0a5d1b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261179d51af2398d75e03ceaf187cb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c6898f641cddeebc8bb2a974e77f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dccfb6d3677fac190db739dd461000318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d977f3faea9f74e9b9714aff06bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70b06a7a3d78e62f973005395dd90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabcc983abe4fdf27e1d4189b3995ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d6833c2289a2a2394aea210e04b05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9de979a62bd69b1842c3c5f329b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01eeda38811a02d530ca845125dc60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896008d2236dd0b9786833c34af9664325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcce2ea4e403548da17dae33ae23ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d893874f09bfb3f5c9de413fce5fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27834ff0ea209e97aff1b144da5401328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f9246a701d522f843ee5808f9ba1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60be91abc82c0526d40881778a8db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d01a52f1ff0bfabf3774342fd78e93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349269fa5b1ec8140cc16cf5fa0bbdec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f85947a9d343b84581fb44d681565333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252695aa51a6d9ea219baee86be3009334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5b6f83e670258959693716938c969335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5afc070b4ebf6e8370817f6899603336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123756a0a4bcc499f1776a5d6eac6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a7ec2dba0c27363f1aac7acdbc8ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55aa69f684094ef83e385913587531339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa30628f759c48fb67455b20df3f89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7475b931b307961186324094b1375d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce33f708b3e4464a73a57ba8bbefa6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18334412af8ac9a6c4f3cb6d149ff7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e7640092621f4a6f2c323145bb5d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e210e5edaa5d722e5494fee85bbff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2a543791393036deeb94b7e3daed2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566d7f3d53ea41d39390b6a5ffe3d7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0855a84b908c79ed2f9f72f9719a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb32f81c2c27cfeb42a205269c3c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84986688bc3e0d9721f4c75311141846350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f6ab7f8a4191c3ddaa371215f3069351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600a45ee635f2341e4bfa59da92bd03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2632f2682f527ee6f2ae67569cb845353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9efa4ffcf8ed07e822af7021499cf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3085238f0ea1e72a146c3625db09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09506c6b55d96e96fa82e413a6e2638a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e07ba3b36239b6826fbca55091d37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c32be84fa0772c6d9258c62924ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675d4e3e3ac673a76238d98d382888359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc208176d9bb030257bfba09ea810ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfdc7d097ece72ddbd1c66a9bb3cc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43de69762ab1071e5e36f5a4df8029362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed103d103a12e065068c2fdb2cd663e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655fd2ca481f2cba8283a30ff15c70c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4750765a6bc52c937b3d7802495412f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7a773843b21f2ef1b6835b1286f92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a46a1f3717f1e158a2e101dfb5bdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc9d5aa4c93e23990ebc6074917796368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75684e37178b01283d1d2b570fbe7a0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07146b2fe49eb1e6132ed955ded90ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ab5647d336e9771b52adc93b2dc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c39ad59fd0a38c3b9b6caba7e8f314372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302ded727160f8f95eab8d659c40017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8b69e318dd4f17bb74c99c993fd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8c1b996b39857bf44670c8dde4135375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14905cc75a422048160e997079b5b784376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed77801e14c5caea4ed061ed9e6ab68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bc0d89d7f973e25aac4875479f3af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfecdd0e3170bdb73178021b33ea24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24622dd50853f8b536f1f8d1f51a9614380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432b726ccfbc65df9e5fbddd66e9461381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b8970b95d96516fc61ed6589a6fbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb3bcbb05aac58cb5c097f01da1580383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a6c544fadecaf3c206f33e1cf7921384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333bd25c2548bd74f68024de7b77e5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200af9b5f695cae4d0cfa67076ee04e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1580b4e9836ed38c7bc21fa7d964d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f591a3044686d8a30f488ee2d5ea174388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5474232e1c1ad728a8c756dfb50e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a674c977d8f7d7e088e976792fed9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349660611cb448f4a88e8aaf69ae39e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3088da6f17e3dbf16f402ea2d96a8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934f7b7a0d02c328864d9434d0998fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21097a10b1a126972951da0cd410635c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ff00e59340d90f3571db80920190395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b9ca232a918b74b988900c5201a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8b49808459924e1c456b37b177edd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3afff88910c57723ce2c9f2176717398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da4df70969dfda2bf6304327bf0e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e31163349a6e7d026583e48f9f66a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd5badc0a0c3c3357ae3b0af2b908401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c65fb68b88acb016707c5c6291e943402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e99605b6aa45a74da512f2546925d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d7dabd0c31b98e71bd5be00846264404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6a0f7aa82abad6795d4f5da93de39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7652f394025234380facd2374c69e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0948d093facc690f2dd5dce9afd87d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfcf0f33bf288301e53ab9d2721047408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc1322bf7670b0f4e33eec37b480c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896b4aef519a6e3c7e520128e2aa553410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18f1b0cb8ee2e1350f681fff2b38cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a5afba35d73129ebe475d2eee4e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff9276d752e1ac9512f0e1d8edbeb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d389c54547e6e7587f170eaf9559d31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d65426215f83a757f9d87886a27107415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83794f6c2f6a5b8b13df9f5b18ee7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa0e896bdd6e69924b85bcc40cf51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fd9dce821c91409ecf0f172890f95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47e508dcb30ba8c5f5f389b69814a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cd132e9c8f45460a8cdece1fd62d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738857dce4ac68b87a5b24970d8ac0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d1fb0c27925a79031d104eeca3f81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f954560cee60ce5664a66fe7225ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4486d72a11cd3673d480287c24f5906424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29198fe53959ab7ec2dba77406ea20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14a2ca3c6189b67d533f8b13d0b131426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b70df37ced585cc48fa7b60985c05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719a9138fcb8e8aefb25a1eeb0aed67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e48cf0493ecc5518df450843d1520f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb387462372f502cbeb00e6bff50b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783002fc2f8d077d909d49ed59a6ad6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50011f69ed236766d53156f9f6e2aa8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f52034ece821e1289b5905283cbe8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3d8e0e814907c62515f8c088d7964434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e9d4da5c51226a4707cf9acd6006435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed4615d066fab7191f74927137c206436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72338b20143efc70f21d3529fab51237437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcded0285f12f8ab883585462112bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffb276b0f361e69c231f24be33ef0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492c2b2198f492a37c7ac25bda4f9a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332c9431740846b2b1e616e3921bf23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b21b71c0faaa7890ec449e5fc3c5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b8fcde7b337a3e811ddd5ae6658f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348cd83d39e1313c0541d0b40e3f2a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914221f5ae2e8bb20852d772e734b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81194c64a96abc5ca729bb48c546252a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f54717450df6cba2047f351d7507447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d3e0e69b5f15f38c73cfbef943426448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e72f7d532204528b7460c9fa94f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c87509c2146ca1023bb56474997e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3923537e93d70f2d17c6f30d0ef0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8569d11d9a890a0855fd3306f8b71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e4765a405de0746820a027e2f8475453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a8c711479bd0e609723d78d57ec65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a15a763572ce9ab48794d3b2f6d122455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e693e2107a93221a0d6061feebbf10e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae7e6f319f8ebe1ef1442f54a62e83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e594402c31fc54cbc44612ef1d948458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd3138a2bd6e4db9f8b7f2b594274459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42162514663a81d20c065aff24b64b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b09fd24d24002a0575721139e6623461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e0f42002e495922ae8273ff2c0f35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365d7dc90d0aff13c7142a2ef3e67a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e00693cfe770709e094f65212226e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd6af1e15ff1402b65fa3849930b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113abab905d76b4c2fecf7c4222d21b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608f193dd7c045ba8f6e9f09a76fb38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faddaf0a908f688e02784e65c591eeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00998bcf0b1affd6af008616b4850469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4a89cb3a3319901237a6693045f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f05926f63eb01b77e9347fbbdc07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b834ef04aad46b79e1b1018bdaf569472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6802fcf27c21cc04b3f947de103362473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30104b6102f5d797457f9bf22419cb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6096320a061e1287d7e70a4f28a8069475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e95c821ec689d9d145360d3c8968d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8825c6d291e35b826281729c65bd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1961d0d364d7f349db6d559fd45dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a51f01f8860182a9e4fde2e54966c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a246dab4f4c2f9b7505360fa00ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc5a03e8d0bb68c7acca0ad64e2a5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f733c779a650e1572edf0f864ff8006482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa4e25f4f3843be6dd74ec6b287ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d87946fb254c6c2b13c9c136491ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4d01ba3f89d2920be0aaa0c9307f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d53bb266d689405ba76172c91ac8c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0ef188a570c80994cac147e67c1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe9d798a475d11c1666a1e8d0da83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb88231dff6b2dd85e82c8c1f5e92f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3bbdd1b04bfcae2721e6a6621c69b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668918a61c1aa13d18e3d142d6c334be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e37a522131531acbdb4beacbbf572492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfadbc0aa535ca55957e36b3cb998b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde6e87939854170db070b7999c767494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14d33871cf76ab7ea03d521e3726ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508840405217c503763dca9ee46a971d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490cb0fd5c4cd530ed194fd84ef4f6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f690f6a34bb7fcc4fd5185f38eb7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbff4676270bab4801ea7be7571c7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2986fea354151a9ff51a23a5ab9c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d330b71df66cad20b39e7a42291ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415da661c58999439bfd87fea4eb85e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbca743f400e214e41084ebfc1df59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a5841c8843cdb4f0dff86736ebf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4299e69146c14773d44b56338477e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7396ef905f242607b08c16e64415f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23f4206e6eeb5d76a5c47420c02ec8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e71593ead27f0584a6151fa29fbfb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094abc1d81306535261654944a9eec82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734686c0ef9b1b1b502f740e9d606b2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125723142afa2f7297b0a713c2ea33d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a7dd2c872fd31d10e09f41463ecf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb2bcd820040629e42e82e0cb53e0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929639cedc3a4a43df945985c726d8fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9e8956c58071ddc28df4e1c19bc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc769ad7b79703a4fd76bb9786c6a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d74d9cf40ccd5c8d735a46f40c579517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b612709bc0191b863dc03bf5dad3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3151678f3d4caffa7e51b5f33300c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21599e95c76c189c79425e8f2f4d0a8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce47b40ade8a0368fb3b96a559c9eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55c7a111bb752b46b4abbae505a29b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80613a359565431a07bf606d9852833523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787a282b88988d9ce1f27ac5cc93563524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45507b8ea243bdb43bc19489b6418dad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441752c7d1b8e980619dee0722911b47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2208d2734902b460dc5a117e327d25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe858abc48c2754c587911403d96abd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a9aaf2f890c9690eed60c8d6fd8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd07dfb266e522dbff537aa81dff84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ad27f862587d2c7512e701b3b23c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f1edb2c720d5002a2a289e1e884e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aff807dc2315a243de39411dc9ad07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee54f98edc1a19e657134006442ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89591d7f4e1e9057d2c236ae05a41d3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7cfdc1cb7b2a1688366d60b874e40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e4d42dc1c0e89d4d0194f83b8fedc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc99dce173ef777d5d78876cffe04e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45214dafeee6f8d387b5cb2c08da47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef468e5d13f1ae5ddb69d2cc60681540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e20f833168391b33d5a65b3ca70fc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac846a674528850640c14862c9281d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fb98bd367028777586ac5a7524048543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a45ecc78a9d7e53500e83291c5261544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed98d852c1b8511e2f27947f69cb15f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da312118e66bde2800344e5e0142d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05eca990a5549188b774fa9d0731ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a5bc28a678c39e006fc67f8375cbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf41330e38abe991f664a07a8ad23c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786583a1b21992ab38dca7ad834e542550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a14d71345e9db2516d8065351e236551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5220ca89b369a63dfa912e3c9aeee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6eebcbd8da7792fac21709185cfff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f18988f8c77583663bd755b454d8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86137d05f9b23fb7407a95e43f6dc442555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1689828d8b5a5628b3c9ffc2aa098c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd9de3576594c7f29eb4af194a373557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d77794edaf3fd0ee18e9484d135ab6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7b32163d7344e52d3f67640feaf9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb76795c3c2fa86bdb4f0b413e195560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2440e9b9a4203a9c352416a509f04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889f9aa7f80bca95bc7923593b41e42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e852131687df884aa44153200751d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808631be4c9d9cd47fb0ab86ba8362564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c8a4f43429e0b27ad63a41e23b67e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81930750fa817937d65df7a94c8f97d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d6bc4b028d71f81dfd43ff2640d1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c74f27633d60d9e25aba24257c63a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7572f44b424ee74ede59d6e35359a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbd05568eb10c1627616ea7e01a6ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ea9a3049b1f31ec33e37f269ec5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b61c2b1134bc1a2ad16d7922b74f3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b538348ec6f187afa6203d9578205f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd2b985f65aa4f4bf7f01ed74e53de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c30269f7989cbf42687ecb5908563575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b7d6e3832558dba31a797c11508d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca40b8627aa6ab4ae27f64027783a71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009be91c9ab1f5e3140a05466100eb49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b4ae18a437648ee6aba98d97af22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a332f6e850b7848b2e408968654dbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740977a81390fb1ea967bca09e07939581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e343e8743d4bc3fa751c3db13db28e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677e0b0c7f75a521e13e1f860194aae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242843afdf7106d13b31435b1eb1125d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0536a66fa3b10106e0659da83b72d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936142ec5b6d530b072be118cc68f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681ff153da05a97ab371320152c684c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea39dc47c8a873a1fef95cd5359fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d88e4ca8df4f36c63f1ac68657fea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eedcb5256d7026da15a6f25301a8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff6fee37e62d4b115a16da8d79a5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d4098d06d07a0b4226644c73d8894592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def49ea99cd4ace8deedeefc5fafd4dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa39dd4404d4ad99e72895a668428a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b1d2f5a056bb54ea0d8ebb4803ba1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e625d18b4395b1e11428273df8aeae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4ff55b59b6e49d43f7dfc118c2a97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7607bca08d76527b4600944a0c7b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02323371f61ce6f8e5ef1d97774048599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768fe0cb638cd391b9d1c1976c71ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1bedc822a76c8377076268b1a097a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d6b5cdbde7c3951de95c06b17b128602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60636b926c6140937f1150b7f572028f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea249752698a3a3f77ed006749abee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0553e540e049ab256dac961d6dc9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441dba2de1f3acc5d04a1b9064e36b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e80b88e4fb71fb124c90ca1cf31c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbeb741a69aeb18013189ac7e213dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a97fd133064828f26bacbc4f856203609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aa8ec0cce582e5da071931795606f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651ad18af3cb3dd1cb8fe78fdbbe813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ce1f709b51def8cb20195e123c2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75775aee04ce9c9e6630208eada13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911583bfa5f97bec4b156a2d505aab87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08459beaf96e70bffc9cac3fa82f4317615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c81cecc8ea0179ed4f89c1fbc822616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc9b44d085d28597b4c629b588f93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31edb86fa9473da1573225d0d46684618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f4c17a63c733dfcf98bb645a09dd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406f365ea4fb0f74f3cf8485637bea3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b1aaa8e793ef5d52872ba5456e6c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4a78385e866d0079f87f5a45e41f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebd92e896c19a929221a85a0032b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119bf1a2a5c5da33b4bc0893e6c66da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc8bcf5d38ae48cbb8f0b8a761cb9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e6229bdbc1d4f46ed89e962633be2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cde91f873031816a3e609a1317927627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c6130ac9b17c9fff0db4928b80a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7156e18d9692a0bd60969ba3a09f97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d57f5c89ed411c9427d76d01ce15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec94205ef0509a586584acb775e96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79bd4f02f22efc98a58d6d1be13326632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd836b5c0036153dc1994a1b740ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fcffe57a5708bcad7ed833a658e23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b75089896fbf2bc7ae1e1dcc51c73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e663010a6ec584cc0e7238d9e538636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06637643f8f9117c9bec7dae50f2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008656c8ad9a263007b7b33360d8e6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebe7f5866c9447da0f3830d64ed819639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a1bce6aea2757fd1993a384ed362e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5276a827371787c96162067321a92e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0da16fbf5ffd040293d92769b33f3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec069b8f6cfc3c0564e534c84c3a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2b59a682e7c13cb55aa3240c887c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd010f63f8fbab1e258de17d7f0c097645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9079348db8a2d016cd9e07eaad006e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb2c34b0ef0562e4b54ab97733c9c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015031046eebe56f967f44b5dd83190648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef10f8f16b4ffbc9ff8cec4b4b9b42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abf7f2338c14338425fc9b9bc6c7c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22ff1a9f2487c0c8f63404a9301a84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b150e2332448120a39089e1c7a4b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f046503752aa47ee813eb19b69b6452653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c90b7fdcc49e35fb532d312cf36b39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316bf3e3492e09fbe255bdf6a0cfdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d17911a907ee2c4e79bed053057ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d55cd93c84c8989647e741c636644a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df4fa1cd5949f17bab4fdf095c1688658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a37e84e23a494039cd4a5412c9444659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca0a2b19ee94c3896775b1068a6e7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c340b2c3a70f837108f95b0891999c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69eb587a71cfdc99ff4dedf4f7a335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dab270246c0b2b3d1f062e6f3af01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c64bed096c5fee31f0fffec973acd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e02d741335482e17190045923d2a80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82059a6415b8dbc36b239562314dca06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0fc77c6515175fd2673d68cd3855c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e9f2d65d215448cc13e95bafded5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010cd299201321a75bebf29cfcf4d92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9641286471d3ae257235f717cb95e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7df919403432e574c08d2d6c067d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44994af7c635c5eaecbb4d2f599a73e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846171c5db75fb18d11787b913ae661b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569dd49840ce8c807098c4bfc33824f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3090fa5d0f97829037be51b276325c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34070570a3935ddba074fd5dac0ecd2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5ed56bc0696aabec7deb60a1a4f49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8259dc067996be20e13f9621bee6975678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>