--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041344eb9beb3fd8ce2caaf4ef2a401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a9b868da93f67219ead356748e2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe5afa1115a65780ef76b9697d103e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018bbb0512f37dd08f657ca267b78eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270123ee791650a20ba5149ebdfa54a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e739fd1c7228e3f209917c7341b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8bf6459acb7d846f865fddeebc3727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc0e990015b1e0819f00d5917d9a628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d5a3d549f9800418bfab47d078d4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49fd1809ab92a8bc6816e8048cbbec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33baf5a67ec8009464853b8e0f389011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b8334ae35f00d9092b0390dfed7bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bb1d60127e607d00f682588f7fc4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260dad7d81c166493b38b92442b69a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539b9e6c1c902744fd06701e2662a5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f56d32421de86d34b9fe874f10c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d9c34a6baeed7264a3514a732daf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dca9db3f319a09c3338e300f9676818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa09711ddc14de7ce8dcfbb692521fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d71d83caa3696263f3203ca71d03220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf16b67d29ef4aba80223213585c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811107042fcffdebbe79b976ef2b077322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce58dc309c4d0e51924742d198ef45c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f122da20982cdc648800f856405b72424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05853447cd57c440b71cf47816603f5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe89c876bde4afd643f7e4dd5ae10826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b509bb1dad0e3df8287950b1525e1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969888583f70243c0ec5e8c1bd24492428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41779f9417050b11f2c47eb9109dda9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27891013b5ec22273952bd96a25a7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b916635bbde8de71855e42d288861a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f3f14d2cdc20a582fe0935469350b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b9d7479ec636acb82a05d846d321933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eaae488c13b1c9cd64960f18f0a6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e24c793ee7d3751cd3b7f997268a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190dd3c61177a39bb9527c8021d786e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4dc9d7471dc333a41819594deb01237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7779eec3c0280989239a91f524b25138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24672884c22f68afff0ded86c44b45339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44ed6c84714141fad2ab08698828d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa36e6ff95d0eb666c9f15de89bc1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc1ef74f7d42d3e9119b4d766820de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828c5cb4984379267209144d6a0d95143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9b1d9983bbdcad38e30668923530444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10101fbe05afd4a79fb85b79c15aeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc807a64f3d51900714a98e9f741d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a825b5d02aa6cf3f9f3b3c7d7a0804447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32e2eccb1c6d06b699997ef9594ace48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead518ba75113dc2410fadc5dd26faa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8edd60e6c377fe9ba5fd1e3163f9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0b6883b088d50f601b55a9c223a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9fe12ec5e13c4a3f6d33eaca7019252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ddd3f0811f15367af86c841fabc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c53a1fbc1f564e911df392abbf6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e1726a1e65f0ca5e8ad9f89e14c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdbd51a101be62258da180c64811b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdfc3f0c4d553c32a49b53b7b19f0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d696ecef8349c7322e7d45645726a3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e918617e3bec22755c84a800e5db759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea154d25aa7c35394d4be99c671c60260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc0f34bdc44dfdec8f3f55873c2f3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307c66197c3215f608261d4da2c8fbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6305944ba6c0ab9ede098e136bd16763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c116aa471710432a3908ff28698b2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7129e99504d57f337f7f3a485221c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928375530d741b74115750f8dc4d3d7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c56ea4cc8076f4f8d24d136713f23467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625180c5591457fd7a33c4662544844968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685ec8969948484eeec5e861db2f95569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa3b1730ea4a1888bd72d78873135170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007f2d2bf3014e9bd622b5da2d15e8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88623a07d39205dd436688cdccfcef2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b496ac4e26792285fbebca2fce157373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5bf632aa2b8160e03e68e2e437b7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc1abe75466a1fb268a26308b097275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea2d6ef2e83923ee5b833037e100876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0ef1f6b6ca1094e6bc623ed6a49177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa32d64fef962d4c4a6c30388932bd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb5bde40e5a8064822a628aa6b0ddd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc8d4dc7af593160d46f7625602f8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0c26dc51882a7eec637663bb2a07381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dc401f637027b9415d8f04472bfa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b6b7571720077c684c2497900ab483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de70376c7f373f05071d7c1d627852784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3009d184f0e9267dce3102cdadcaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7912d8be0bbc474984a3f99a5089f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f248581cd1ffc24ca9d3cbb9bd678487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a472a71c269dd48ded9da6d9d53888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc3f2641b0e36d0570751c83815a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26515cc8abfca12237bd20abeda387f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e62ddbd035c6a6fcfe8d9abefb2d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a697412639068fb57f610c5e95411b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a1de9a09c7df92d14ce756573defc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5ccdf24ea799c23cca766c62558794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66d288ff327a8ca82fa0191787b9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a05be0867314c8b74c33c4d6b7f26f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e98793295410b406a2a500938a287497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7cbe3c682b8dce659743f6f8df58d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1140fb3251bae187be8736618b2b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10c9d9b1c941efa2a9cf7d70cea27e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0492654c4e99d5151fd33014f92a2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0800c0907e88df90084653785469a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75881893735b77f86cbfebe38e1b53d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b91b201395b63f6d18a3018e9729e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd59cbd036e8c44f6864983df18f79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22722d19a2ade9db0ebc8828ad25438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d875ba5c2e3d14bc27df52637bb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41813199884b4a00335eb78c9ce1302f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d223eba8df43621dab0b372a4eb5f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d043ef2f3a9ab45025b3da613b7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a6e7b2aa3e788619f5324ff97eb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1946ac5fc345a26232e8fddc91dd99c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7947351b5df73e8a14fc696cfbffba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579e61c2bd26489be25066df1c4c022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddd2be8a65f901ba8cbe945721b944115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7b14b7053b7f66c645e9ed24c8a1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33859e4b7df6c9431ba49df7bf03e575117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ec011cc925acdd18f14b97393b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f1874590c0da6f4455626a9f206bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139b43709a785d45d3a490193841176120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d4b1abbfdc0fee23ca8ee90c19388121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bafbe93d181bdd773a88593d659682122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34032339aa85c044bae52066e0bd41b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b22b4a5dc327c6d1bf51d134b4c6b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce6d34de0249f45ed3cd0663032a82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29eaecb9f0eeeecbb5f06551778a1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedeca8c13b2310b6ff4682a48b76fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29db370ff56dc0d7737bac0c87474ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758e0b7105bc99528fcc37b06ac0869129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735adf8eab91e0ba18de48b9ba217e9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fe31c11f7464c73fecb448911f347131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703a1ea62128e81c5ea8574833088a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adef2ad26aaa33fac8599b2c5c1982c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61f245caf4392933a4b01da7fd8d4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d948f8eef10a7691694922b769798c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf84dd80423383fa038525cfdc75b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f379a3f49d1ee066f9963a9828971b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa428b6ae996505a1c54058c2f417138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d014755919c7834d7433b94602f91d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01d3d1f335c6d0fd1a0382cb38af7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991a564e12a5f960eef348ee7afe1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026f5325ac8e124cf220e170dd9d913142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce868e1e793cddb75c67783bdab7c1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e18d478f3bc15b83b33941e817d52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db6ed482df6119e5ee004d9f68598145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1174b1fcde9f37865f2f967042adca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b715fd7a50314d3e73b6e485e89374147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d0ee3362fba64b4abd1d2a324a67f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa83f7c4a9967a8f904b42673221d3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc229d558d245e7321ccf64b48b3cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cca98b312246d6066963cd052c7ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521c58735074cd6cf81458567eb28d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3707e7bd3e55e938d92b89f2d805a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f21a10c9e1680a6bc1ea3c0b7b6513154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44f1d6e4f5aac5be18f183b9de8e6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd69830ea43cd0b3d1736f7136f61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0518e9d4624007d9ea18db68b6919157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92389ecf415a48cb5e295a2f0e356674158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fdf1e31d879f0a6e1881a7f42b2de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abbdbfb6c264c1b331606df79e7222160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257303e2543a25bb0285e3226ba88e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0121c565e16518039811b9f8e90cc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7403ac6319fabdd19bb79e2b18ee66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c10f5edfe7fcc0d2e2b78fd5ff101d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72401a9189a2a4bce3a9ff89e4ea639c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a202b224e7355fb5d956ea488be29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c647bdc6782fcfaa480a8b459d6cfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23831a178d21bcb360cad2a4781170ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5ba319877c405eac11b04197f869169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8333959acd773dde89dc6b1e4da91f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d108e6e0ef6132accae01ef042db54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e931d2f3314d1ce0cdda65e0de847172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cfedbc16b8b3518a45b6f5a1f8273173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a3ea94a33b484c5089d7eb66f829d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad295627b5301114fa95a5100c6214175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b5b0213d7922c662f4ef36b1be77f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bad0044d4d32ab48ad14bac67e9f2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f224d526ccb68cdb34c45368394b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3e043aaa2a7b3160a10c45093685a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7051f3bf824d827f243add2d8ec5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c59b1c82c787e44fd27a54a8051bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628173960a0e80b90c047f3c5a8e69df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656be17143dbe53c642e676143816e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c879771f3efad0dd94eaffc3d02b24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d68d2501f01e4fcb63704e6d882d61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95017fdb1fbb786cedbe680c2c145186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ea81f32b0e639d8b905b48f67c061187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284be3d2262e14cdc65905211e955e66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243fe35f6516a301bd0064c4a1fa1bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48275e3cdb11b52cb3ed1ab60ae494e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc305e5f210381558c2bf5379f6d6aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784c46c7e467b7d161592af4400a55f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9960998cdff534fb0e3fee637e49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c7e97249f60ea0451c2e15480da4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d73011321eabf8b4bf952f4b1b3d22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8411b4eccc4b24bb7617103289f1e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b181236d1597408fff99ea3747267197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacc1a79a269671c0f44e64bb846ec8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fd11c370448208b033fede2fa28ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813188fae111d64d556f913c23a803b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbfd5be8bd3a994995960298312329201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dd26a776240b992c40542e8d4c689202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dfd34e075fbd9ca8a52757f6d2b42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a98d2fa7ed85174ef93cf38e9a4fd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e245752c92dc4580b50ee4db7e01e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2171422f4a18f582fc75903584eeb47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0286d93bf49f04a38ea603eafa803207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dc34212eab94b2b6ef0a346ff84d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2980b50383e0b9198194c7c3d86bc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e2adbae2b5f6593c4a8e3b731093c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc92f68442fe1dd5a06f5ab2bf6889211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582be85e93d5e4d4653a908e45f8e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6725861f4d0409daa201323e168f0ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4710ec17f734d61fd8a7871983cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f31bd037d4756cf9a8d188f83f11c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9619f998dd747b70ee372d5b6f9a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed53bad2a36543d1c6f6e38742e011217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ed80b2074d99f25a127efec8f61c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f1314da45bd71dc14e59d70635f9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830f209d0a690ffd440d4272f35fcef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee91f4272a4504a04d98511aa5c0f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146198fa2bf6d4c66440f511863e372222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5cb47e6444b128c2f772012428619223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82434963de740c4b799d847a72000c04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ff4504a39885d3dd3a246bfe54de7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d84a6d947e575bec61ae633003a8a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfec8b312256dbceb7a8b528622fde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5019094375863d604b56982a88b02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3d6bc1a005c74770e56132e4527db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543312dc5564a28d6baed0f078a44042230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1135f549f610e4942d177c694c7b87b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f970ccb4675ebcc176a16e375593ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e3cf1ff445d2f7b4d4e45dba42d24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe533e61e9ea2d3f63353412270ec5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f5891ab54e4bd55d4bb420be45530235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b8d97aaa69c01185641098a4f6d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b97c3be79de8d6c4544573dd242c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47915a47561e745872d9300b5a00f14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf56b2ed37fd5e96eb798788aec5a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193c91315545ac1d63f2c08c9570b0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c137e5ec4b53c0b69ca55318c5ee5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f3bfdff06ab4d580e5d8d50f44140242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e99d5804b83382d9e6e3ff3e38bf54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205884fab23cc04e68fdba7591711a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c99e598279ff17ad83c38a32b90e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834203ab5a409527185070281371e48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c00a3e6619f693f51c9110485e3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc50e375b979b11ec378fe7bbd2ab7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ae45ffe54ea8c07af2daafc452f0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badc3c521b1b4e344c2f042001d643a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8cd6bc7d548a6efc914fe19bcef0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d01a05e203099bb40979d43950d9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7da7606ee2299e360510a80040cf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e838dbd3fa9ce119bd9c024c81cd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72226548b0932129cb88ab51b16044b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e2efb6d4f8027183603f29caa036256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971661db14bf91a559b2cd34cc1939f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867434be47d4819bafd767e14f4f2e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484db7223a48f862167d4a823dd15c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab16f89daeabfb46fcdd2b394711f5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5545a3c36db8cea7149195d99792fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e544044d3fa979037d1f4d87a01c1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718135df0da768ee2c93eed7d2309c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af77391d5ee7c46f4b27167c74bd3ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d0c2b158f0604e32332e493e2b492265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe82e235e2a2ddcd2f1024ecdc1b295266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5aa02189f71b3349caee24907a252267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01a82d43b137c805dbd6f6f99deab3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a93a47e540e1318825f2f07aecac7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb1cafd38da042710d0f9fc2f0356a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be4dd898d44c6549710e39ca9b53a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d78d8486261ab2192c666fc697c45d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102996276b0b5b1deef150e2a59a160d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d6913abd717406eb31fc52ff2b2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9dead91e82dab835e777f23640d72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f32a0563accfe30e8cb7492def2c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f724ee784bad17d92a1fb7a76b7ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bdcdbd87555003f33a6284405c24f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56305e88beb67835e350e69bf88d30e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44098b6a434bd5e7c7ddd8effc580280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b620bc18c379b17bda623918513ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9475120dd3eabf8887e92df6c1f6b22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d28eaf9bb418abb87201f39f5848fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc441cfab38e06bcbf6ff80b54fd6f0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3af42709baa77bfc73ea722ae815b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e50b38cb2a87db06088b88e79480a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2414f4058a0eb19b5b56f6efac9e5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131921888304606d858d4bb59401a52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30a22c98b473946f9cc437030d44a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd67ec01f5b4cc4c433e97b201bfcb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508a3cb4807800135bafc193407c3ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dbec9e5d196b6a035c2d33ec495f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055929f6dffe3049f7680a80bd29007293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472e81e447c705f65d112c8283cf03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4802d58e869a3dbd6c6a0e6d7169819295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f9fef62a6f8c9f4a35c36202f058296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761293ff18b02fb4f34da234b62506297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703012d48889a8510e9d50436693179298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c47eddbfd54db4f32f174cee6b2f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b878b0a6159bcfd5eed0597c5624c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7636cf0760b2766a6594096afab95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c438992ef8cc38d6bd30df84627e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e779bf7e1c5f58c82fb6d2f9a748303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbd381227185ed99d5e71d9f93906304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3c5ca927e6a6bdae8ed24ea27976305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304a3757ccddecb062d3c9cb05d3ac5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c52b9d215ecc5abe9874560991a54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cbea8088d6d42ef70c4ffcbea4bd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73340199787dc225270344c53884e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d153da57a8d3b6711aa3217d1e801310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef327bd6fccd91a0faf7677d0ee569311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbf8f5829672b9b29cf95604905ba8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176ce52152871bf984b3c1df5bddeb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6233f8a21946fde34ab88e477022c92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e00c5bae2e4fe0f03c18a4ece8c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c19b12ac7b919c953cb39006340b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034b3dd0164c3a03c3467f8542d9ff2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c130cbe4e0aa6788bfec23778377de3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776a03b5004ab8c2ac7c9e5e65f5430319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d10ebff30191fdc4625b1d1d8f663320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229855f8dac25563c3f045dd5115602321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa4ff8b1c0b9cfaea1df130a1692bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7e971e3d2ca071833ce44211850e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75ad9000ffe64b224182d686fd7a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48081d1e9951e7364af8b2a43e5058325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed681a3fe3e4e6fefe128f494a8bc068326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2fd85ff33a8be86a06ce082235b7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e1acbac6f809c6c22a95c3370aa4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8496fe7af20dd3c9ed7b42864cfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a1e73ea5360bc7c22251ded680a1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7d47ffd0c9fa72327e5ed5e0decba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecd72a576a767f55178067f6778ec8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b49cbbad8165f37e759c6a55a9289333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8b84aa66273015f886d6533bb0900334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132071617621a4ea077cfe7927f49b2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91d53a35c62415d769f7ea4e565fd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ee3b655caecff562289de2fda7bf8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee505faf4daf11179f9c75de7ab85508338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532185ab0520977fa6a47e1836fbcac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b54eb79f735e0c8ffef87e105ec157340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f12662756ef9a9bcbf750cde58cb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa90d957af65f95b44189a270ef03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1d714450087999b1cc88ede47ea5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d731ad9bcd0a6c80a46964df566cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc3b5c1e69d174852ffe5073256b64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486610a71dd947ad9dcb52dce8c76446346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdbb18cf17f74e0d618b24bf8ed54b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c82fafdc1282aaacbccffb61496cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bda1478474f21d9035b1d1af93bef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d261445d0c06112019959e595ca473a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec322788f2197995d1ab41315287a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ffa47bd91458d9a3c7bcf354a00d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150833bcedf7923e3aab35473f8d94e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f156a455bd7a682cc6260d5dd64f094354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087739b567a4cbaf638741279df2454355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f2b740ce726ad3cf276b8379c4529356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b8e8736b10f6b0c8b6c806899170357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa6bdf29fc812473ac8a8b9afd94f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9da7c45ad6668a4b29a8efbb9684e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85271ad3b12635cdff4d0a4737cf5cd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e6e868da3b160944e61e2f5a6d4f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48131a40b9e3e00f3db5425526a20e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938c4a516f5e9656b11e23337770cd2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26cae8585d611acc85c4dcdb7a3e79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f18c890b2bd10bf0487b4cd49273e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a21435e29ddfd41dde53ae8f6cb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89712be06d5a24f8e636988b3f6169e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0195c33b5ee1c1003c1d3006d08d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1ef22e40d90b46713b0a6239bcdfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef90e1b5b2356010496dfe35e8a5f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4ded032389f526fb2c583317ff9bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1b096dd49b050f52788102ef9d0e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbc380aaf4d6eacb6336b933ea4628373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c3b1c9e862d3b16b3e9a261be846374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d36a1be2d6b66544b696ac698e45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdb4679dbe787b1ea372cf7ac91f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ac73d19563f33dbc0b630473c64de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb56d29e3e3e7d5abb9c16facb78a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889886b141d898ad8a09c60a6ab67b26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e63693538379b338bee1d490909ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a59ca476c0df645cd38bb42c955d37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89521fef3d71ca6e96995a091c69de63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329201bead1e85f2ced7004c5f3400e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8651c00c49543d6bd320a0337d4831384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb78262ff7623e342866a4866584d82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042acd879662a6086bf69ca9a3f10e61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7a0bbec1f99976e556bc1bdeac38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba22d72c05405610b1ae1a09219cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5b4cbb7fdb61e1522d0a57e154f2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f087fda31e3829fb158834f3b6f691390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a858bbde24be2bf08bd4931422678391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442394776955d347adc158df34b9663392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edae42fec1b30f23ff7471e2c53f25b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ed60b50d645c1eee74b89f9af423394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9588c24001e5da89b6e14509aa79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d22c598e0df3d7339710044865936396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdcb2fec35510925d252b5a3358cbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d08c669c904ae13596e81df66564398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393acbd15f7801f8c5f7823f0d812aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a8cca73a72c270836cf0838c9f013400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65592f6fead73a164b9b23c177e0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b325b7395051ebae85d2df7ceae5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058307ad6b2c02b39eace4ca9d2094f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b3610fd748c3ef32975d11e6a1752404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c6aa90fee60cad343808a260870b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a513a23bb9ab68ea534a62feccdcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d70e8e80f5729fb3a2cf20fc106a06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eed345ed959063d088fc511235b3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87cccfba2065731905e545d5e2e221409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e811be78862cd89cff47af484fcf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496dda49683f7d2c076713668d70727411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba0a0bfffe4d694e2987c76aa8f941412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191550597b46916ddbd8bddd4ef066bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987bd118729f0c0f7342b5f4fd603f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07855449220df35396abb987db4bf1d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e7090003f804b255ff0321c196e8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532138f1fa68f3aff9dc67d27717ca3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95ceaa49eb23a84b11a37ec5bbefc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883dcee4bf41b093c5a98d3cf43b059419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99910f08cbbce87f14fc4549aa9de0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d17b9a9091b3ef207387cc4293c6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d975a2cd5183f268fb002853aff0a9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e6f0f871f95be8963c812a7b75e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca652625d21a4260eda9931a4565c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1caa42110adab5e51ef06c281ff16f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a0720bc111b55ae18f331309c98ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78208bc4ca7e183196b67ddaa064930d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398121d5ac0aac6578fb42f79250e77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caff26bfb96fe3bfe0bb3758d8c81f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01372227dcc393928ca9d6d7a891c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77f4eac9e9e2d05072714450018cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975d306f5287f0f5cc05546f693a51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae277bc3a9b878daf22d86af1e63659433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17565c9c4f3dde2e79cabd223842d1a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439cadca71a87306a62fc556ac762b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a09844a5729daf0aa2a81b4efd5ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60790a50d5bc9961311b9e0b7f1d99fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde9f91c130ee80fe007970b757f12a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9465ec6981956845cb786d371c212439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876e01d2f442e4831d95f03bfda08b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd6b11c3a48d560402b702c7cd775441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545830a2cd0fa5bbb9b3e46678b4446442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa067d11c7ec5efb703de440c584c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657873f5439f0fff211efba063d28b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fc4a216279e3e0eb753f43e4cd9cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ad7af2ebf1954a42c01ca632b60b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11ebbc17b44f977ffea71a123c19d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8a88e6a0acf82ad6d5aca0f0466b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce4a5c8c132967a9a44fd50900526449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb3e15ad73dd8912c82f529155e96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008aafa69179aa8efc70a521dc4c954451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c540cdc7879544c924bbbfa722fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f967c3665d28586cb83f68fdedbe09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee7e70045de3ab45bb697b46539f6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23e4a67a3d6639ed35cbfcb61bc734455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc8c122970b67c014277350e9a1d38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e065b98c3aa48eee640b10989acc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560c904b9acb7ca7c15662373b81fbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c7a1b0671f78b0f7d91c1e04c471459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd8150b87677b5d29f548bbe85a6db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d1715646eefa75593f129a7eb25e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b98b9d8bd637a539937c9f4df15a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286ecc937ddb9f52b7b9a988fa914b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd3007ec1db16c48bdb4670ec40edb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6107e1f9b4f3ff70eb5d57e6dbb6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c624fd97f256132113dc5cca09c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963931cf413c38b613d32547208f37a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28ed6c6e28e976ede01fe26d32beb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a66ddfbc12575932fc1527b12591d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730044f1ef74648f4f57f84945f62c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330c66e0791b2f13d961c0bd8116b2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79466727227f32de8e16b87af639227472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b4257b224405e8cb8f1a4bd463f17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e4f456af5ee6a3f09430656dc307474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f008bb64599d931bdce9db8051f8013475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e064600a2b7b2b530f6bc604d04869476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e35a14469abc285092971f279e8bde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbe2ba9bbc5dcaabc4d2136b40af41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae7653458a63b45a7dec62f70a899479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87196d1a4eb6c30eb16f42ae50ad83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ae6e071a6f7a232e384e09135dd08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee88f579912c18619586a00e58c6c13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf41637ba6677cc621d20df8ec7ea7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693a68e6dee45298863bd25b0827d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dde99f8a461aa0658da6ae7a5012a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5540f42dcbeb09309ed3e53249653e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b859515d04c497d989c284c6665de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55890d94ccb3b1be0764491de52b6d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41341f8bb0060751dce525f1cf365f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd26149589ea5ed5bbfe0cd4972cb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee072555f27a4c6af85240e2a444fd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e48055aba0e70284acb5200ca4bac0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83964a4dc5b669f44faaf78c2d5ec772493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faec37f20972c56b91cad59fcc1cf6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21b0cc492dfb5481ce25e082abd01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3f3cc0bd9e01be9f8e9afd03bf55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7335e5db95670a4e06a90b5b7d1fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3dca4ca4d55ad45b747c42096bbe8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87cb23662711dd3c3f309fb71ac6bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ad59ceaba08ec5a657323d3f085c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ffcca5557c9ccc824b87d6f13f7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb29d1281254b98be292651d69c8d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237065a04919b52fce95cd718da4c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139382e12653ac499962e1f2e247011504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d7e1d1af7a9e396a7c6df44d71bf3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceb6ab74061c38a9ef0226907c87b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24a212a994738256a7305ae52f9d94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263af43aab38446f295e1155cd248a2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa59fa0c86c40d9a00ed8f753847c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932fd097fdbafe1c10874e3fec6b703510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18767f27210492dfecabf2dd455138511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e46d2fcafe439b00e622e30e0d64a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2469fc34d8ef0d6107d03b0f5db3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3ba3630a209cdf7cdca3f910a8c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d17462627da16244210f40334aa59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b473fc15281febed076e864bcbb6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf3cad46ea73b8d09835b18d9d9133517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b19abd0580d720ca3e43e52e8e7791518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41794b6db33b5ee9e2871d63a71a8a2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb30963903095b8e84e5bbaeec11ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e2114ee2d6eaaae00498c062c20f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc415f63361a2ecf0d02bcd6599dd721522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f755f5154c002e14849a2762268688523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f34ee03567d8be4c226e082b4f4fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b146c2cf26ea881e5181bf99b60b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb07a7859555542e59a3a83e0881a3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b32ac9753b22104743b4c48dbce189527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cebb980b21cc3eb8125f6d93fb725528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4b17f7029305172c01091212a525b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749152352f30e4a0014202a4687afae3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c7599dd0ebe844098f3aa5666de68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eba5dd397ff242cb50b5912e15037532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef279ced04d3e032fc14063e6d0e1af3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7834d8c69f74ea94ad4e41b672d639534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa78ead2b4e955fc144027eef608f3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95c952ab8cdb1acbe9c470c9b829b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b0c7e26fd7d5740cac6cd4bfd9664537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e89632bc88f8ee769caa02cf70c59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ab2e1f8bd164e6190fcd209d6fe4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2ad5457c57978ad586a047aef3623540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f66ca5b14b5ce53dcf3d43149918541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a736ac5c2d78f2adae375eb4fd2af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef2a38e34fc870de22bdc21a19909543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ae0f9715791c742ca09cc1807fe8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ddd690d81c33a1f6ff0e24e9d288b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e1607bd74d8505fecb08c32512c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fbc9e2d65b0ae654f207c93143858547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc51ab2263418880561ef519576566548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af458fe7e4c2d93710eb757701b781a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f8880b7c4f4eac5215f8656a31f75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e280130755e2764688b7906a9eceff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045825e0cf7947ced046aee2e352e433552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e24708765c6dd17f00558d634aaf7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff8c13fc9d53d853d02610900887a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e56a3fc3755f9729c9f621a7fbb50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456943d5ebada6cdeb85e39cef7b63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c4b55c7427d30ca2dcdfea7185353557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cec3f3d390b3f7a8c3f299a3f65efe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3880c5dd735395e91877bc500ae6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a425f0f112513ba3f5f51b7902e732560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b116da5a1c63dc1427af28409e4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccebefb364f64a6e861731c1af780e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9ce242776d4327b567b203b227c36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82605840c649b47e0a937c16a01490564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295b764ee32d1be475cf4cc5f8dce18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016c72581a5cb3bf05c7ac6746b479566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a42b98e400b75a6a42e3fd972abfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a977816eef52a6d634b55b2a4ebcb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f4ce0e81895cad3e85641e9914d92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c322eb04dbc0fa70f3324d6436c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce574557ee9bd878457e75aad915100571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc9e28dda7f74a727c93ca268e9bd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5565f1fdf6388ddc5884d9295437bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f352cbf2ea1eb2fda7faeedc2d78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1fdd46778bb7c8370db18b09c11b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c1471f60ea5e60f70a11e36424a18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a839561b020b235eb6c0d20ce290ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2633d0de67802c19e416a85d846630578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9057fd0dac84024d9b2637f2c0cf40e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fdaa70857e25b878028a6ff049461580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73094f8a37e410722f9dd4892fb7daeb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44e0edce24871ef0fa77db00ac2b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263af3d1268051ccd5fa5917c7b643d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5a15eefd77f3fc1efe2afd03c0fef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d307948a2880202d6a2a690c3d4cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e1d9ed8b4688f311f3afffb693685586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43224e6508d975f5d1ea8f694ed6dcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3452b5f8088505d6309d6982682dd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056697e57c7c0a48f5b198fa47ca25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6831d27cc6eb9a7e795c00be86109a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3cf4d451502edc3eeb46dd19736c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e3a8628e364f4b661b41ee5ab244592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f76fb1fb3f2d1638a72121913faaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775153430c7cef5f52f3551a5bc5ced594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17059ddf2b1c41eaa9900162844f678595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84e56b749e73765c20e0556f43416f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa5790603d3572d24a308c6f6a55f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ed5a19aa66a8fba2e6235f274f85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e452e011bb196f84f3c358eab0e2702599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ee1529ec3e4f9ea8a21bd5f69425a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4cea8441b322274a5ace67542f2a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da1416ea5d44e96b91d3f34735448602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2db492edcaaa340521ce6e2cecf08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2140b668a003e824013607a55d5d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd315b7f185b3b9c97886f35e9c8e969605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e00de54d6f54ca984478e4446580f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344f8ad50b3267f4886f8c7a14dee1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfebb6940022a81ae40671aa7dc7b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c08247ce0f5430a1966acd502aa96e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a55f6a0af8e050468a59fe7e2c3a4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cd12f333d49b6cdaaecc036a353a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257266d70db95e4b6223a3c9b742556e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999358dbd2b4b59be4798030274fe7a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec810ba6ee9dc2a88d1ac061a9783609614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca0516b1c64114d309e5a27e1a7313615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a12750d4ce8a93f8f11cf17cf6c766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65840edb9826a993ca765365f43b8bf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd0a831f13c4cccfd958f23a6105cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264a2ec4d567f97790c416af5640996619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578eab8dcd54020a2694675ae803d6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129bafe71f564ec2e481e66f42d4c99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd4b17759eca686ebd678167304661622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efedd4e1b12aac9e976fd7c5ed4309623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666b79d2918365b984a38fccece0a51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb69abc7e44608e69e2244718716308625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102a894f93b7ce1353892d574cefff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415012c00b0aa63d096cd20bc3c91608627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213099068df552a9c3d662649439b9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa48a493ee365393283f139540a342629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48a3063b55e3eb581ce428f1c3cc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5b007421710d2ef8354a6d55069b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d9a6ba894a5af59b76cdda50b0590632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6aeef6b0d9d955950228d4b294264633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b256d325e89d35003246a1557305634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c313de82e96b75389adeea00458772635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fc1ef6eadf1b36881b3b2d5f30a46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2832e5533e016be640824dd9fbb8a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c82425e15bc11c39f48f5b24beda02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14316e8965ae435efdeddc3841272608639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8dda65d91f215dd492da0377c1778640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6071f8359216a559050efce02cc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe9de9ef97467b3fd1b0aa4528fa9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8828458c24fcb1a4daf2bf7b3850685643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215ac81ff6ff211e32df9bea22328c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa2feb4a46c95a6b3af0bd0abeae21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0338009147c190f522612f67c0c6b38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643311d29154fa057084436d215b93f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0c9f9029e69af190ce73fb007b404648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa7b3da9f2883c7af069361bdc659d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49362c116a858f93af4dad37c84c86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19106977746dae73d58153dad7286b84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cbe0c107f93b1e93b098d5d4beffe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6874961d8cde1d85ae8608773c4d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec505d6bb769481ac5e54db1f4b8475654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3d1b479c44e242efb04a06e10bdb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc409a52ec00f12c816a477e5175d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34892682b566b7496195c0ffd8891831657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb51168a93153c0c3bb02e1fc57881c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5504e0a62f624400fc2197ef04685d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d331cb0677f3a651f3dbda1cc8cb798660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbb42a7332e92b313e17decd36c600661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd0dd12ee1dff90bdeecac3a03ee0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8078cc36ea41e06351a122c852597663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ac380657a763f60eec8d8d0c2b46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b363dd0ffe989a2bc7e6a0e561548cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6022887f59c3aff5e80f06e85768666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a950aa1be85eeb23130b5a0fc5f81d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7d1c3b0a650c70cb416255285d18e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0befecae89c25c6d149cd515354a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934d50997569a8a64baa8815282de1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012603ce1b2a10c08ef558d374474c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aae5d02b81b0f07df5d7ffbc9d563672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fb39e7d2cac702aa59e3ed5ea0eea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c77b41b68dd0ed91b858aac6aa707674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07c3bcb06021a75ca373579431684a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe97e6a3ad51766c8f7b9792668c1b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325a02412169c4396284f372a4c3eed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f107995725d04fdb46444f907648bed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269a704681914c4c7cc94d9296b730e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c10e66069da79f9650fb7cc6db2a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ece2114f9ca93ae27a078b17d2ebc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef37cb4267c4418011525935cfd47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef5420bce4486a76dda8640612b8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4774cfdb9295ce751b1def51432dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad446becad7f338e7ead94401dd602685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103ee428e012b66f7672f5f3f13d04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6de0fcf78d32f95538c63d8f0d839687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b54dd6924c5cb0bd8b206f8efc19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da866413bb8fe69ed619d064add3c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3babd72019c0f9cf3ad686913d3d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec63bb0c92e857be2fc5c37ca82882691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881563fb0d1496c0fee1e1f2e3040ed3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ea906cc770dbe6f8bc3b10acd901693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283e998ba5a41130a2fb2f91845b151694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82d3b46a763339072276635f177610695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ac4bab945c04a3c0909afa99b6889696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1850c76d9a6ba6be17aa1819c7a64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4f06705845bb16041f18925db4f18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4bf738ae07c10bfae79674dd67c6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ede3920c5bbb04dc55bc1e2867bc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a14cd4422be79a2a358e1d0fd06ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05173f20103879d8e4b9d36af36bbd81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fff69d1ffdeab06cb42fde13190f81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61342d080ed0a2ccea1106e25c01bc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290674edc80447a59e63c7402caed43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594c6677370f0e88488ae00ebfce935706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa082243d2e36f00f3df8f3212a334a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189907781a21892879424718050529a708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01784393ee0f7cfea91bac2fd56d0d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b10c76ea8dd0c61b695c5300579802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba598adbb3fddd7c1d3e0e25a390b5d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119db3c4417ba750525ec3ca3a2a28404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36af614f67b01982e511199165ce435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59bfc76bd3977a69de8270ec898fef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4efdcfb369fbfb3f1a2bdbf8b1e707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981effb4e2973257326bb00eabf97c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ac00e353f6d89817ffa392c6870d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8b229854e319c7501a6456658fb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43883429d4148c5931c8c598830621a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e286820c8a3007f110a5556c0d43912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aa8d07022e8fb9ba228de6a292b1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a48dface1163ecbc274610139829d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080a545e7a9026d9cad73a34cab312e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f034b1d3453a22576d9cfb2c9bd885716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8e811da8ba6c4214c4caa799f878517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3a19f16693f3b49a3b6745a70e82718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cecfa7c2a739b69696ccae3165ec519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba69db6aef57a1a163f0ec5402d10b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f44a6ac6d5123a7d73e52c38cf3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a79896867f2d4c2b1e8b308ba480c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95dfa0870d1611e10f099c7319bd4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade954cf226842dd77febf74c10c15b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689d8269c46da2e3d8dcc71f540626725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b836cf6cd549e94c2a97d3789f79f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ef08b7d38511c14f77970a774ea5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653cdba8c37c65eaac8ca9626d720be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599d63de3603b0dcd6f8a2d37f54acb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19426c25ac78fe9281f1eaaff724bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75153062033ea21fbdfb4ad7065cf2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd0555fe18b6d7a6adebf18e84287b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04861a4770014899ba58ae0a1318b60b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577693498bec131f57a38e5269bb16534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda84c1553bcb6d4ad6453d7b100faa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356730a3435dfd4782a2fb40ff00b01836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727055a042fa8e1b2e46772c1f2ee237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbfa35f57548bd1bfd9bbd18f4bac738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069569c133c7696e5edcf458812189ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616d7eda954bc80991150aa4d6ac84640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e7c702cffb4fed3490adf915e106e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3132fd607cc30f40eb3028d9f9bee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1893df926f1e413f00c4ade9a709f7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec0a8d8924e2b65af1c5f6451d4e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b598685eb60ffd843b7417e37f7757545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15728884e483a67d660ea7a617719d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e370af14c820a89d8ce856e0e3d01047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646efe58b4ed29f1fcc45c6fad9e9f8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a306ee972bcd08d81ea559c77a554c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafc3c02e3eec929c7e4b5701827bf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f694d1b414b63e0c14bd3445670828751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85460136f51d70f0cd54a595820cc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54672d01622aa28a37c58e766ac87e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcac2f291173b469104697f8b6930d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83d7e358c34206b7fff28a0f12506355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900204f588ece0a69c3c7a9d985bf7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ffa58478a3632fbb0544cb452f52757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23d2bc649d3a7a18980bb287b66b1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67547b7ddea18828e31ab195c74f801d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee301c5228760b3877a3da6e55ab460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebd294d9658fe2542f41162cfde9ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f79fd73d6a326363520ad4c997e04b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7dd543bf1e2ff9441b8633465b15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663854956f233b5bf1ea038d039421364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38445fed8c801217a1d68326c64d703d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088308d1b39ad3ef92aa82f9f3dcbecf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d14bd6e8dee3ff304beeded5cd2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df708d3a548361f33da47e50f63596468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f984f3626d4a0e2df229e9ab330e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d851687cc572123c5f2b5452ef4650d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d7b8aeacd839ed2ae96bc9b44cb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275830127ca9d0ffe9fc2cb2059866572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc32743ffa56cb940713613d3ad63873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb454ab0bbd32074c3251a0f4e7d41e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787711b03d7f3d88d5fbf5cbd624d8d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82064cda3b01fb14304dd44f4f73a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdcc9eb950ad6664fc0e405dfa9b6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db947417df4d2dfc80a59d8580cd993778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613048f4b106ff0168e2ee9ee90c27879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636eaafee597a6daebf4e7998a7ccd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b250993f1f115a7ebf567067a4a2aef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed1e38fb1aa2b889bd790e99928aae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336960fb7f2fa8dbd20f5e563b94c0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40202a85b88f80d4613d5c45e8e6d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143dfbb85866915eabd0fc5ae8c4fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed767cf56606a2f4aee64ef65b9a863a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062719b7846711a0d06301e9661b2ff887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd035e5e48a26c31fd36b1a802f75a3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0927513766ee8898a7d03778f751489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec4306584936056f285da6ac8e53d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914837e9b011677ec09ba75224b0b47691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec274513f376f52716cc767a45cb9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b653d68ada8784b914aaf3a6d0304ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec635778f10931024d0e6f532d022f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02771db9071920b1943fa2fd069bdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1993eaa561c3ecaeccb91e4b845225c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f9fd3b6d38f5014ffebe05153681e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95cab109bbe68f54731384a0560e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9942b9dddb0bc48226175d4fb43c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ef75aa531fc149e2b7278f5fa9b71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18f2b45aeddf870be7478ad1b5cf4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0382b816d737bc76a35777c93f5a64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c1b9ccdad7afd70159fbf2d524d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6d7f9e5255629424a72dfc96db891104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0a153b202021a7be796fe51d22282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de1e04db91983b2a20359b02f823c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f6b28482f655f81b774ad3eac3563107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f3ab64bbb641df874b7f134904f38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46e080d050af18a1d589fa51bfd63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccf9276622bab9062461ba3f9c7ee3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c3feaa1b68f595911e0b98dcb6b1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaab8dea775a0e767b334234819e10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f979f9087e8fbe92a5c2eae59a5442113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c2e66060f8b958cf1c88fff523e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04e0283347af048ba188cce35e5dce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80e8d1f4df8b36740dd4829941734116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc97d920b319584076245d4ed32db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce2c7b523a76f933d5469e7ed59db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1f9e7e6b8cb82dbed66cc1e9aea7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba3089dd0210ccac35256acc18d9b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e68b965daf9ed62025876c3aaaaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9bfaad540d5f5745deee17b83c1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6804143948952a59dec9a6df72964123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e75eab8fa7f148312c2e3b8309f5d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e65e1dc004683e6082fb3a8f66025d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990a0f31e402e7517f9909df16f4138126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5cc54a6b5bb7e84657d384c5c534c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfead0e248c0d67d596601fe8c12dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07adc817583095ee76323885b78a54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55a6538e55a930bc5457708d7a985130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757269e398f1de4ca820f8bd0313f93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526314dd44c430262c094f9702cf13a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eb649b27b228e7aadc1b85cce37e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1f6744ba8fafaa7285f1960b12ba3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4161998878596c62be67e907e1c4bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d909145ee5812a3af40a0894b8fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a235ef5c264f5ed99eefa29badd8384137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c710cd4892b40b67d531b616b4a970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab69a25ff4c9058e4fe620a038305139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37737ef8102b0a42fa8eb110f223a655140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a144dbe87b3b890eb915496de8978141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c0890542e24f6df816b0818b0ca7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c20d90dca4370b0c6b164f40f1b91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeee97a731e2608005f249118218c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43161050725bedfe1c1e3b941a4f0b37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b20413e27a419c454b5602802c986146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4a024e9273e3f966aae2451d881de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fceb64a119af0a42a7ff630b72b0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d993661eb6b37bc3217288c752b1b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36253f15a28ec9e5664c2cacd995c965150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a789ada504344cfb1ff73c02c11e61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dc1a1f6c9077ed253e270eea659cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7561bbc7a2543b4ddb1c7f8430f8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e20d473339b055e30c82688f444e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cff3bff50b05cf6c30aea7b20fcea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6467c2d3bd7ee721d582dcee7c7498b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e2c9ac8c8f0e68b87acb94c4ebcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e7bc8a97e4379e1f8ef9175732f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2e548ec057e69430d5c8bc3c6af60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d873efbed6630b29fbf4e2d475cab8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf69379466018cdd3df9d4e5039aeea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9288f9eab2bfe60f6abad0f2870c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e0a2ea0c2288dd8cb7b8f4229a0ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8862edcaa577b6f0f19b1e8e13e0e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a02f8510cba6236cc9abfa8d8e5c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4079415a1436c3b73c9210e9049a7eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf14528ddd23d9c888ad2bb8e808cd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b295cb99120d609e189a3b3a8f6816168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2af77ebf4ab54f01e8451d17aea405169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a424ecea73db165af764b2bab4b81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd3863ae78a03d033dec46a2d84d70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cdce7b13ce15b29771357c97895b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c43d68adf5cd8a856eedc5eb39ef2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55faa6ff00173f18c4ba907ca9f2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff42fe1ae780e1dbb84058a322096e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bce09e7e46dff833d477ab1fbc785176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4810ca7e521c293071db802fb3f3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7f6df45617fdb4046e6c24beb851f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b36ec949193657fbbef4e1a69d94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7373bb8ac6847c293e937806a2d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747caf5c83881d016aba2e478d9639a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942a74b9897006da59787d3d2ec5378182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671aabdf103b105d3833a4b46747871183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72883c05541912c1be9dd4e455e920184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160b1d680a11a0e385a0e34e7734c16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745caa8f2cf4277586719bba9db8821b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a71a1339764ccf7d57e2fcd282f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fc3b705cbcd5bd3f6156618891247188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c7e9c32280ab9e928969e516c98d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04ee2f3963ff8c0eaa8fc26f7f1a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d712632b0bc6a67bfc935bb9d9ee5f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3a725fddcb4cc5257e5a56289e59e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e5e9441ebf98252d8de01b0ef338e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2bb0c67d45d0b2d9abecc25421942194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436744437e41096ae53951b42917a20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e939e7a40420f408f5d2e30b10b95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299e63f75dc6914cdb7115a84bddda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801621ffe5e99f7aa97f00c9c13773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b741c0a5a2dbf642063ea6c0726b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c7f6c259f0470a3b9cd00e5ed9d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17d5d75f80c82104e487443069d35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68b420eeee92598d133bfd78d93c85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51566e5c19f734d1ca09cc97daac9d1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b2b71cd40bdb8c704b905e8536da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb14fe47b0d7bf470b0dd7b94a46a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b052e636fe993603daa3dc2343495a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b9f21ede12a0090c0a5dbdf8315f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4734472bec424f2cdbd9b90b633056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe74d550242ade04f5f251ec5180e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaacd7cbbd1a3d448749a14c40c9e5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14aac4cece5f43378ad7de37c1c289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627659ac42ef2cf256273868b392d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32b794298786c3e2c9634d07a9078213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92040711a14dbf1754c18b840a505e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb93908cd7523bf75c8d61e9639c068215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72e43dd9bad8057805fb3e65ddbed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd81b8ebfcca8376762fdc449430f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa526214a6d9889f5f60b21b0efc1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca44f44b0a7fe04becbad6a68473135219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819921e6a4757981a091a4413e565f79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589e800a89bc86bc33aa888feeefd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424bd95c59a74fcde6192bcd6268a69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a16b90662141845a78f7523e58560223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d8661f16fcea4a8bfe69b6f112dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b524b68d18be1ce5b7734b6db1cc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edfe0642fae4b60a126948ec821b9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fb76ef2a30194145010e5b8038689227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a2db991ebccfa8302bf87d521c80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eabeedd9876ccbf307203910c8ee52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a482e560c08cfa8fc1ce513dd9b50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c330657039b47d1f6f30c9d9ab61a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ac49708cc4e2f9257ca030c3f9f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64924df4c32940cf26fe0dd2d8b1d5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fd724b9e379d5d7530ab4010b8403234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e815482022fedaca86dc3402857623235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d922b9fd5f1456ffbbe26b43c3e05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb901e572858402eb02d7fe898eed1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15550c363d4f3206c3717793ee0f348238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7598abbcc9effcb3023fc43af0319239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf25eb6bb2e0fbe943bddd5c26568d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a098d7466cb1075c42998b1a40348241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef9a228dca72422aa609404ac2e26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e4f7314b1b8e43cba1b8520b2f80d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a2ec17ebf3e530eace2ee27e6415244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db51f0287839c25b09d6328ccf9b6db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918bf1a80cc4c4750409561841995c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af8424f30ce8ac3245d0fccc34f89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8814430d55226945a2fa0f6a6182a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642ac56c6920f2ea893b9c0874f1c20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061b688f998e179a91200f83bb66ed2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae33988bbebc3d85c1020bebf1e70d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1cb0b1b6c480ab590b19bd68b201252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ffb3f3a99f3b049120a29a9ebacd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d1ac771d0fca60c2683b6bc9420d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59051024cb540682243c32c2bb6ce58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e7412bf0eb328df851e4132a4ebe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7fb6ebac5181461d1ec4ed1d0b0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695979385bfc0673a9796c48320a05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac555cc381b8230ab01c6bb38332940259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02cb53558d839c33660dfa996c6882260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a290e4af32487ab8584505793776ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835e5810812f6050d75789633d370f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dab60423171ea87ab3b2974928095263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b3387ac54faae43d13ae9842667e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc2e4ba87d1a31d5b6b84a7b558f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e94a2dc66a45b8d04f053b2187217266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e279fac954078b3db392131107e6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931c61c02cd25b2995486f93a1538ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f1838f9c2d5beeb6844b647adfe51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7764b5f0b7c3e5faf075f147385696270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c64e0e541379a5ece39377eada536271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9af48705be9b1b81560e469b2385b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a6f99e30279152c6aa6a91b3b15d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1e661a61aa9a20f20d6860e5749c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3e07339f1440e890042792bd08fa9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341fbc92f3dc2d31dad7ea787fc6ce4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936a8151c7d07cfcafca23300d100dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba7fbfbdfe83aad095737cb77fe68d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11c0d694f44ba52f2385caae65ae0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c4e9b225e91343fa54740e1b950ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195a2b14687d2addae0929dadeca5d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084ba29b024dedc829ef76aeef64d3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9d3071539b8e214aa51d7cebc5b39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f1c52bb8d58801e3d2791b7ba21c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a3d080f1c9b892616af4234915c4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b09fccd848853b61f9a616aea93b46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e77f3d0657a2b8a14c4095d686dc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab89a7b587f69272cb4955e8d619cc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f60ba358c85b051a1ce4fec273acf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b6e42234a2eae930297b6b48ff9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58180df7511454032f157fd00d41df45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae967b8fff9307af940c06027065ded9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506136ca8d814cc2b6400f8e4cb92ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4577a358b2e86abe90c0af8927ecb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd88d3630a314d075319fd3dcca0f22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b95e3d7769a7fe72286836521487e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5371539c9562d0ccc05d31bd97a8ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e699755def92636eca6ab386b961298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96354d1ef2ee78f9c06beaf1bf1dac2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a903de698d7dba9b499ae32556e676a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945e0a08c759b76f1c96b0de07ce405301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14ca450e07bd34f5f80898c4931c97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851398c349322808c84a26c22913a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ab7f51809a07e7f55989a01c43ca0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186b49d74bcf81a34dc97c1e8a9441a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdf5db69b2dd17d3330ee515d5482a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba3cbc115ce84c1840c3d14015869307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d32cbc507add9da075e29615385112308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1b1705d2c1b982bffe8d2a3ddc690309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c3dec252cabda1877d173e0fbe560310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01796e3be3812cd9ce76fd292af42ef1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f67a2a0424b5dceb728cb5549b7c32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0602741e7136f6d5c717af3b9f8793313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29947326bed0e007d96b6975745c4e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd623face76359b4c0a77c6bdd534fcb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d2a092ac1a7f29ee87e1de7e54456316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124991db0f70a9935f3720d3d682c64f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c4cad7d99c28c19a6bef1dd19b846318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca56419531d6d0ac744eeb0e36cdce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77af98f07a75a5abb5ae10a8c658bca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca49f8d3b47a4a56456fc21c5db160321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2713781c0d3211dbbf04d72f1b5e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0c56c445a39251291df5e4aea2af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d6170a56403ebc068660f47b9546f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda9116896a22c4d0fdfe44042657f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ebe05a3df299125e260d4dbd57ec4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5348b1fc9c659eb9e3fd78754f32b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9816e5d7517fa4cb3568a848a976b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba9031d41ae24cf2039602e7f554fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028873e3313f31ab354f51be98ac0f70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7e8a2b4dffde171b115eb33816099331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ad47542fe8594ffd1de11af9b263e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da554fcc147d562717fed4c3b36b58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098eefdb471070f1bfa13c4ffc9d139334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf26687d0644bbb5fe93d3ab93efcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003fab7f06ab505bea36b303c743745336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5d7bdaba6c72f2cdfa482d5b6504c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc537779b6f3c94b4374a55a57e93826338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a62159a8dc161798a503fc3b8aff1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57357336e10aa9b76f3879a007bdfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f8627b7a7ec286b5132a5109ebe8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4468657ce1bef2fcb3019e4f67fd83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bdcbc7410078a61be7a8d353666d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d2b4d4c4f0ec264641c436ccc332344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782d14b2c13769f7c07328ea845e562345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f8920633e23134d647be1bfae126a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486894d8dd8a4a5ff279e22022dffaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c75c93d90a3bb6e5418f4ea53bf8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1d7f9fa6f3e0d5787709fe86c16aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b1fbd41200ad9049440a64630be0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e19eb6146419d2c09857922b81b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708fffa2450f0ee25133631e4311510352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8615e5c127b53edb41c4828884248d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87005307ca4349d5c08d628526472458354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da757119dccc56f716a8d654882d2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e9130f6eb0a3410fca6a572af4d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b08dd40dfd4b16f2196c479eeeff2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc161f4f573aa7f7eca69dc0fa7155358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771e5d2ee834229518eea8f03deec6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069664d08eca258d619c74b2170cd0e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66c3fa4303ece4918234041894a810361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc6a5c789236e7d7a7daf43c01015362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a397b39d3a59dc3e1831004188be1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf948909d36c461eb9d04edfc00a93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b260164aacbd573ebbf15020ea41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a7bf3053bd8c34b6e0c83035e07e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef403b9d33b09a70ef3f6bb9cac36f22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4751121047092bd230f5383d8f49ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ba66609b3e52c4038b6bd95daeaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b52e4e734dc0926715fd56cd4362370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c813eb0ae0240a6d213e6faccefe4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a8934c57fc47bd5cf19d5ac7ff8af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6b864f6d2b6768dadf2b6ea2c9c0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508099b5bf4cd12c60afa546f6ace9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919694af5d96cbc531227bf6f5de20a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128335f15b9ec8c78d9b01580067a65f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d16910d17169da3770d72641a896fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce40e81dbb874e4b23942248d7b4bdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950bd6431d1fb5cb0a092914d1f50a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689a139540923c4987563e2410135f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf8b246b5c97af047f57f4713bb3d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c4eb6437bb441c6eed808eb602391382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b92aa7a12ffd0506b7ee3b49ae038383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c2e6d1528e7455d6b53d3b700899384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dace0d6d89142bb7b58c54f13e0dd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117347b986792b83dc5a60005e4ebac5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4636e51f1940de917e7bddb0c69a2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c5cf970e307e3ca805ec793f24123388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98594989d0e334ae83ccc2148189524a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e304f62ec9dde64ed3016a26b062390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44f1902e767dbe6336a8ea73ac0957391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab55b3a4d8afda0ceb9c3577d55227392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152acf6ae8e64c31e76700b9d8379b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459f320f485f5362521b8efa5695749394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e743ed01ae4c5f3770f92b8653417a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0ef8f0911e5002322c52285cd0128396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b82a051148c40cb815870c8082d02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b128fc1c244fa9091b046d72e36c86a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d035e8997c38bf497fe4579169425399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005ae28c87db6104d9d6a8606751e32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530afdfee9f757aed7eb65619673ead401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97831a09142b50ebade1aa73a9c6af8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda356937c9a063c89917b46d14d80b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189bfed4ed7e1b2204d62074965811c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576c774b674ed38b0ad8b79c8c637b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841cf248a48438b8300d2ff761d1d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb18aa288262a23bfbc0dd1fc58e80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6380e4da1fb0e0fd8fc5bc2e5e01609408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf5adb323a8d434b10c7d5e8bbe89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4e655bfaabea79a7e7c20c82696b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30117a86a42f485ba614b2e1a369650411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53259cd2eb9c13acd4e0791a074f885412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423068809fd8d9af2add93a3e1dd0bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca768bbea9f479edede81309b15d353414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe721ae6e8c4517997eeacbeb252c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e55035fa038cd74378628e10c5b82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f485b7989d25ac61207301a5da433a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ff49cce6e0db44f4b67a75eaebe36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc6beb3768736e827401094d927c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a5ee8bc188e5c29d4419e276863e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f67e4642518e086d4416d92d427619421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76377209a735a2a529d1eaaa63db4f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4c7da4f19645fc05b279968c850f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc3dea0eb5cbc8cd6d2e86cb723f55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ff933a2337e315e6f9ec05ef4dd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e09c16c5c6e70da37edf864fa0790426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88343a78a29fa11cee73245a976ce5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee3406e1aad711a07aecabe63931b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77dd3c8fd1ad0f354a4d7cc9df862429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fdc36d13cfd84bbc5ca1ce9941120430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95aab7342691dc89eb3bb6bf6b5364431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095175de10e5d530cf7473e2955a730432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ec36e36918fe092abac9679bac65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8516318791a47167cbd0a8c1f3e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723eb8ffa0df719de2b74f5abfe220435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a3a43f98c094a96f992b4ab6a71db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e8cd8c207b909b9ad584589b763df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b775b17c1c71a9aaf3d00a8c0127438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda21507a459f6f5b7252a31cf947e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6efcdb81bdb47185716ba08b9cf90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454733acd3825caca5b2c62d60eb5a66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78979ded3bbf7fd1b4ab1541ff55388442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ef881e7fdb250304ee5461604f76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b07b6a3151608d2d1f8245ac5ae0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b0f822e29a9de626d9d10c868c250445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a4d5f1060d93782eeda2850c7510f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d00b854c76c2b4d9aef8f9ede0f8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11f7d7425101de6e9b9b25332cb11f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9535567eb2d6d84c6e1da0c1a82c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b544cec85b4cd092a27ceb479250a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab42180a24f2ecbfe4bdc301cd47b7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1304dcea80bafcb526e7494f00fa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a8bbac1d43c3ab2a5326c5cfd534a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdc6afbce604d3cc7ac553198a6bc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa3b4ff2d2054500e9ea3a20bda581455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720408e027b873a57ff6c61cf066f44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87782ab45c31c81fd67a42061ddea75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3500de043d84e36030cc67162f07be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe9e449db98829582cdd59c682607c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141efb1d4510d5ff6b54ef2539d94e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c055f13a52c2498ba0cda70f5b2660461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc284ac85709b98a663765ae2b7f82f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e3cb60e90a5369de62d17f1b7551463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388c03beccb37f18fd34e009dc64efa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76674e4d872ae0d3eacf50e3fec0ef6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e57bdf9d41ea0cd8e000f5192599b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d828c4741028b1a657de1e3b2e6dd03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed5a21aa91fdd668d82dea05112c91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2187433c87c77d1949b0230593cf8f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97889591f879c2c0b41fd6ad72723600470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15494acd912e4b2e0ea240ad6980a18a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7930deb7f112f91836218a184ce5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278ae2734543086de54d4374aed5b06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc78477a26142823caf847abb66836f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18927a09beb067eea76f41cf6510bbe2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce06d328b68e13aec05f6873c108829476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c842f505080da18ccd80378e528e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b91565f5edeeec6cf6ea7a7a3e64c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db7a776d50c30e7234c56d40b69ae3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e7f3a89c461e893f3eefe6885f0c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973578619244f1d7101d7c958dac85b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75e9ad7dfaa547aeabfcf4ea73914d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45d2e17f95cf9fd4f0a78d759c4723483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a1e68ebdea2cf4567929daf4f1ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece9090608a41dee2b5727e7a4949f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f098369b8541c3fd24668903b01c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b55ff52702f12f88a5df264f2427c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47d7aa0b633ef305533e3e783804c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c9ba14e1eab9ae7c02eb60e3c347e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e947fb8de889560ec602c5190c93c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188a8151746ec1723fd74eec240c83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc882ea7ec68740097af93ae02adaeb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776feca08af859db3be031544d44513493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78adcdc8befdfb961e83a3d5dfb31bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e14a6dbab6668e255dcd5e2410fd6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba25ffb8298fbff427eb57ed6d8e9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20682964256801fbe04d2ae6309ef71d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3353d82625076b2347dea8386f96bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bd64d64f19879b14e88b2e79ea7f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c36d7fe044776553358bf5df8f551500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8bf51d03a5cfc5eea81f1e540b95f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f320935667fa50545acf61618989502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3578e57acc3dae5fe455e57c8804f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9cf00e8c3ede9dd6ec979ecb3a046504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd342c2ceac9a365eb882efadb74f960505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807fe5b96ec98cbf9bcb14ee3e9ab27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2712860357833621014e73fb8e3a26f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105a60e4a9b93841373878dfc62ecf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b1fe8694d9ab1958278ba9621754509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6110ded79f5f7bc93591abe14f0c8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fbb745581fa56f5f9dadc9e613f97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71d4d63013742f5bf8b8f9c4dfba1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5886ab0832e56c4064dcf1722b581513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06b8a310be274b0509945b5f4bbf3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd84446ba333bbb6fe4ed395dcc1cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2196a49ca9bf6adb63d04e5332478516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4f6d691f5adf642f0e28195d91167517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f317dabfc192073a791a3476dc52c0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e75e859a7c8db1a8c74567c163f30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c45d31a7f3c84f690ea3cb6c197632520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452b51dee584bc286809236de101c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213dff12bfe0de8a470aab29d41deb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e91adeb164c515c57f145d2c27c117523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985138fd799449953abf244505232484524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00469f49ea3330ad3600ef06535f00d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbbd2e8f90e6a70b107c7500b005d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdee48e05998a7177e8352b38f24d28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd668fea7b36a1974d2b4cf31fdb53f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da238d31fd45eebc413a9b46edad46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c02fddf15da56fbbbc6d2c0f45b30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa2470d12f07508de369398fec1229531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aedd4f9e822e4357d380e2c43e5f84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6cebbdf7f5164764c72abab4aab4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347472d3b1242d4e7ce6ea2ede91f6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515e5b49e236ddbbdf8bac4912e804535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef61138a2e5e98ad8f35b66b1c1b0c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7869ff0332b92a7517c41411e3d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8b08106868c56ab720ef0b36f9407538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef96a8f1b2ea41269dfd126d4a36d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea5421493a6b7721c497d241c23c55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d3bd2be239bd56c7e20e748d06a64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779124b025911cb65e3b7e9e9bd04b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7de08da1c9c27fe324911de55aefeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c7941dd07ccc23d538fee316d2bc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f12a43e55ae9149e66297592c4ff2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95621f7b6f091f3121320187278dfc73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8321224f698ed3068f4e3bf6d4e8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64b01587caa9d529b5fdade79c37e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d5cd2b7ba59a491471c4cffccbf4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696a5031e58c32140503b2fabbf41ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72fbcb9da820ca5696476cda6e2df2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37e28f49238cfc8b4c4d3a849a2cd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af404dca87c57b0773fe60d526f1419e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28576c7bbeffeae720d6ccd8c51ab945554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc98753b9dea8d2f3237d222591fac2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec58f184981f52c3bc343a565dbb201556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5fcdbb02b714def688784d2e0d550557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99bb4bb0053816d1d9ffbd3e8e497a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afede393bc24d6a657b180ee439a9a48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c5de6c3e29e8a4c953bb78882d695560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2d395f87c29a59f2deda4a45dc78a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304029fea997253a08f87154ef3f91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331251b38c764e3c03bf7301f575c1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad81aa8c37ffafb72b13b3f642bd1b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b658fde7769906f12e723a7e31181ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f9a9174724c0ddb6a602b555bee18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7bc5300540a9fc4eaa267cd356294567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528826c005777374817be678cdf34489568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2eab1f40cd6c8d844bec861e66b96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e026a9e84242e0ed2821b2bc80f3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be1897344dfb2a7952f8bc5b86caa6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8de3af7fd515efb153e8b9d67304c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f6463c1139586eedb34058f2edab5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404efd04a0030451f9dba16615747a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164f771e3d6eb5b728ba1df08c59bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28170c4bf1c4d5f680bb0719a4927c8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b4089875e43f5be2b03f8abbe30c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c0b5a80279c72995fdd42702b1298578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a7beb93e27a51fdb777fef39472f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e92101a70543e114030e309ebfdfad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd6254aef8dcdd6bea8adca93ac79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c855053b6d694c9dc5b6e062602d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143eace95843aa15d096e5fa15ce994583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899711619ee41af3c763dc8b8cc2070584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023409d9288d94181958a29431a5f95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95233f2b92a50af954913db2a27f32d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098a5ec42c2d2db27c133a88046995b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9409c77892da384e5e018526e01ca8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080363ce69ec8c1ad25632e910ca504589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444994788b3351490dd6098da1c2f5ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92964d104c03b2b53522200131ca5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498571a2b1a3231c2a7ae6a3029b1364592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ee0c67c4fabacbcd23c0cf7cff0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12186f7a9b1c1a513fab7b7dfb60ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf911f99080321934127d8a146be38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78870415c67ecf2d9165d522469d2cd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1da9c2baf9d2c55bdfb546b5fcd407597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3dfc0485a99b2c2a2b771d908e35a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88955c9e5d6e6373a6a171f3f54b37ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5b32433cd2ef5f52aaecff501a21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c335de4c2fcad39153ae01c441cb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e2ee6ea89b062622d15b95d7eddcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e18c29e33ae4a576d03b8473611be0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395f9279fe46a0ae8e3d3d75ce15d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc712933fb30a009ef0c51039a5116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a2d80b9fcbc5ba9c75aae97da1de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade27332f607a16fb595ec7f7d5281607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada2d448eca611e1785dbd4fcfe899f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce4bd3eb1909b9494d8f293b2a368b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b50886b5ec50b0ecc778ccfd44c0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee132affeedb7f9564c7d08730c39a89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a4a4b276e87e683a27cd3ef2d1940612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961600e0a96ad2a8a763729ced7dd2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4d4b8f5a74c63f5b0ee0e10cf5696614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af74206df4371bf44bbd3cf03b5c2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b0fdef1dc4180d45d57d222ec793616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733b0c635613fe2b53cfce41d5a65f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae872d5fc4f5bea9282f8b152d6062618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3631469c2e9d54d8c1256c42bd395619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f6ffc4ac9cdc109b351ed3e72010620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb33da348f1b6a6acc2a73e0a5cfe9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f84da02da4542aefe2e902b816ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff87ecbecd8e7a08e9b552feee8d5c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe220882cd4524b45a27b5835e85839624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13601f7f8446debece07c694382e1cf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7f36c08ffd133a3bb639d6cfbf769626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea944de21a6fe13e0dc7439d097af6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856af12194bb5b97384f5f886855faa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05b7f43c7409c43f1bd1cd3585d8d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40c7eb591343c2c01cccf204e91192630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95797168d3732e4b01bcc71e9fdd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fb23659a6c1bd0f57c3d424f5c66f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c34eff346e448409df251ab50a0b6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc348b3e463e7b6b47a724f29c9acd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799d9404be824bd1fe7181c51f3290635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219795f5e057d310af11b410acc1364636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b017f3051ae80ef20742428a76475637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9deef5a8d0cbb11b2e18808f5f22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113db5b8cb5a142baa542429007bc71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c110d0d369b1edea48b58035da5017e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce23a0957cf8493f5dd48901daa121641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb10560e09ef5b610783916295cd4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668982e59d1f7effa62ce4c328e66336643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8543de737b92367f41878be0aad1a33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff8bded9a804fedbf5bf9ccd084f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d8f1effbf55556e7d837456bba840646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efb29d2ded31d229fda58631859adf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76483b44433c9a1137aa4305e7293751648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055572b3f36dfaddfa57ddc9de4579649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d39913b47643b105a27c157b4c7c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290aa5a7ebdbabd5e9cdeb82cd8e28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8784c9cfdb31e4c7e9e3a1bdb0469ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bfe4634f0ab96984d9a330ccf2898653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea00992a53a620782d527b6b95807654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf400a8b540707c765cb367b2ffdaa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a2888582112f22d49fc100f6e37ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdc89da6d43b23a3f834acc69d1b92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea3c5504d512d4d63563bdfbb0b16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec8c97f6671252ae75e07dce0a72e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d44e4cd03a4dd13b0a65c7f589acd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc62e17e3d3e3e8b67d164a5245e12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e72123215a64ae9b6fea9d8d0aefb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf5780b442b998e9cb314dc42b744d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad123f0212c5081ffcae30c13083b288664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd8b4d3e314b60bd36ac008b3fbb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dddd7682c16fdce3f0ddbc26866d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff8ccfb349408d0ab781ff9f4e85c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2cb45c193d87a03f7a13dc795888a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e083c3f57171384297394564105ddb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d9cc69ecff55cd49b12a2ff1db19c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a53c7f61929ae434077117ecb1cafe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b44a2c7e91c5f7e4a833c587a49b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eaeccbb0fa5acef990bcbce07629f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f1964ec555d8c54ef1be4099a6e35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d8aca5d8eae345954455730dc4537675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2e64a685b0f79cd2094e08125fcc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af6d79ceb772f9ffe7d91e8fb4e21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08782759f4ef866bbeb6fe3371add6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee2c42ab5ae14707c2ada2605c2ea9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1eb69497d3928865a0ffa90d3c15a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>